--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f411502342bb844728dab86bbfbb821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180347abfa21481297706a6ad6206b6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba46fc2eb3f6680f34a1e024e87e293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8c19de72530114bc11cfced58a054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd396de851d756c0d4f570b867c410c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca279ca937f787281f9594bbd1e20d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb53ded06ccba70dd29efa5c17c4cec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796795b612c49f018f180410070f2ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f48d457603cead06f54b1b5b157e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b890a750ecf9d322ea9ecddc4eb28710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7d3e765c7c080001fc7fd71c57c5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c84ddc1fc1cc18074d2ad044da9ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a392b940c4ecbf6fbfb8e08d0aaebb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1727c32c9d67324e714130bfe7518b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0c3e57e7d6185307f579a5e688fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c693254eb0173e3a20f0c9e9712b6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b72d20854e8e6c788cb76efe46cf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc2b429763a79866d856cd99fc1cfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c8e7dc4f678015d5fee4bb7b466dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f82949b18085db4f0ffe8f4a0217520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1178032935b0c98625b89543f641821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634f12a4637d16d936c0cce9a524f2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819732340df7d1691e2719337ea16ba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d58f1fa9bed1e88d0ed06b2ecd80a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56a15e2762a2f27b3a5441be9462ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75883f9297330689dcaa2a88009c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fd5029628cab3f9f586281529cc0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8940eb71e0ef8aa8c51144b712f3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f8b8a40636bafd5eb5708a06e2e5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4f5259e7b9dc04dddbb996aa4e3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39821a46aad2e8e36965a636be9d5cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275cf15a016fc8f1abdc9981496e23d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f6336911ec4e016bd70ae666e56133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d761c2973501a41098dbb95afc9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6420a02b38535dc2ffceb1b05a428235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf2af2ae0f29974c773c15cc1963bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756254b3f228a7a6fb43b425206a2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce08e66eb9a2a797e63c08cb435e0d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173954a5b2c459ec43da66a89c238e2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c623611d1f110ee3dd845d61064756940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571bf3c4f7f0ff2cef04ab9d72a48141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c2097fdb907a008826c75960581b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded70aaf15c1db844eae603b7378dd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0000deccaef0e5e13e0e92fbb4127c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa183b61b47f1ad61e9609cbc7e8df7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81207f4d3b927493ff2add99ea007b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16e08b8d3a55dd93ede728cafd9d1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c82f5d94861260ae268a948dce8de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9cb199f86802d984ab022b8f87a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529b631b2b32a0cdc4cce34281540e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab98905dd7345b3bb099aa5431a095351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161ad2e598e78e6feb9b8430fd6d42052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedce17a04f1839d13c1acb2479711253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da9c0c97dadc08e0b6d8dde31107254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1a3a53667df7320787d5d0c7bfa155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d101c61c3a444195f5e73850053156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc82c10d0c1fae592534272a51d832457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4274d2e5d48fa21ad66bd0c778512758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f38d8cdcc965fb6786f858217d57159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e11bf85db9978f3387d886a3273bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c30a0d277158c0252c1d19df3f57a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b3d919b80f88ac92804dba7c9d33762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c432f895118fb18db36f3a4dd2cb9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929ff4ac3858954e22bb8760e03a00164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7436cc6dc4d4df3b52f5c13849e05565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4551ca7e2d8efd72d664eb85d7e43966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d391a95b6ec7d33395e7f10302606ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfbd978767d026e4226812a1d5b6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820c97204aaf24f209cc0fa98b41bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732bd29ba1d4f2f6c5ecb8a9bf5f9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2329cea098a77b354b2adb190bdd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9fb0699974a27cb6bb2b0614d34572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d52c987120c067fc0ed8ee7510b5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b1b4d22fe2996ec17a2dc13029ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce588e9c3757744e834e91c753be0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8afbe7dd8c5e88a2ee360721e3e22576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa414952406a60947cabd53013af477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124f3e4acf25a4aef28c4cd58d5c72978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfbc7748c69ea49fc7fcdd242dcc1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481788c179eae50457ec1589f2a3b25580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285ee71319ab5ba9576aeeb1956cc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeab697c9b5046126adf545e935719f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d94aa803d59a8d6761984e20273daf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e605afa0f5d38b42e0a64f7352cbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec9da8d79e7ebed511586257b766eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcd58f54c478b27384eb66c81191b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e95891109148cb939ee1991381bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa01609c56bc97add175ea2056d9b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab6fb20ffdf2d052c59e7722d4c69e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba4e6ada7e506c7b33f07bc7d81be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3158fc83510f4b6de39b8403053b1e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f90ed2abcdad47da0bf1f4af116b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b8377e09f62ddb468d4e9e4805db393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da875d0a0da870017a513c32b20ca594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde57012e1682f407bf5a9cd659b6e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b7842dc2c201069076d71e68ecf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cbca259a3707207bb05b695d2dee397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f81c4397c4f08112b9211e94081598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe363e8d42ba1cb9c56b78d2004e9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff5997ec6431a4acd0c417265520f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095ea3ea97df8c56b64227bfbbd5b53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce1c12cf62b1eafea29c41eb52eb06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883edfe51fefaed364d64199d557458103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78e7da961f67143eba5d097dcc1e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba81d9f40c2d3006dd567b6146556105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc4f65b05aea4d73a29c49c973c240106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa4c1283517abefc538bd115bf2a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b04127f96a248a8221bca7e987bb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828ad2a068ca62388642190627f3cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467098811c6d93ab18bc3d5329ec0d32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d06db1cab4d548fa3dce49e22afc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3bb466679ab5d1d921f5aa03665ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47453f8a953a34eafbdff155592b8f2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6bd6710d806a74bf79c248f78a569114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa65ae090cd91cbec1dfd36de053583115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a14116523c345bd7071714c90bdc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286231cc716c1b430bbeda6735afca1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d60ab584b47b5cac19d2fae6d45f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b46957f78b55411fd26e17cd166aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856f0568ebc034538c4820044e51544120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95b880dc198a025790bd6332d1090121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d5da462b032447157a93d2ce745d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de51de1aaa6ce346fb3ace4bd2e690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777267247422f431f1a77a84172c88c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d64532dab610aaaeea6b8c36a62578125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d43abb98db76c82b8415383eb551126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0279becfe193805700366b2df2c5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e57876c9d456d0f7a0e7abd43028b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ff6c9df9788284fad04f93f054fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac94bf11675024e6cfc8cbd61c68e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef3a5dfd5cb796ce5a54af797cf7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9f66f83d36842f33f77de295e7cfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f366ddce150ace51fbba9858175f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f965043b9bd5375f9a4c5f4b6d26aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaf2b6cb909bcbdece105ab3f385be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67b52d9e9d1e2a96d4fd06b98f3255136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16169a43d30daf734a5a3c2f27694897137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3cdbe1201b5b70acfb5d595f64145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dba4d90228d500fd034a238caf07d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb18a5ca335309bd77704bdb0f3d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b67d2b69b3b3ea4751bbd4f03b29f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa72308eaae4bf040370211d0ff894142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694af21cde2134d8918c36e7aae6fef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f91899529f476e1c79c3b6eb4d32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de872a6f58e272d8c7a241796b5a707d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ad558a0c3e445018abcefbfbe90d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d829ef978e67ac6c7ae69d9d88053147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f13077ef7ae2fe3f168774313ea31a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572102193c46ec9f5a33da81b64e2e75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c09d757f694b811674232b02df0a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868ce640228544092f09aa621926029151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1d593cd1c027bedf3145e493ccff1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f912915150afc5eb6f38e09440fc10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b23c4d739d8f7939d97f0a1623815154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212812d76158052c727ddf6e50464f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf915840a33966939f4c91d57a3bc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e6c4e7c1d27b17fd0af0f4b1b5b8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be17eeda810acffb93ae4da60789c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f004ff776a5c6ddb7940b0d90228916159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c60a2928d8e449c329d0622d050dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be356fbbfe57f007860a9940005b5ebc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597323514a99b93d771dfe39a84fe710162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ccc59fb71a69ebb2e3b396757fa60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511401abba33f4809a20b5d17a28611a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593c45a128a42b36644ad72dc7b0b2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2889e06039dd13bcd30230558166435166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf4588f76838fe515cea069ea6947c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd340cfd55ac667a4b2fed5b8f1dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9382df853edc0503e29218026fbbb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2badab3e9da8f833065d1557840a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f99030129750ab8c1bf324b509d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744361e003ee8c7698fb804a9282cc36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e97ee14cb164405c1b132777d109173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba1b90884076df78dd0615e95633c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b987ecba48a20b8fec046f08f7cafe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e3da398387e8a88334f0c7b5aceb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80d1c877d4e1069f62686edc5fffe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca94093f9cec5376a43b800f1f90c4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031c693f13a0b0a8d38057613379bd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f738e00153e0b1deff8a98529a9ccc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362da18ecdf96a7a0ed1192f4949253181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c0ff56952efbd4ffe43817f19c240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d736a431aafa793906a99cded8a7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605da1a8846382a867feb0bff9bde3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2747f512034da98ca5fc6ca30f620185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9709247927cabe20ce932b0d026e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce76683b59623f1c23322b1919b59a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e296c5cad235293eac085ecdeb51b06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd4f5df3b9ba5124717f05dd55a755189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdfef8467972cf1c49fa063d030f82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99aeeacf109858b9628eb5b19b37e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fcb53200cd63fd191200953e8557c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55c87555aec5ca7a7f77ec371ff89d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ddcdbb6fbea5eb2eb89d643108bb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00e74bd317949196b393b9190fcd4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc600adca0707ba3085fbeb727ddc8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d90539226d8bcd5552e4fd3b6b589197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6737913663d6528b39611f20a8562198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d7ab4c302c38517e218ef41072637199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a5d984ce77e884616f8013163a41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d0563c1ff71f7095335d8ea5fdd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf35bd660f80b8eae75f57cbfb40d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0253b75259cc150d3f58b7257a34c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb4ae55d000abe8ba96eb16031c2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae099f537ac55c038beb2a685b79d76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f772c728051b13ea91a4c9c8190a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fac4d9fc45a78e72fc356f14f5b93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5bdc1c14d40848040cf36e1a716d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb5d0e144298d8d63aa3967bb8eaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd3e4ab2702d879b87c4b708cf33b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642eb3659ceb86d186863e24244bb8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208b22d29717679fa092f7ad97a8362212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3327572dc504d1fc686d9b27e7d2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e07f3cdfd18f768833e5b9e5366e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37857429833abe090b6b7f49a12215d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8d30db2f45be292a31bf3de6a3669216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470360fd5c2183de5c6b7970da0149c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ec5edfc097141f4dd8af35c122930218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340b68c57878c7b4331cdbcdb08d02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f78fe476130d131505dfddb38319220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f437da043144cd870e1dc92c53381221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f294a7ae67e853310b4f808d2bec6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e49d03282ff0166c33e64d145fb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc358cb1235e1653f29faa3a3b8c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3b46f664a11750f39cb913bb4910225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c53580f8b90b49bdbcb8739301a33b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e95d1298372da8b28c3d61c4b6413227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f2ea01c686fd6e72f7d8d9ae2acf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe24dd2bd9f2dc2e6fd1da767e2c7fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3bcbec94e5c42f2f77701377ce387230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef31c5af37e5d521d934b88c08b8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3437d660fa45c64ad447b55f8e6bce9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08f6f43867c8474798107feec77e25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ca707b53e53040d3bb46751f4af7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec1483fb0a7f23188a4de4c5e7860235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea660a9f25ea90bd774ba75f463b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a670c7467847ff95b62f494795ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98381bb3aed7f3a06cfb3743873c18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c84fb756381fd304bc6548794899239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeaba0586f83c78de13210fe03b900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d412016b10c7e962907e43b0899971241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85ec1055383119093bdce793fc4bae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a745c4e46946d75a354f1956efd1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89ddc6fd916def05c5b9e3c7108a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad723c7329531a6f3832dba7015c3640245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8374713b167658f822c17eddd4414246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc6f6619fa9b36a37e5cae48e3c44c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e74872fe4fafcc59fe72cdb4aa821248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285435095f6a201abd9ff1a728ba71fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0a9d59aa419f081d331799ca1dadc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718052f73ce6686b187c7ff736d20a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07609eeb74a1468425ae871af4dd65ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091961adb9c4e1c2510f374de4520d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085165ce1d36b4428ce392f45ff0fb6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52defbfd9aab5e2529702926f6f8bf6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7060fe44635b3dd7741406754dbab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848af106f6853fd73c67c6d999b52c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e46ba2c1684c54db58d6b1d0cdab9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b681b8824ff45858b14b3b4a32a50e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f6efa48a05699520e5729049e62c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f4f09ae0db785fa6f26350bd566a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764280159c4a78f9cd8160a90bd24a95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77613d6dda0423ac021c80e69959a14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb7f8b14a9cec106982aa8410652e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1906c57598433d1eb4dbf48e342f6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b68fec4d89b6456864292fa4b209b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68317d04434ad8e577ac4c5282c9be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2430d63691f3729f6c0e43431f2f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1964e8075393946df49f8cb9f583e75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91135ff1a186198a5f8d2bb74129c50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39486cd403f69a4bf00bc6bc5f01c32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80caaae07d084c13777a5b6dd7f584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597330c95f00e6d45b67b2b956f2af5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4169101d16f61b776b61da6c6facd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e56c33df600d086c671b2f243d9fb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f01796200859d96db9cb1809655e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161459d0fe045f0e5e51a09d53f8a94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5953032d426dc68583702453f0efd9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edcbf08c9275bddd4e4f7dd862d9f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53cbf7a4f19f801867b0d1e3ec51a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe62fc559696baf3af8de0184c86ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016786b747d127595171fe90c36717c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18d967584c16f3f11625d3b6deb54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc70f4f341befe055f310245b96e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb26c4d4f8bdaa6c4cea9189be2ed37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f538b143b3d39c9671c94329bbc6e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147fda9191c93ee793cf427d434f1c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb265cf7550eaa456772d300657188a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9250dfcbcaecb953c70bbc4110e89b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785c03bd39e6b806277b946dbea00c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b859a1e72380e5c3d2cc997a387b3c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0570a8ed41f1708f7525245cb0b809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85530ebce697706778d8d5579f77b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ab9e93c3b07503a6a306ef256d055294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf40f3535b7a9025ff36b7251ce4db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb36a9d8d5ba57b3a32258ec438e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19935fe28dfb7b14b333242ae22fe9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e153e89af16a7aa0eb2e54ddf351298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf8b8d6197c78062cc2f9de44f420299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26926f95d4bdd95ba5e1f22a2c5dd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4b2b733afdc65a2edcd9d452fe9e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fda561a80f42f495c36dcdaba4ba0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c48ab9b70b907ddb15732880d2fc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeee06836cca194efdf36cff4b9e99a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b62279794b78d8b1e2ef85c54cffd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca983a613a459d0b2ca796f662b990306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f4630cf7466ad6df011f400859c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0eb6e2c1352db9fca024e20ae7852308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b04f11c54c407b06c45efe7957cb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345cf8218bd16c51acdc5c0f477a502310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575ab325a71dc39033e376b00974432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d2956f45cb1478be82cee510c1cb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd81311401644075327db119fedb40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25397ebff08858a09724b9de415494b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555bb3a28d8bcc46aa995a82e2519b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac1f260990c1c8ee4486a04794514316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0e5cdbddcf777aae26becf478a445317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6fb98d762d76e4e1eb335124dedce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0070e9bd49da7c797520f62cae75d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c87000dde7846cc68fbc1423f5c813320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e6642508e3e9ba8e2368267bc1def321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8acdae4286b8f57268794d5d9bfa7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa34d6a5f03fe5e818e7c2b5f7259b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c5eb58d49fb87e1d21828a2933cc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e32e2bb170f69ab674a4a6742d6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c012193d0f524c56008cb04062a15bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01d89795c6665bd424b59d55348955327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8ac209a7b4d53fe8e4de2e45dfb22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924625afb3b1f345dc7067fca45989e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40e61ea72d4e846a62df2efff1073330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c522deed0446abc13f1b8f115d59f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e63fc31109d5e59d29842f987fdd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa56e698d0d8daff7e9723c1f122e0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f2c28dc4ece7c55008c53ab5a182334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60939d4df1dfd983164edc8886f0c56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae0f6ceb267c90e61702c74a1e93af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb38e44d22b833d5181fcf7ff56155337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5f551403d378f1e0339f188f47555338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5fbcbb4ec2f0cfe6b55f1d34614e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780bc2b4e1ea2b531355f1ca2cb2dac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21065c571a6be8c59acca5c658188341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaa5d95e1f17d75c967acde2ca4992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58bf1e606324c1bed9ad67aca3bc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085dad513c2388b19f3e0a393d8696b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9839ddf086249d59deadd736a3ab25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8329d5ebade42061651b5667b1c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2816599062fd4bbee7b0c914c1ae09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328866e30b2c5959742171b57cfe5a24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614bc0ca11dab8c37c9f6a83ec23bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003acaaf1b7e7cfcb09d9db20305e16c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a983d86ca31f25ad053898cd4164351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744144dbb2294d66f57e89e7c02b74fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc3cb3b2d49f927d96c85e5b57d9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f979c0389e2c372eca97f330a415c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf42c75e016f12bf1d1ea5d0deb070355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63616bd6f3229ae4a102e56affa568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bdd68d130c05940411316e2844855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc098385d74100d146a9729703e29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d2b5ea2be3589cf7f6eebefc71c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a45f5915f48afc761d74b2a75455360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8df625fe1962fd48886dcef6918d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361757bbc206ba9c58ec937eaee8a91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf539aa44636fbb0207042222b2410363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd325678f8e3067185c6f12707e651364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e2f2003966477c0ef63cc44bf24b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770b7a9cd7d73001d30d890926ab9ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043de70a69a6754ad68719ea32055f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a51c495d60eacb01bdad056892334368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce1e919575eb0789e0bea7d845759e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0dee3ada8b73b05efd90a2c272a40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd4b508bb51e3f31ba0cd406aafca8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb498665a6e1a52d7bd700963a136372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f36cc455f479f1ccc71d69f970573373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2c7ad9640acb2242a2f799f44dae3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92733190563760d6cde26038e439460375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa39232e77623ced2d3bcd4dcc228d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200516a6c028a77bb070ad4bf1e49d77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6b1addfd033cfa735f8625009c36b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9010563900ec2548690bb33c81bfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ea8523ddb3f139880ab02e1fc36e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cfd9e12793c1ad12b68e17a3ec607381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064f5d03c7c07b5085d85942455fdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b91758a65eb03e4d0def1b4cb2aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126311b248cf19e10bcf429242b53095384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75019c30595d191e0021c3aeba66dde6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce2ea3bcc8c353dc92447bd94a081386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fe5181ab9e1bd189b4efd6589c66e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607c4d50c48ea1fecfb14e67f27e5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c45e364b24ad4c82a93f9f6578abff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00bfd78ad5a81b860ada06fbed380390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfae9ed0476d0b811946dfd9d3c1ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8753ce8562373131244ef00db7aacfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fc55e589c038575e41226d11a7e59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cd84990055262450404959b2369c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67cb0e19c074573c95724ef2e2e7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7fa4490117eef904608ec124b1cf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9bb7d9ba8485faa61cae5d0d51fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5811e030b32dc434fa753108aed438b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4a633f79f22f1d17c2c2847e7f511399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b56313d4a5fd24a2f210babbacb065400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586fa727630a98c8fe499e1a216573401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449877f0d8498c57eb7976497ed8aa9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa3c2c899cd2ff05157b4b81c62578403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ab6e39cf8088f1d9538acad44f39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab4d02b6932b2fc55bb87c06b60dc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3f246402295f225f1a40a4954bf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db32092adf74bf08363aeef5e4a0337407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf36ae8da07ed2752ad2fee0b31e268408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19705171c6060ed68d34c3f51c296cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ba58b777b642709bfdbea0cc02128410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdde224d91bea10eddea82addfb245411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028ed8d640da47b5e9c6f1572190b61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32303a6b1cc66e68f3822e172b7f10e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f60e34e9a0263f20d4d7fbac331e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ace65db3bf98332b5c7acc1d59e090415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69383b7cc54ed0325b98a8a29f6554b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072022305f04bcc36f94bb1f4474455417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28aef2b152f22f1204543d8f3bce3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b83959147ab4ae9ae16cd8a15f1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a0b9cbee6120640979dd00e3430c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ee1092a69b9d0aa2c25b92575446421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fd90f04899a5161c13f2a6ae30a43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef01f0b382a4ba97b79668a2ba22bdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb896700adec44ddf5fe99fcd57d54c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7793ad9e7df26df9f869d895553e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b755864f496ed3c6ff2bc5d3127c01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509aa5aa788a5a255df1b39e6eda113427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457e97ee45abde33dc9f816434d775c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6727102c074b5807545d21944e7c4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ea4557cd3f29a8aa8844452578af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb5bc18d5a67873db8f1ba50e3121431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe134367c6455a8ce9725f06f9345432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc3fbfbca325876e92844145d89b91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e12bf5dab093af137c8a89bb3f3d51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db84a1152e5cc145ef9a61c34aaa573435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f429189974b3814d7486c5ac6694ea4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcd06364738030cad365b6214faea2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0d3ef043aa5a02c2e733f99d301f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6ee546b71558b94c7c86ac7c2d1cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3bf64d1c64275e5408ddfad985147440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b2cd0a4f1f4416bbc31c34e565131441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c617d6d35f0f43525b79df8a7bb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b04753d81214ab30f5178405080004443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a362abbd656cae8963476a459734e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee00f19de372c269baec38106077162445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c5b65f0cd5eb80680b8e4abebe5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207b75012af43ce23e45390229ee74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caad66f775189b47a79113a70178e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d8a4ca3300787e453f979d5caa8a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb26e8bccb2eeec116288e0354a921450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db872aced09db294e70ad2d20ca9c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e8868387e30bcb5b4a666614e6d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae25674c9b0e30e9b8098b96cd06aaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614621d2fbccbace6442faebaaaa325454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e5d06c97abfb74aed124954570914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d6a5568f2b5d5961e6eb447d76af2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a4f4f2890b3e9d6203d941acdf2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358d29b64553213f29c2a6fdbf2aef0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86efa8384f46552f263feef160757b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197a84b4dbcfd39cc26787b267d8b95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6b2a9e5cfff94602f0a719ceca60d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c98ee58dc23251b334cdab0d3187b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f28db2a0e85318dfca1b929f66355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9328925f28279bb0be520fd06867027464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ce841e611589d4f708eb910bb90a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4613633dd693c0b31ac69ea095e6cc6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934dc8e48bbb1550c650809e8ed1707467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c1c8bd21a940b566bc553ff35ccd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e18b9043106677503324fb0b7a83e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e149bc9af8940b45527d817894027470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b175923f97e39d0172b5369873264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1980aedaacfcf6d646404c12613aa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040863df97f07c1d193c37613554556473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8950547d3167681b491f925345ee11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ad0f5445de95af2cdad9591af41d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4795793a9f289e5581b494f2f0ec3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dbf3a1b6176b500489bc227a00a60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc8685afdabd799e6cd4693931d818478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36460ab1348d50984f528cb4159272d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42779ba5269fe2489b1d993d51bfd12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9bf608b28b10f00d6dd93f75a28bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43073044905fc038770301439258f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b7da8cb700dda2d3bdfaee083cba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae57bbbeb958b71e6f673dd4640b69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ffce5c76fb3c97df5b8545050c39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0464c8934010d2348896cb892db818486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba2464c1f173466d6e071ad40ab831487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190a8c8b60c033d0ab82632eb7f5bf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a195577f6f574342e825c570744ef71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580e3f1efc2a6b6a5e1a8fb44d7580a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f41ef953407247939f76f34bd5af27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b047b88ed4b80d58d025b575c025a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025bb7d59004541af2691191555c017493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e19d0ad8f95d4c1634535254bcae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497afa253e9cf8350bd8bb84867a30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a0d677698012fe8f0db364c8c0baa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca836f42dc11ae65dba0f57c4151792497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db8f8258e5cc3cce60fc1e163d3f6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c4fe5b5c9b2c38669d0b9fc4b6a55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94185b797980b7522d461f660a9c5762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef323a5b3e8c4e1ab7c42c23431a54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbacd0f00fc7fe433033f5501632f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e9a522d3bc1079f47b3a27e84715f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0dc6dff3ce4351eb03a0492856e8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cb88338c72049523ad998a7a1a138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d6a24be86db4739775f18cf95f649506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a233c761c034e06f55d3a0c0bd0a96e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895c5ecf200ba122f8ea8ee82808b5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33814a81aa2ace2175afb458296f04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa24e7f5a52e3c7fa97b9b2f9faf00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c5589f173a7aef67981d64e8c7121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7fe7f38d2f27a7325e70a0e42fbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f5c400bd0e8c597f12944157eeb80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f13e7e8d94c6a586ec49e521e506f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94843f4af6f38ab41753e088e7e1378c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b1c082ec0696b786ede7dc935e3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce517c091fecc178df38d610e5938517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce80e6e8f4fe18626b7d60a5e2064518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca44bb17572af596ceb461a456a6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153eadaaf5d290e51a9e86228df2a9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fa26dc8b149ebfd773c58b99a2eb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad700faf2cdc6fb70b8b8d745455337522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88df4f85f499311b21160b59be14f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27626bfb0fb5188987aa6e9902280c52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b4dffb0e180f3d542015a2b66243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b386e47fc59da01fe9245d7edc2ef9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03092f7271096e6de87400d9c9961527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b99a7837d074d1079db31716eee2d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052b7e9576ebac56a2f2d606962c3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f67ad2e9c682921af646694b4ebfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7bc5bd8a369d0a56bc8c2e327edd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429285e5f8db964e2dad796d9cca839532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8c1714fdb6efc1713efc9c08cf690533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594db885510f23069a882eed90e987a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de75a9beb5e357ccc460fde84e31703535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b256c7f0d5e5c0ceda8983d7381f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685421e795e9c5e90fe1fd115f462ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b688c6a3daa2ae80c5e2a71156d1ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2f62926a7ed3aded8304aaf54b54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d592d11fc3bdc63c1bd297030c4c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a110d4378416b5ca6f391b400700d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799d86a571fe3067525b7445108dafe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd5cb2df3a1f42d61ef1eab4a8d19e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721824efea79ec05b078c993c6aa556544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa53a16158871bb3b8bd597187261545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed3e92d5d4c83b3c06c4303130de4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f040beae7ab804e726f6eed736c5fe2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b95fbb7e9d5860d45f29ddc6716029548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c629e5511e5530dfd124d3a9e9d05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317229031f096d2f39e31d0204322d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea8c37cf226980df67095284b2528551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fb35b9a59829c857def8f960b8fae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1409495444c1832087d829e848ca96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7a78386ff1dbb19afde3d4aa7d16b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ebe80d30cf3a9e386e79468335be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca9aec0f650e6d696152187ad60558556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd076df13e548ffdff1f928b2071a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161dca22209af3a7a3b92ca0b4577c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deae2426bded6aa1911ebe9d706b10a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b353701b2da8b1260cbe05bee20d77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee5f91fde2e6a88abff04bd6c9a8e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40462e13051944754c598a36c3205aae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee4ee6ac98d7e98ee19ab530b1d4db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1642eca619c40dc9f0fa4cc88e78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fef11a308fa3c45d1aecc7f1a38aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dfade51206e2f66101f3c810bad29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084249c81f73066c74b03125e8cf2a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbac4a85b7616dfaa8f01d8f55a749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5965e60b9d1b88cb23362d9fd1efdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d3f4ac2a50bc8e6c9fe32bc77b890570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a38499e47996dcf57713698ec19ab0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898a10d0ffded1fd755ff6a1a3f11d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb5802825fa8de1d66460b3a5ac2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb820857aa5af3f6c2eb134aa7b8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f863edbe9e0008d3aac9912962028b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855808804b0944a9718b9de29c2b91e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c53902286cac9c75f4004b8433cd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4fce1c7c09160d1cd9c5a6372dfbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaaf8d7622d204b790dee53ba446bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7d43c4bf2432d087fe4a4da21ac0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048ef26d62b3eebb65daf2cb4f2640581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fc99770ef06ce2a6e56b227c1a5a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73bf158565f8a5d3fe5ffeb1207360583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46defeea7ad84a5bb2226e23a4ad600584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283294b26993f17639d3f0303876eb3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15802f4872902f80e15b6956d4c99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0deedf188c0f44b862fa2173cabf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785057bd65447003c31168352616c0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cecaec73a41b4b22f8a07dea3822bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711a47680d0966e7f917fd2c702050590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a1617fe4fe1b21ff99e3177bb8045591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca5c5bd2c29dd3b0236cf2343a48b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863999c01400b9c69dbd655e770e4374593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d1176a3d777bf5835757e790a49b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128d54a42a7c909f8d6f6987673dce2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516adcaaaf81cfcb04bc04a868121ee7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecfabf5bb55e3e7b6803daed034999597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5fe06e6b04f715a50c39492766fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb460b2f8355a5ddf493697e14e238599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1413bfb41a93c94397227a78af5537600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca5685fb4f23614dfeba25b91d430601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ed4b4bb637575bfe7308d7c591e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f521be01669419e1fa64876ffe6a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d45c1f61a2e3e8d7a33c634fa920a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585a3560fa6227f070c98f52adc9def605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46aeb6a2b5d6cc9b759f369c28e75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87579e0353695c561b7a606e2abad36c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4057d121b107d3d61b7a563af6fc8c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45612a3681a5c035214d4a96ca7b110609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085c0fe9117a4ac5dca67aa0c318140610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d210f0281cc0adcbf18e8afa7d0ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd30edf973c976b62afd2b3b5a46f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb29364eaad14a77564309e468ba59f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe05824f72de70fc340e39991771d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419405b7b24acec728944ab7e495d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0596c0619014f5a8d74ca0011b1d7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e78837d2f283f712040cb4f92c4092617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86e48ca06e790fada07e953cf7dc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d2bb52da3fd8fb602585b06501686619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e331b05f4edcbd492932733a67e3c98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3b5004553b5737fdd1df257abd662621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5dcc0b719c62c81b722e8dd35b3c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e42b6073a2003c94218194812ab8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178315ed4c0b9dce91116e7dc45a5265624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8305d6a7e8b6bac5c90fb469853cd33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecade5b46c51c6827ea080511d20775626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e44415704e2920c60298a8ac59ecd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4c3f2333f54d62941bc927d3ae2e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c983b7788ef49d0a8403b0470ded0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b12b3787411d0183657fdadffb05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf86ab8fcac15eedb93809498ec224631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bef48e793d746bef8d8fae025193b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887254b54dac5ca2447618ba3521830b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99175b4b0caddaea6d694cbb4ba3c01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d695f901513feec77e586b9e42279635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f02686fa9a9a676943543dec4dbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815975f2379455e9c51b1dae34ebd79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e124b1eaef16e12e555d458236bd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dfe9ad92062820cdf2b1d35bd90e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72448bbb392f6899db1e75e59e51dad4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc36efa468c414b5fdc0506405f4d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e9f4611f8fe969aef6d433b847e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ae1b524cd97e9450f739df1c101c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7787be3d4b073d47b2d0da137d9c1cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a216f980dd6a8b50301f88636534517645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39a694d36b396a8c161d6b8dba63ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266d1549141fc340550a794a0d973b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec72d75a41e4ef059dc587b4031d41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e963b1f76447e94dd5938c5f1e84e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b8d1dc6fcae6aa0eeaa98bf33d6df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad7add0d6ef26b5161181f7630ded651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913932b61a3c5acefb7f4a5bc9c2f66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95aeb75541cb08feb100d58a4d5ef3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb113dbe432c4d1e428487e9c4f6f274654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886cfc93ccd320734e99719850dd400655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dbd990194336db4e69078a291846c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414700500b2af6cdc87b7aba5281a145657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29984d8cff431f6fd7546b9848dbae3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230abf9a413c337d99472210c44e7a5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ba8f1d2e9f6509b2f97b76dd673af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae18b12b0009998f2fba766efdd19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71daf0750e33afaa933fdc621cc7f81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de3d25e2e1bec27e042466e758cc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed3bade1d5b0c8f29b74e5d9b1d9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6371a91f7f20370442beadf9bd537d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e41b4cf8f9f8b6bd342bc6abe203666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ace017986cca82ecf7cdbf1d264ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b0fde5b106e6fe9bb8e5c609e947668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08d49f8e31a5ffce4aae1910d5636a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52debc05b792ab504feca97deafedc61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb53316bf3618c6287edeb7e644b6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f72fac61cc9753375e8530081cbbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb868f776d1093a680f70972fc379fb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db425df40010e18425e65ce5f26808c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b4b1efe4dba27f12b54a03ab32cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7efef34443563bc00cfde6e06f42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd6d4fcd36fefd6c1e9542feaa8da4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2441be3455892dca5f150156f16b94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac76a4b0d78936ffd2cd76e90507866679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf63acc24d7d4a0050017f814090d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c942e40be1bbb2384c0bf0d8c983f8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f3b1422e9941bb9b51b76fa12080b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13633077554c8067b9008529fe618e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cac1994cd89a19f0d343c4db9cb4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f489db3d5a9ad56cc25385e8cf2f7d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505af472f1ad6ea35bc8e7504230c86b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff81008713a6daa74887b3e83cfed15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ceb326dd7ee4adf652d72faf60ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ac9a46046acbf8fc86a9123b459ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b44bd5884c8b76fddb140476ad963d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe518d446216b718b8d0514894d45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380024d2f2a408e60fc15c8307d3ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc4f578f12682e7e53e190cc842e8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425684a6df60d3c9c428d0f7a933e44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196eefb7864d3947e7ab86f6269d50c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f899cb6dc842194ff9da5a8d6663d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15737a945adfd996f9b851c3789866697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d77554008d5ca33996591a37d9d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb24a7b883f80b77eb6af86c3b34f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9a04b73ed9cf42467aed50fbba48b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55808e7d885364751e29d33eb7be6ad5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d811ed32011f82a14b47bfb0d9c9164702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba12818b7c8b029aa82db41b72234d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee49e1dcf19df241d95ecfcc3bcdfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d236b0eabfba7ed6099effded502c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836f57d983f90079b7955b95b1e68f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee9448b8fa61d1f8a8a53325e2b69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24297fbdbbb77bfb5f87d2ec7166db2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f5c55b94cf05884f82eeddf476bbf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82523971a5daeac1ae4f7ab6dfafbaf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8a05f18e1be910f1180d1f6326f13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380afc00ba44827f376f76e803daf8c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d72e7835aa398da01b1c7cc7ec29f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bff26acd6dcc31bb7bedba94f6542c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1464b6a3bd5151b4bc4425b6752f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780ac990f4ee5793edc3e668b970ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad9432c78fa28c3e5bf3eac2a93f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc116aba0ed402fd875be2f3658abe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74832da212844e2bb20169ef33019d5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270502af45891b66395576a9427e551720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611310d62f20542a12761d0c40e37f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7884ae7f62ffb98dfca52a7927ae4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67db06b5eb644c078e81046d387a82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926c665e1975a32be68cb6305d5b47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24c71c7d0b481416ab606b5082f02b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ad3edddf4783fbb85289d913f835f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877e59ce86d554db8e354cf98b795e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3cee5435719d6fff01d4cd9e3297f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da6c5f1cb8924f8bcb579f574060c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7741a700eb46124dc7ec906a73a9d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255050630d9515a95038d42b2650fd3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e999231cdc39efb76933894df99fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5418fb8f2bc49968bf3321405c0e27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a7ccc14413857078c7eb728612957734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c69dcb79e98517a4f967df1cccb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cd7ff387db3f91175d2580c3408a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3074eb037c2decce81c38f6e9ffb3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1603e51dba582f41cde3cc60fbe25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf470688a3c8652483e5c97e50f314739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c5220248bf9e976648f4364e81749740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd623418c93ca1d032021899109830741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38491d2f04538a1f59c1afd9b2d7306742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5cac30bfd8dd015d50808f2726ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab566e3ff9e678d412aa6c20c19e3ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8722587340f5b36d394be5b2497ec1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac80ed350c24b3a0322385287d886b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54185dfe4eacec554001720943cddef3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b31145557d615f89a45a1a132ff695748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195518a0094aa9dd044b94257f89690749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856f0c761d5d3b8cff810916dec49c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f4e8a1220c15e036410a34b2a5ea5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327d8d6f1d7f9851ce33c6552932031752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c2b7ecd91911e5405a860c4963c0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def58a33cca85b7056da05bc8a2ae5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8bef90280deb44dd6b98e1e068eb7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84454ab7af2cdcfed7a710c59d07ae8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d59268ca85ebca905f99a8c8a1bc5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea767037bfa456f2578793a8230ce63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baf7cfe40f910cd6f0b9b3c66a8f9c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36787a7a559339ed08ba1d803bd581760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f9ad44fe90522306987fd4328cf2e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b57ca8e1a7203a90d156a97281e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c60064c2412a0c91e76d7a5ec6635d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f366cbe9c2045fda88a7e6c9fedcd0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed87cb64f17f050645b64cd0319b87c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f701be24539f39b6cdc5a2cde43ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd303dbbe453c183a6c11dceaa088c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09df1f32e7befae981105591fe98ac3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bfbb209e49c40de940d5d11a7e616769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a106b10463cf11fcfc3d6ab1af0b69770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c51b9baf6669d58fa08350325238771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3905c82b57b1931f6025d15c69ca41772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f9fc1618f4a6063b5bf5c118ef27773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf785a5773b974bac9275942b1bfa08f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880bc85f17ec522d244b5729fbac3b1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2459062c28b651006e14cc9403da7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b279ee44d716f3e7be7ec42ab189d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e29c8cb89bada79a272965c43ec78778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d857ebe49df7962f1c417bc4a9e7dcf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90fdfa0d51961e5e35630898f5e97780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03630c856b223fb8ff61909d9bc5f58b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36094d7cf073d12ee64b297bffc21e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe5e545aded7bf45f5908cce65a8b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db789c6827250990e1a86b877480fcf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f8be18dfc4e2c8e82bdbcb7c6864785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823788a2fc5ad4e5be51e5893438c415786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137acbd5caa21ac26b545b00d308ca2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cc75d5ed45ccd5c2f6058d5bd57fc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76e4aa1e721433a5644c227014a77789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dcc31bfa7b28492d81264ab57c712790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b0db3535a38cbff8272157f324649791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19942e49835fe7ccadec9588c943d498792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998308234ca904888b9f45c845c4596b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68887a7c00115411e8ca93c2eb470ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3b4e93e0530a4b424357b074b56a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68893adf420d2c9730d9ee0dbb17a98796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a2bc7af1feeea0dc0ea250139cec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab6c4eac896b51a87a7a61873f79a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392096fa0dc29dd9468d89b03791524a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b3f9c0e5cb8071256b2f647f2c77800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894060283b75d909530761246670ba2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf33217883dddb36dc40fad17952e71802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1aaa3e0dd1003a36fdbcf1a488c2a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098294bc9e4ac7670573f97af32f29d6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ded3e33630825c41ef0057903185805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad50a7b54e5eeb320b181b6e42622cb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b866e512ebb946a89fab5514cd27d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12042a93e755c45d6394ab335ceca8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86c35f6d1136b9368a298c82b3934809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca586ac7a36feca77f835da305305c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574e1bb33ba903730fd5e75a7a55f89811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedee41de9ad4dc99629207eb3d67fc6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc788f0b10965163bdebbe8c160e26813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbbc6998d8d287807bbe2626479b52814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6a3ce63058c252ccf92a071e6f8ed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071f2ddb10d5725ece203da6363ad8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392015ef75ab18c7b6bcd571a7d15d1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d24dab2694b4ca0394aeb41d114e6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da74a6f208b43de10b83a15ea0452d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03479aee845b4649bb15d9157dcaa64f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0387a3800a8a091592c2a80d8726347821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3080de30352b893a9184001d3314822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f2a7df1a40c8ea6b09affc4610066823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a386a9c0036da7f0684a49841b228824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3695967c205938eda25321c3a8067825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d77e7166df4b3c4846d5016a31826826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b33e3325409b2d24ce81576454a7ae827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d39ffa04ff3faf4d0d6815d608c91e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc1b126f684833cb35db476ff14e1e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e20ff5cd78bbe91d415f6fc64884d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86335193bf9ece48c5bfc63f86dcfde831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1c0116745af58c09da5ed96bf1b61832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da673bb5672689c72a67e53a926a987e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8fb9fbf20bb87ed3adeadda5e30f9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867fcec89abb7f10ab56406c181c7c0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482bde779360a2fa7c66517ae13bc9e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886b9c9351051eff2d55be6587dbbbb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503beed21198786d92d19fc5208aff58838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411744dc478a3c8883bf90ee0721432d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25903aad18abb62ed02f03514ca642b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace8feae180ad2181800d839355694841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a6c8190a52ada483ec870d211b3cc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2939b494643484f6a0de0785d4d36be843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d66f0cfef3fdd323db16aeff2ec71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c878293f5fda8b6d4afd91d89f36c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76414631e220709e201feaeca1aab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6524032df97eb5812712c19b4aff24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a371d34c6a3cd2e8ea082119afa19f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a97e0e580c890cb27d1e2e281f9ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0575351787fcaba60fcea0ba2787a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4436244b7556fc702136a64cd71cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f619f5f2702f0ec0f54156064f3cd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf94db1defb4d0df1377af84410f1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42da5aabd02fcc512b53e223cdbd9d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87027196855571b5b548c8aedbec0beb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a01d2f214173688573f9fce467427813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a521e7b0bc7a189dba19791514d1d1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fdfc3c35e502d3c7d1d3067e3127c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11646e36a3a5742918037fcbb11b14ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c6efed873851b9e3ab4943b41446a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0fdd1ae11cced0b0092d852aa4a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e71917a2dd88c03a75532149245419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f56cf5e0758771970d992352c86b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039535319d283329d38a6169ad287d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdef860ccccc3838ba716f5c81da61e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277e441ec8c3be0f036a4a0d2d2e8a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f5801f076b940e37c7ab218437a0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bebc4076792663ef45518f199864925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b48c1eba931b866d2f50773c6a43126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03fd398eed900dfba125b0f12d703727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ab08aa752f9e3b063b893c76d38e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851808b01433dc54f8aaf9db87819b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8658764483bd3468d18ccf283fb3b2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99ebaa8c51907b1ce32d5d87248ffe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eee569816c3f50519efb740fe34d1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f10dd5745155a659a164d86d7bb5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744311cf31ef9ee536c380fb12d083a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0f5defd81ef42d901c838a260c7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18843b142524d6dcccef648265cd88936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a9abf22245d32239e4caafe108d1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3742656b43f39990d075f3b371427c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441a8e2bf206435d0d4b66c9ecf453339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b61976401f9fb806cc2788142bfd9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9831975b514e768b944d9ee909da941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe177bbf0bd567528e6340ea305cf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8698d27f6fbb048b629001a2b8e30643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad090060075c7d9aeded19615e9126144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8fd8310e5aa8d3bb1c010bfdd6d6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da08c17339688e6f8e373cd46e59c6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe169873eff59865dff8416511482b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698ed032b2fdedf017bc4b6eab60fc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea968080d86925104ecc750fdd72e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c3354d5f511ebd76c69eeaf7df05e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bfbc249ca9314f77aa06bfc9521c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeecdac509cdfbd5c5ec4a7f6dd14f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0896c63d9ae6e69b7c0cf7a2650353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d320725ce5d3a04a82aa6b505a38054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120767325f84bf2b884705f7c71b8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec751dd00b2b9d27b17f1234fce89356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e5853bc52f5f90b36a7afef857cb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10823fefef4e7dbbd129fa50dfa7897158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6293d394e175040453f979484acca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97181c8b460fbe6738546f56784e37860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b310a4a88b3f140294e51d242014a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fcc71429107ad787e5b8d005b7c6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663151efdfc0c6b15afb26ddfd8d9feb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8bf7b1edd104762696925c0e0243464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87041790de1d161b015caa87f0c6570965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2e2081d2e3d8af0307324830cfef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391efaefa6eaad229d77d202b3d2dfed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c07367a86d040984b75d4d94bb0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc0a1e47f80db6cc5f3577f6b169e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576b61959c27fb85a1a1d2a9274dd5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fec29c8a42182573c2f616cfe8fd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca803b7d98d302e18585ddbf2cf5bad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84136d5df014a02e67d7c08de56d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a3fa31f2e36a8ef9ed4f1819c632774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3891442fb1085594d72ab9becf5efd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024f818f24ca9295c9472e97b9d4d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cb371347407fc25bfd35269d7e8d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bebd60d9e01f97bf5eb019b4e4adf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5af39f523502c3e2313b64f1dc4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c6ff9e32650f0f9bcb529ae0422c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f33dca53652094e02f9f26213f28681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27449ecabff272fea9d1c83dab984282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf12722324838ea54aff870c95e56a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f30feacbfc79802a0427f4ea336e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35eca4daa3cb4295c3f3bef38b65e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bf338d4ffd768858e697f0677451d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a7fa722120d5d0c45a672d2b95ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf6803228d1c6b51cfc27bde8a5dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504bef29c201323712529aa73a4b8a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213a26af9bc50013d812760d4dc5cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74642e01547ec1912f863022a814afd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd44395a809a59706d42b43709ab1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf33438a1ece0bae08c4a4ff24b30793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9101807de11ba14816002246640f4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab66e9df3a31bddc22521c204db9c9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aca071cdb0c42a13e14bf5d3b6f7f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7afa46fce57e829489eb96261453bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774380b63d04d0c860d1ea646921bc9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a040920f17ef59cf002d8bc45393aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370108c8cb20fa57d1dd2494c6a91c80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d424d190a60b77f9195888fa3b664101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48266b650b64afe9a34e064775ab119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f14a8836605057ac55ac03becd31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9eae99852d3a164c847d5fd77bc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50104de06ca4518127458a580f89a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d71c76db2652d8a380aaed9e015e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0f50b58e922d41ba3b30363b522e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e5b0d63234422215889c934fc9fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7ee50d446b0f24675d726d0a413e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c9e8d87b1ee9783df0cf58a5cf50e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63196cfa55c84dadca93dbaf253b97b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8137792340d9b2957c33518ae4f69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f6c81bc2cd098528ca560ed9269a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aaeb6e90cb7cd76b421811d652964114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953712005f7632a90c9f24b17ebf935a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03a478e788c4f86865ecff8877a744116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4724196d876744762555720001c355117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d300bf10c77b299d3bec5d53b892c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde0ad1f55c3686874cadcbcda35dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a25f7bdd1a4f0eb9648bdbf0cfafde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832900f0c7038b699ab7de3785855382121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae52809a3ff63fe7803c54ad1457bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb760507828d3b38a5c87b1a8681c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900218db803ab6e5a96a09c0e610c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83691d33cd17cbdff69426df5c5d514f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c07eb43da7bec96db970c60a43f62c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab52e6b2c5bddefb4bf32d96ebfc63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def162d1940b2f2dbae9dd279c58bc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142288dddb6e6898d098b7b57875dda1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca72e27f971e66c0bc9a3b7fb854d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7481fc434e4a3d93b15865a4faba1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a9a7bea61cb849c62f2eee2895acb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ab71e6778ba363b6c8322108682b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a56d6c641f92a6c9df6265788ad5ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e43b4907e33e3a056b640553db6b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1574218c6e9896d8bb47336c73408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db0e6e6a51c1fdf85162bdf67e2f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1076bbebf93e3183cb9e99b6cb21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df349b076b3402ef80f567196d625f84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f9aead33473f148d1f08f357e38a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45140f7c92e1b801af91409de8274119141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6c2f2466b188f07b6f0561c4edd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5a7670702291abaf702b8c319e72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccbaedfe815c6e4243fdcaf9ecc719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04a093673142b9017f493380a6d88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2c76ac1ec012df349c1563e2605e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743548ab65004a4b6410b2cc55e97b8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f422d001d713c89684d07bd8bb367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c07a686f3fd8f542fdd7bb89b5692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7288398f2660622458ae91311bc358b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634f8c550f364a3961355aafefc200a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a58eadf6193817bf6a9087ad86659152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed79f70184118b46e49ae3f7e092f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dbf22c581ae1f9a17c604f812d045154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef142dfeb93c2d87a3e1d74bfa172fcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a572385ac9670cedd6c11061c0187dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e43959950e457cf2fbb1387b1b53f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52825661d2e417c701eda1170ef006a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200897c7ec678675e597f933a9004d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264d48c1e95bebf0382a5ef348735f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb676942f7a621f6be0655ee85fc7f1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d25d07aedef61e198c6882d2625e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e65b7c62933e38460d3919d155327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e339245c53abfaaf64646318fc76e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dc24d726be5b226de23cb570c62f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bd9f25c775ae9efd3e35662ae3bd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f68af7806a76f0aff10ed2766c8038167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da2675a767a5c5d5cb7f04132187e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8c7a8ee467e77759c47b334062208169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea3ed44eee0e6c1d3abbed2127eea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98781de204c3850d1882f4448c29d77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0db8a52f577f330a4c660ce5427c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e2bfd302e8279fb0eaea4cbea803e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b370e05d3b221a4c9f3a650921b06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12adb73d7ae3bf4df8e08efa04a59eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d08ab953441afa7e055d5d3ad625f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44a02d8a9473aca495848c6e05e61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ad7d7d95979db52740bbced7931e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95afb894b8465654899daf9ceae2edc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865083aa33317150c77e5c623b79bb71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c1c09519599b811e6e0e08e31d2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d2b3ef4e24467c7524795da78da2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6fd9bd7c7f6519cfb9fd4beb9ea99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258ce64e0f3b5e8db37082127b8c4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212bce44d8821d4fcb8c5a630ff7d30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45843cabd348cd4e170fab6ad151245186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e807338d9c09480291969610312e9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd686440ef62b90811930716e8f0b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04412c3ef4dce3e11180e72a4765cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6808b9cfeadabfdb225011d2d91e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351b902c9359b719da15e6d6785bb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69eeef4cc24e5d4f16aa6abf2f1360192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d292b8ab48470e6ef2c1b3a5314ceec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6bad25587b733dac00e942a21a43a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98af890454c048cc58f64bfe306f2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e24bc1f955e3d36fc89ddf1f7c015196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bca426e28028a736d6fe4ea79339b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e75b7e6f6909b0d100707190fc41e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4c6f5ed2cc0f8beedc85e3d133d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71bc248a016e1bc52f033ae90d0723200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9dc46ebd7fb9f82aa7ce3a0c1759201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebed3d3f8b2feff8ff3f9257aff7d95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2093d06e3837247480e49ea53af09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb6ad933b74bc955760ed6d8b3b4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81d2f43222f9b78fed51978749876e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d76a1a01bc071438b733c36beaaf8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d596539c473ed77515d30565858b87a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38f2f098b19c51384dba7293cc820208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4e34814731985dde629edbe78f53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f97f5a43829a27d12828ebfd58adc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02530535daec120f581e8c198695ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72e8dc79d05607cc19c32887d1e043212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5e527260c0c9746d39d5d5dfb8082213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baacf05f90e2c9554de3ea0f580ba64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e791331c3316ed97f267b977fe4d609215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344c22ff598070aab860e278d14d4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdd3b751ccecb32ae136b33623092f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a41ad09cb69b691646456866f2c2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b312ea357b7ac866475b7e0994a432b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9790c9a5ddc4ae2789709e6f3b3e9bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df4627ec11e717b608b434c4c7b061221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767f4c6d32c18bdc869b6f89946d26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498317fc651776e6160b5422d3c0f256223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbefb06d5ad69f4e1a6fe58179b2cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57edd09ad86c03497cb357be2553edc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2090a05a76e087cab5c1fa46d55771226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a831bcc1dd43a797d70c225b2e23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf5baa67c41675b1b9616a61299d35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e83cfa575b6e8753a3248fe4c737229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79626455fddb346bb479bd3acb15a8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b21ecb7ec7a4a5a613061b269d8ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecedb23ad6af887016e69773a5081cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba9f8ec5a69871930efc65dc94ff1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1838cf32cfed64c1058dfacb617d89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f26e14f6340853ec07cecbe01b1b21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf148b4f3da8f8c673de753845e60a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c4409e80733011f5ede50c92cb35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199cb5b5efebb72f25a32f745b24e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a67e8426fd8c9e3df6ed52b7cb82c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f02c787861d49ae128ce334fe4939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577509cb9f1474e711b14579bcb670241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9486c37022ce773e6cf3a713fe27a53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d063e26fd6a693737e23a508e948092243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5d57faa923a054e02881ff8526957244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953813b299ff2b9313c4c49ce24625c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3981842277e4ba81b01f390c555946a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa85a6f9d14c9e37e9a5fb78463ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78869a014d150c4aa4840b936b31704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233301ad745acd1fcb84ca563de50bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf993eeb4c6072d6949c036f3b2871ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b1be046c0aad7bbd5b3a07775290f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19cb575e0d200bd70eeed17d43199f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d5fe714c11776bc2c153fe8ebba9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc20d3752edb8d57b2a73dfc9276dd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c363e159592d7862070681adba1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fabe3ecd0401c3e1f33342845fad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f1bffa6433df731db81f35525a09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82bbce421f08247d44a32914d3357b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83abe5f8e968991334e73dae9d2b56f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c32f52490eb0e816e0706994c0684260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0403861dff9640f179301ee7f845261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dfbbd46f782011277c124a5078cb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49ec8a5a7130761f46b03391ccd9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c8f85d889fb1bdedf3f492d0f3e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502b436e1830692192c35472fdc226265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0a6d6ab90dead57e8b598144a8e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151687a65288704c07a9ee00c4fb4b9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3483a1bfc86df5894c80a3511cd32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb7339673d704a20886022b1c8a3e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cad52ae291fb71a5e3898044c1f26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da428b18a8a2512b0bc2fc698bbb74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af2a74ba9396caba899b1534ff9cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8374c733f50c94575493088dccbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e32b5b79564cb9bb7fff4da131f43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1938fe78b597fbdd55138357d15d92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d585d886a76a9039bf9e3331dd395276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76649c8209bfadba098e622591afd238277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153e31a555aca662c593c3a0c5ac34a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2301bb1975728b0d5eb8c55e7b7ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf05ac393625427f6e734c0a3d2049280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4325483395efa7bccba0137b4bdfa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f836f6a2a2dd8160b488a81fbb52f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6e0b53d0227350b3f0a820b248fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed82758b96fa1d5c2d5849c4c5eed62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400b765dcd42c3c7297894b68602a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fb56ba84bb2d7cec85b98aa4efb38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e21d805701b57df7f19ef597f0979b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a91ad6b850b3da43996aa81055145288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6eb30f3e12ce9c4f776d814e7311d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70071ce2f43b33cfd29c0988b237a505290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4899fc61c41f2c805e3142c23083026291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a878d83d786f283e89b0d2243ac04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972fea2d35cce546af8a90f868030cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93128d81b4f63262d998040ce5aae4d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0620d2c43e381eeffd3ad911f498f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c56a8c9a8e6a85e25392aabfba69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a831bab9b6fa1cf684abe6ed6883c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754e0b5205bf679033e3848070cdb56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65244968452a9f008bd8224ce791f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e077f7af86796ba07f53752c4678300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba448662e051ae521b3e842865cabe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4ff23792e9b61c7702cc97778f9be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c60cea66b336e33776a32a0b40899d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793acf14c8df1a07ed69f3c2b5361825304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130bc4f7c379d56c7de5b3b273803ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e167a336dcddb62a3b901d9c668f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7faa535baeb2a1c70dd30072fad6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1f640a2b2e9e52fb47551c5582993308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65a80ce30ed43c1c11047915d6279309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206655ab90aa5f332646ee2fc12f59f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa6b96cdcba9f0b9e94ef2dfb5fb2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8d45951ad5621943e8868a7a60964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b211d7e48491bb4de041b269ba2ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf32ee81da9e4bc536a37fb3c946bb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b0d8f3bfc813dad225d2c8d4f9330315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a731ee47edf240b04469a5e65bc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19331eedf85e3224c39e8dce6614b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee1da753a29298d2571a0c533504f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e96730b6f8d06c33a23c93a2bba12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6413952a4ca3a3dd315a80b444ed893320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adf7b04ea3138cd21f88245ce0774a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0c44f92ae10095181a0ce79669d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f3d05099204ce1864553526f95cad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6a33eb990cf61b63a5844e0784333324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2948cb5f29637249dc4b728a0f06ea2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661deb59dc84c1c5d631f74aec06f0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c073dcf187f38799a9b3ead431d5a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c88737aa937afb66d5ade6f112076328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89c2b1c4a16c2e0ebf804ed7af9e5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf690da96f1a64592b17da1ef11875c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9158f3dc23dd822c41ac505190332331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bce841794dd9e22413705c8db15f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81fc8bf48d9e588c65945a6d6c8f5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5ba4d6893a9cec7afc8d6961d6e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd396790bed1927852e9b3f337c30e41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc764df51b671d086acbf24bc97f89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283401b7be0c8c8854fb3d779a241397337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cffab151bdeb38ddd6d99b5ece939338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76e3e63bbf418b9961de3ee5ea4c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6493e91d2824e2b39c3974f3465c0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63f3f0c09e94725a699875adcda047341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfee707f53a6788b6a803b5dfe633b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0da804708c7b9ff1ea41ec59c7d91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d17e1b0e76e64e941e84e36c90b4c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca825ec238b1aee58e53b0709340ef96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e099db828fd1b9c2633b8ed73dd05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f7f401318b91264f489795262c665347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d454563aaaec7da7acf3e4859f77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366698f8c8baeceec855f657e32814349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907581323e7b0812e7396ab00241d939350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833716028a3a8a925318780ad74da738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf13547ab1a782909ec9e8aaae298352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0eabdaab49c35867b4a5841a562c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c91dbdd58cfb6e2b2f4665d4f77eba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abb80ffa03ab8d5f230593aec4ed57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916170a512bdea46370d5d955e9a6aa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea4171abc40a962f9e657421a44a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee0213eaa914de92e677c7695d2af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00cad5c82c60926e89f90448b35039359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865b3241274042bf82f44ff76cdee65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25066c82cac80c22b98a284d7db74e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd400ffea40b3351389c8e3d970ba44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f35728e7426e83f9ef2d5670f436363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e93300383b790462b915b99227d95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b904acd9f373835ddfd02d9ac58c694365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009c918cb35262267b49abf79a9903e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4aef77dd28c3933c66d0564250f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f75065f0d1fe1d0e67e2675cfa50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411decfe3de2d67f7fda2d06c818df4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d7e8bc3f3a53e92bd6bdef267e24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096de3da6fdfbfe5b602dff2f24b4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f9b622feb62ad0e115c67ec8a5172372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7ba53991d4dc0d24466fcb61721e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889727275fbac7215801037abca0a72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4215e533a3adc55cc9104a7dfa975375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad16233d8122a0744bc2db6ec78f99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4115a2063364aaafab3c96b6d685a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a39269d69e91af8cff05f34629a33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6cb623feee7708d13aa49e9983e96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d157d5bc03628904dc96cad2652c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45cc36030eab9ad308de42389ba028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd0a070b560861be32ec52ef19f0dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297a3326b130a8612a94c666cff50d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e097f6d88c1628992eb41cc9b38795e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245978d05d83f27a5b3b1451b166e241385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e996490e6bc60439abf3539ca69684386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a38d6df4cd27b291b384d9fd2954a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c057305fa65c128da6183872e5645388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600221031ac646d9555bedaefa5531389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd702ab03db7a3aadd99931708c72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed41dc2f78e02acae58c326e666831e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf258af8b4eebd7232ef0674deb832392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd14097d0e60c4688907c712e9a463e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24158adc76c943d3f9806660c849966394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfd9797e8edcfa5bf695182099e5bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029f1a2f912b5806dd46235d071f57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b674e5dd193075906cc476e0b3eac6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be382119fe6c9bf9ee792f53488289398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cdd1755de9672c139db74b81cbbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa66f4bf68e97f40d76a6dc782a2309400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b40f9d4ec9803c7765de35e3d896dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b2193483f7f0d7c88809ad00f4849402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878b62bfaa926ae0cf198510e5d41ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4801957f9246b4b67fc73298fb848404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1790447954524310c4c2cc79c9cfbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9320e819fa4923ffc3cc718e4822d90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1892cbc2b407b369ef9076f0958a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581cdd953cff1eec471a5c46a13a603408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614be48679e749fbee7bdbc660d62b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53998a93c314d5fd0fc551b8ea5aeca0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a660b56a95039714af130f6c6090a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eed7c2e4c0ba036058c2551710b1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703c4760f96d20163571399931c4b65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aa9d1f5c9e2fdc0124c9d4e8bcbf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc3d20ebbdbc767a40b4fc34544c5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b72f7df4a461dbdd910e2ff952c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d007a2a2b3b4782673e071b1346a53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f63a627c3fdac55e45eff0c28e1b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314361ee95203065f2de53b1e9dea68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f652aadf7152d788935147c617426f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6981fb93191684cc71237489c97b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d9f67d0133a5866dfb08aca83ba26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f410c8c50e709968d08b6a5acc7a2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835500576ca474b015c3a8d7b153919424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994345612f144a832618a3c49eae301425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc90474c31811e830575f050b6c84fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d04aef164ebe0e6028c5329b0e143f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811ebc123beeb54ffd8092bd5b65933428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df3ba18fe3787a11bfa22f3ba69c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f52ed71fa6feccedac502813481a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fe6256da433dcc25f4d6e148f3ecd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e92caf586315a447c5d4a4ddf0311432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd935fe28f79c08e81beb24cc9d4a7d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818b26a06cbe35a5e77236018c27aa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a31ca4987278a70c540f840dd18d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c985254d7137258ed8dbb6d49564587436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84babcd900dcccfa7cdaf5c9923119437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2efabf4d70b87aef385f4c5e0a2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20369719fb8d3bed02856ff95eff9ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c4baf43d28ff1cae055285063b4e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1884e4a208849d6c560cbf087ede3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4158bdbe67a7d1dd1edc0ace809c30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8535d0621c3128245490fedc9af13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2763247a06c63f4f67e9ad33d818011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afe8ebc861ea15b111fa9fec52352445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f471187ac64e98a9d30bbb68ee55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b601667ac64deddab5c432af09141447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0653faab6dcf84f4f80a7cd2eb1af8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815fe61f67e2fa5ac34dd91a969001c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac24229e668373cc036f57349e0c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849b90efc75106cc332a5e1e05276c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5fc54a19a300f193812d8255060e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe702aa83ca02bdfe38c16731f20838453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c7b55f9698091765493578d709b49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678f570c219863d2230c8f07f5bd82a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a58c0820f6dc25638ad73eddda2bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441423d74e993b9892fa0e003ed1de9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5f0b0ae37fd7219e0a97ca0f3034a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833da6e355362b069968697d496c29d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72fc2ae37cbec45d35873fc68ea14f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307ba5e4b3c6d33dbbd06ee9fe43611461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c56611142d35fb35b91b37facbfba9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9df207919d1b37634300267df94878463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665d869707662c7853305f8fd4dbd97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e47103046db7ac805e120c5bcd0d4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b4a95aba93dd04d2e9796c09714ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e204dd093f1737922ac7b9d9610e94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458524db5bfc59e9b4481e45b7092fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ee8af4ba3dc15b4e960fc06bd5ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57770a2abc58b01f66b109f24baa38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fedf75066111d74fded61e4cf41c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85ca9bf291138235736ddd130c7f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1d036fb5ee7ae7fa7c6c7a2a89bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac347864569e582d32885dee2a08324474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ffd9ff6b41426e74ad0c6e7b8998475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd969cb452ee6a694d3a384bc30b171476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191389138f60145315af4384933f534d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277333f89178a0bbd9c2538fa37a94e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d8a25cec65ccd1485677aef256f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef0af6ed5cef566adf8a791726ee1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcabd01e7ec40850c9326dd2e4684e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d039b8fb783319cfa35ebf257c590482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf198888ddd56b4af61d60d8775b77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e749542c6ffcb9b88a3fb2ae87ee8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53fbd5492ab5fdfbdac4f779f5a9eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14aaaae16e7620340996c2418cd62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa8f3a02b41c98679054ede2172554487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eb840af4769dd3eec99f1a6ff527e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b054439e831ff200be1afd20fdc83c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b34ec6b812d64e14dfdb415223f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691b496c2071287407111678ba323f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2cc67e7237337f01011c838c7ef82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2ad5349429ac10b327c91b9637a42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f327955cceb6ee3f8c7ffc9449bb0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d204218220bfbc99558018250518f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bfa0a9203582335471e18db8aeffc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f697f6d569d32cfbf9d10e924a98ade497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93fd2473f69daf72b12d2b7d7f9687498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92954d031cf582f5d04d814330a8ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f968b7a0eade1b9a21a9a6bfe9f81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02e42dc1fd1d65cca50956fa1af71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe6b023e6f9fa73a20cab7f1f44de7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28998966b4f32d37aada6627e77d6865503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb9000f6689550ec52a93713360b43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8789636570f6809c798760794ac7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2856d7dbcec14b097680bd9650c3af3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84250fc00a179a6fba05fd0be105b1ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdacd7ccf50c0a5ec4fe0e3e9c171b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd6acd31a1b726e3430873accab0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1b1946301f19b663ebdad2b778c0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd520b06ae455277ddb9dfe616ba2bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568c97b161366668976c90d6fadf71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38fbfce83ae83f5637144ca6d18e65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fa687e647bd9aba04d2741223513514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419faef955a14b02a00a0b175a13779515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1c198ba1bd418907e3dd3b7ef57c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2b737455073fda5da16bc07fbedbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68890e7db7a1c41d3dcc17370510b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b439315228188e369a03bd1ae9b907d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b832d089c76c1f3b8b6ba0f702e7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdb81fa735b4a45508947fdfdc0c8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007baaf3132ab1fbc4ceced5959ef1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231bb347e9c573e30ad2c3b02667956523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdcb342422ec5c152d4899c3bee7c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200fbe402de64456851df4c3b7afc2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5cbde258079213a376ddb2c9f64b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de73d59851d31e9b905912ec39096527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e62af1aa1f4b808cacab982e36f50e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b4893a05c1926f0dc44e6e89365a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35fb5b2972ca2df9d5e427552a63f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf9dc1657a2c5645fdd78d400e706531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec3205842a9dc03021c8c53de8bc15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff448739b251cf1de13e778c11cc105533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8230a6d3078eeece8df1b3e8e695c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c18b98a6226dc1d9b00f4b018b32b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65339dd571d9e6a0fc09fe6eaa27fcbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bcea1dce2bc44cbc4bcb885c8efc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7bd5f266bc0b8bf3e2a24e93fc59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21004c31a2ef103c3f5553284757c50b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9e7aa80516b4a4975e6262ad466a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d284e28a473c8040d0d3695edde515541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f25ec3140a670a70620a75523c34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a5ec72e1c7a7e0453747a5c637ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df88bcc5b9612f9b737b06b66d07e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc6b64b7b392cb5d9d5d7dd61d950545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1aa796466302207e6a150ecc9e4c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b854ff998c337aafc242fa12dd57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e81818b33126e4a4d07b658f58951a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a3eeed8748bab605fb734390d89d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc97a199d2548696bb34c76c5f948e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5953c0ade6df72c0dc32b32bcff8d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81505ce60ea2b835d5b7ae9d02b801ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6889d6983df0278a4745f485013c9cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340870a54f452030fdb6477cbc10d13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089e93149bf0eaa82242ece290652b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c0bffff4c763bf2a092c293f1ddd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9e57f162092913bec70d9d18cac81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33e74831808ed9e64591222ba77621558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d985e122e5286a7447306cd0ac2d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac65f2018bfdd0550e7c494b705ce5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b272ad7e1d7364652d8efbecc13a0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0a700f4b6410f6a977c4a11fb13a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b969df6a6e406366983329b930c660563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb74ddc4fdf38ba9734e929ce06c582564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2030d8cd59a21958c81d399e64e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923241d909d9f4bf9ecea7ecf9c0fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3409b0e9b57fabbf6de95094bfbd9c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21463579d4571a7ee941aaf384ddbb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3bd4d326fc9a9c0968138ca031888569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24520445d2179f66b8dea6b2cc04f25a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a67795d3f6185693c0bb104e6ea3b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbafe7178be28b2c58406c24278062572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fab960f610d23185de50dc110dd37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8519f618fc2cbb4f7b2084911f1304574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ff8a892b9c9fd4bfb829fe915df74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fd03752a62a5b846a8178a9d005ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a00d4efdcb0ab6f85d8ed97488ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a698d841cff2a3da87b45a40b7320578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd0ce96bece9d37e41fc2e80da1376579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd50e3aca71303d0de3189b8302033580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35203e706f20aa2f2a86f4f724a2ca6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491efbaef92bebc48a8c7288f4211caf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b17dbb85257e26f6d1bf26f7040b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa274f668cc60bf6e384fd5b7671f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa85c5a5162b3360a7e06692b169593585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba451ad3afed581d76b79dbc32dd7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f28af9e3d32eb7b303aff1e1b862587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec9076d92663d9aeadce8523e83f87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc60d42c22b782d0eb5bbea6662df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b871ab14278182aa4f1253fd12574c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11cebe2a5b44553464f373ef695af4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a17074cbdbbdbd0e7168d33fcd92f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c64af2bfcdc551b44b9bf30e8f6d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839ac7ddba7ab6bc2c750c13fe3c48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723c14bf79bdd9c9cf429a27ea89f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0f0d1c8cd258f13fafe8af3cd88c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6be68b09508a948a90277b5c30c474597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a531f9d5599b3da4fceae8f6a4017a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59073545da1bf90f8d3d28c775e8bed4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a03290a565e08ee6189994eefd40b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba3feebf298590e35c6bda270909fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e9c986e898ff2f8ce16732df67b35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aaf9cc91e2f38ab19f90210a416e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114ba9a3eb1a7a109cbea18d5a7cff1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d881dbe669ff5d0130110785d984bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098bc9db3cca5a74479970732241249606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bc436ddc3f799cca5664975f8ee31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc51822b11d4af46931a6df6d5b71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797243a7ffea70589ab27d9bfa8389c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683abb95cf94fbb733ea814204ad53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5778de5511e17c74ec2b1e399d1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c94dce00d23e40632b4e320c3b61d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd1a9546761818e6b1a4e2edab9ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91d6c9e459f3d59a08db7487b20e5e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4594699f55073a6414c3f477ab6798615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ffc2bd3564837621d91519247f499616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c995d2e1eeac759aca752609b1109e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c5384dee481a1cfa74a776345da8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd87e53e658ee55929f2add06bbbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001bef11d36cd5ec436ab046a1b4ba5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0af1ff84ea30f08c775caa8ae4e0ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054edf593210fbf9314ffe34e446f8da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110f2c499c83efa42040a6041e315d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec3c5bcbe4f0891c335102faa11ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fea6a56d0138391de97d734336061625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e32d1ab0a2619ac4ab5336a342bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876946124ab1d504943c0607f6dbb37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f67cdc62ce426a09d69cc8866c5d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaac730bf3be971c3c0138243147df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db0ccd160df94bfb171e49c8a2112630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f24a8bcf7a6170d377c152fc74051631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eba7603dedf669f90a4553b26f28b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6a55d406b017d319008e26b65339633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31a93bfe8e4c3265f3efc6d80a197634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae2b8331ef28795c6b92b43bb8313635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44844a3006c3d3b24e2e1837ffc65205636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695f07128df3cebe3b4248552fbdb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296796f539dbcce54ab0a6b4f86831d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317f996c32215dce54bb330dc00c807639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ec19d17cdba56dd81efc7ab5a2766640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf106f7f11614c8a0679fc3fa4133a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de985770b5c0934833e9b88fe5e49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ed72f241efbab4988dd54afd023d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ccb0e1a1837e410487b0de524cdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e9d2bdc248262ce37c6fdbbf47bf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edc5df06c2eba17b5c0033e04bb368646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff39e8aefce7587375716a27035721e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf33892e5413a3ab7bdb5bd5c160409648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de3ec721026a15eee97035f24c33c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae0427bffb4bb46b0ed816317a355650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ffc9b0400d07a492107c4db622713651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243b02224fd8a3502b60108ecd9881652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32df5da9f2de32eb508b2ae6099db3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb2a0c6be0696b2600851ae0036566654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da44ec6398683e685151fc5a7b11000655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edc9c11a163841f54ed90dcd7165ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a525d5465ba1a347a05b818dad7061657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699074cfe7460173c686d6bb26c2077658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79bfeb14fb502ab23dc4ab772d1efd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503cca6be103c7fa083e17415bb7133660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dbb87d6fbf6751f699a83694d3395661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e636fed5cd69f25cfc1dd7e49fd21e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a1794a6411e60d14d57796c23c9eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008635700abbeb3fcb5463652ff6b8a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2db91f3105924607ab8cf4944e52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182ddb508feccbf5d58e5300395231666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7da79b6175713166aa62dc2197bb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819528f17a655ed0629eb95e3740d305668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629539c4da45975d8c3e370da307ecf0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641b7a7af14c29b7f68fc45934798d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56875914fedc11849e403c81d90533671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ce0e8d54c055eadf327791aaf2c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1522e487186ca040b322443b0ef21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76633604c6cc5fa4802ce619fdb1bb11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b89d1abb09191beb19589fadafff76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e76b15d2154abd9045eeaa2008f8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e627c076ab4e195a71f7a0bc873e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0edd3207d581ece7ffcc9fe03609678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc672f041e4ba7fc7c6a4a2c83000679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471caf2670e106243ab53e6f9126ef21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818b68597021992d3dbd742488d5be9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eb49c77ebeaa3ef5b3805c30e95da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206863d9859e3ffdd2e0012f11980f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfcd4e63335ac91c93795c13fb2e1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b856a091c0bfef340d817e73986b55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd97593ec1873cd32e0b7bf63dde5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da693e8542636e683d0aa783bd7fdd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5d95797cfd97d35f3547bcee2a46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bc2d8cae7fb37b63e61fc251ac856689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834fdd37c12b16d16896ea6b20c9e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b6cc5b40bd14b4f15b5f1b7368dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26faa9ea4e283b95028bab118f3bdb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a7e511efbf832e1351ae2b8ac7cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afe252350786d214802e7fead899c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b926f2628f1bde6a3164338b7866695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf72f519fd57e55285db36ff632250696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a55844ac62c2762c2574605defe010697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8719b59708baa8a505e8ae24fb9e507698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827096f88de05e816902344dd1816859699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd02af305cd083fd0d91fe95a3c936f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad06ea8f62025b07c98854daf2b589701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8bbd314fa6fae6c352320fa8e2dda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3eeb938aceebf89af6d42bdfdcca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e3d3d0a995a228098413b8cf8c6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993e873952d873d31bcb94cb0adaf3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e99733fe3efe57467a43df80f50b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860ce0194ddfa8a134c42086d371779707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec86c39984b334ddcb73ea69e511d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12db0194760408500eaaedf3c8cd22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22f33bda6c1dfd18ee8741662ab63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39caceec0c7b85a60c070634b64332711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2f7176d66c0ccd58bb841b334fb74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f745b5851bf71ea14430a4e4b04b0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523993e6527095f6ffcdc5902d938303714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa444d548869225d670a1fd34a089f84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1249a4ee54708837c299d03dfd29a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418306e222385fb96c26df194897b87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3ab72970c8a8a5d42ea08d8a67c62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5147b0fb2bcf348c09a476129eb05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26cd38540e2d779fdf810a7e822204720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88b0400535cd31c7c839b556ee70c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147885e3a015470ceccf05c37356575722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acc6fc75ba22f9ad5642a4e50c0f11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d713740e4dbc3594084104a44250814724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a6da1c623250548dcf0f3807273b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd020cfcbe6d0ff033a4a0ec4c4d66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad91eab66352442a21f37aff4aaccc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6d7db5f712165c2faaf41565d64b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b4588ac90da4410161b5ffa3c18e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c061f111267d3f69450f3ae5d0026730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aad6cf950bb5ca394a2213e1933c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa285474560ef8a53e493ba5632daa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ca7abfec4cf1b4261be849d9d3956733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fec21eb9b9d076a1ae46906f06088734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3995001a46ab29cab846df68391c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8d58d39b25d202387819db2213bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7140f873802a28eee906ce35bda920737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b879152550a37c24cf7dd43b5504738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757ce619480f05e2eadd6653a9fe70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a5f0baea330baa897107ffb66cd3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818db1c372d240f040ceab0d048f93d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6165311d7db6f21bf4df85b1fabbc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef065d0ad4f6525ec0a4e42b8b3f62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42836b4d6b080689af21cead0986085744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6e16b803bc33c8244627bc7a60c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a6a47604fe2b3143a379535aafa6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033cf2b4119db1a0a6a4b7720b27306747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7da06bb5d20fca705640b1da08bcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25b3ba61309a5bbd53b5ad25bc86f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0dadcbbc1c3b681b76413c95d27a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168399dd29fec4738a4e1d054696e14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09d9d38d03cf6d1e4b722178888dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9c7ea5be6b989aa85250357dd9c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919f49aff64fa5eb6b71d9cda2d3ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1f6720918e8d3ac5a11f1e0e4fdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cc5ec40408e5eb6fece5afada7c76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b08a3cf65a56e990156ad74e1d0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc685ccfe08df20c70e11821429ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7649cd6dd2771e7dfb28a212a605226759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c694221ceebe88a3df72671aaa414a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9faa7b70d74ee95893e8d531331f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eb6b7ba92b5d7bfcb74fd607979fa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61655e89e30f96d81a501810e6cb96aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad2b302cd812f439f7f1fadcf851d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f4a22347ad653c05f7c1097b3133d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e895af4d6208ed945cf638233cc59c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96890ffd925b620d78ec1a8bdaa88d4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>