--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b94dcea651e8b668534356b102a691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a413cdefe3ce5fac3e6dd553cab7ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6c5f7e0d28b6a8c7f7130019a55c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459776c0e353ced5d4fd2a4f2bba0924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce4fad39ea286486ac7a9f6f9a74e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb65a8de2402afd81ad4ba80ba1a496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba208cea70196cbff05e8db7985137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039f8e2513a24efde21765d7ccac188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e539b224888e97c7efcd96ff78277a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b601cdd39f0a84016a870c6cbd1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0192d2ab11e6f0d1020740c209202411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510ae331c0a6899d13d8f983feb0aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc99270c5a637f26b32ea8b9a721b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345499573913250ab6183243856740714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcadf62516c69677ab13a6fa513e2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23accfc7e3570a110e57b4715b30688b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc953ddb1d597c63ad78a27af151be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc36c80a00719bfbd05b17df823efc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c67dd58f7fa9ec819ae97a8a04fde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06cd328307ad72dafc9599c77b906c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69030735f8d24aae6e170a722e997d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf64702c352c03ebebb2a6e249bbc5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb86c766534d1ab0c64b9d88a336523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1e8c1ececf18557c679235dfe21c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88548dde5cab3aa1f226e0caf9d16225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874758023575bd56bd353d78515201526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a1e22cb270cc41c302478a3e9478227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca7d5bb33e00f2ae1d4cac25db0b3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4161ee16faf63d171ebd475303ec89429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f4a08324ee99b1185db09f03740d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4b2ca3cb23a18422600f86ac0e82131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc3491da784f4648ca8de62d0b79532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cf60a7c9ae6e5b47e5c3f0552c1ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f8255f340ceb39ad7d68baaca3e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109df8d70aa3087d8ef199e4f61f61035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb03034c1381ef81381c3825ec9e9ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6ce1e73156e2e2ceea27ad21219db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffce60641f83c46f9877f83b2899c5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28f1a8db88c3db4831b99997bad7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5e5617ca51df9355b339e21185a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085029c01a9d5f319546af2ec209cf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39172407210c7c7871aa13037ea1e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40b45b75b10ea990c297cab7b3e00b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd66f3c3b9ad1c2931eb9ed3b1605b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822622e6e776be238ccf2cb7357c22f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c23fc06dc90c93e635446683c805146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb065aa5e779544139a400b88971447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681940dc498054d89cf96e79d94608d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf42aada40469383e3a6af4b8c473b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c7f1517d2b692c11538fe939a6d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942768ee61013a3505dae8eaa1be74951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656af06318f9eb54c6caea44a47057752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d525d54dded69ac22c56831b180dc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a1d105a13e2e5ed65bd240f78bef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d69972084024ab9fdf71757044f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df3ceda0d6f117c1553a3773cb2b4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321af94ace8f700dc7fa4b2caaed228657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849afcf806732b3bb6e387536752792a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e605b5ff24763fe207cd9b4d2e7d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aafb10ce348eabb06b9b218ff42bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6df6b494af367b374938caf0462761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c942f05df58aaa9da2a5cbdf3d85962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231187641d6c4d82ebb4da2e84977863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a19c168624a6a2c234f9cab6478ab864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ebeadef5a5b50233fb40c971d97d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39ab5134b12e799e9df235d22550d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96921353f741d80d411b2a9df24a70e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc9b1e6195e11636cf6552098b92a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c1d5c27205b5b44d3f7199d4607469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbfd722d75c71163f4c53efffc3b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4483ccf632085924a548dc87b206a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e63f847a9a5b3fe331ef5ca8ccb36972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd2c0fc1df7fb4f551d9f9925c77a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd692b6cc683993324673977e7c23de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a065994ff0d7bf777c537bdbc24775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebb490eef27d2310e910a4b13d59a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316f0de3a6976614a35602c0249a17677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb429bb3674786d0108fb487fd9b58578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f729d177cd58cdd3efe2ce4ab15b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ed9bd408aefc0b71a61c36a5f4de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851a9c7baa866a47faab5b8dcf335d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004cd60d43a4b022c0fd88114734df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38630a9275e1b1234d89ed3105c96d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96640e35232b09f24c128cec275e8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05c442241e2eb010e79d49dd88ba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd1e27817edd404f045e8782a001c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb2e3943e607c0b62c17b013345cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4294f2d79c626e82bd4cf97aaa23e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c806f92f5c0b9b29f6e96cf10488e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3b24a93833ce271ba825ff7ec281690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d36afda345ad53c5f982910cbe15e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637030d76387e8664c6b3c3afb3a425192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885542f4402c94016c6de2efc17c94f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee31dee72221d4d8fb368cc332fc2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf7905e5acfb1556715c447b6a737c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3fd4ca7c8e5cee406cdd31b4787f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae2f8f94181c8a3117601fe7e58bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c94e9ced6e02985db714677a198e6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e64c44fc9ed04c73df797163b81a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61543f0cfbc8b3d042d1d216a90e928e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8be1c9d85c7521e64b19266db3fb4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b315ba684a9ea4c0ac82785a79ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd83fce96dbdb187b3499cce2a729db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6755e23595ce70b25fb4c0e7a3832104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447e1bde02380a4dcc17da870ac081e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f82b813958f02866ee0792c78a08da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db36e46d346456afdfb00f49e3279a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de80fa842215024628b6b7a9c61a31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6d6b209be43484d1a955d50a6bde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa908bdbf31485128f7a71eae032aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203c91281681676e3ddd679966a5b19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002180c36791e1f5da3bd74b3730241112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0881fb5df5a36103db4b40da13c2851113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc2432754b067a8213e6be0dd7a59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b7b7f125a094ae8db9b9d4d8a7de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53997de5221ab8ecb1617e2727cbca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12e0fbdd7db42044d3cfab2e0c396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097ee2c815c738c4bb212203d18a1b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcdaf1c1e091bca6ec3261ca74eee0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c22838cefa3cd1b0016472038d2c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07cf39ed1872677c81abb33339f44f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff640004335bf426e9cf0b7be21c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186279a90e0a5f7d9ade449badd68c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcafec968cdb4604e01e7b6bb1d7d0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defeb3f0ca99089951edaee2a822c09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b7fc8f2ac78eec03df89d27efc6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ac7d135037434d718534a6a814af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279cbdcbb0fc0dfb72ae92b6beeab63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6951e851013f4ef210b39c4182552129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a9a9b7356779be2cf496fdcb13a90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dfa9ac5ac8119e48bbbc5b0f39995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae155e8fca24aecc337ff12a38c5327b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe378ad1b7440718099eb6cf13176c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aec2e79a1d562a008176a34426f0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3fcb20ad8a61a0acbe340a2f69bd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4d6811862d087d7c51c6535bdeb4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89941e38134962a2861d0e71fd62538a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e5dd0b7997b09669a4de371c70e0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ccb5cc464dfe73435f5b57c89a4f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0740f50dca181e649739a4867b3ae4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711f64a116611fbf599ab56e516379b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3ecae7929749949ceb498f96761b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36890b95caf87b041597d28553ae33b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8268bc082b788f71b5768cf33459c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8f3e87cc0ce3b8101abcd14790710145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9c08bfb47435eeeb3a73605612d44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11730ca11a79ae9ab83d712e41ced7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6cc6af425686e1431f1e7365fa778148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3f98848dbf4e93fb8a7f50e2cd3a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f415124fd9eaf7d0fb5debf4e07755150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7822823ca913fa5d9e7d0b5ab2524151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710329137938a81bd3ad4311cd225980152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653986c836c13ceef51ba6dd376fd24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7785a9726c01ea97c69bdca8e308d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705099324c6d935258ac7c738a3aec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc233f0e4cf4ba841b6d832e36658b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fca35df44d2f982538bc86ef8902f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccabeed1ac2ea395eac57c1bc7dc306158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b5c582e83f2ba89d8404cc0562663159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb3f08eae6edb0057dcda8e2832bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfb7ab42147a7f2db453b5ba8a44fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514697d213ba818f83b50af3ff2d08d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f438fc4c8578751df66ef1a905bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e6fe40a2a1fe4ecb02ea4ced3aee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a81fc104245948198dbecf8769a970165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a83220e504d011bbff363e7fb2f11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ffae0d6aa1be2761700cea9aa7357167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276dc4ab254f619da3cb5010a931796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639c1095ff8120eed4ffb4a63c53c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac2e4d9fa08b3726cbc94eb0f29232170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269472ffda4d496188524e268c4052ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9813cb48a1148a599d585764bbf2a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4f5657a6a00b0376c3467e81c0abd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa0f4797da1ccc7fc4e5670f50acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee727229fa3b2da6b345bdfc1bb90b5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b3675495b62f7c0a39ad295ffc30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb3fb7801f138fd7ca4562d8c84bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf27dce2c82017dc4cab07cb075de4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d5e3392d3d43ac06c415b262c32e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c09b36204e695ae8467dca475057d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5daf1a1aee11ab18507eacb9af935181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06630aa076ea2d768368b4923aae40b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccbbc7a53a5d1575cdc2c0c3319a3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab842a6f4eaf6bc2ce5e2adac3b037e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3ee58dede077ba5c2b518a863ee2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe902b8df096e1cedd493afbd2075a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db142840782224f3192b00d4e31cc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba4b38ba9244e99ade6081971eda8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8ffce6765ebe43adb7fe2066e2fb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbd5b7c20bc5b5f7695043dab2a2cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357a9e04da4a8604e6e3cdd9b16d94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236568e193f9ab9c99a92ff84f7e9bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e62c630b41dd947fabdc1c50da66fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb69b9defb13142fb43a348601840f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc2237f949de210999eeda1036201195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9104e99a70231b69eb716d9ccd05e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3779523a8c164168b17d152ae180e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215a919b1329a61e48f0b15e71f894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708536167a2bc7f397f197097c9904199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc1f874f322ae26b74ec30df6de0b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eafe239924b7ac839f1a094918c1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b3e13da34929cd2468a2af566c8bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6f78314362941e80e3ea53d9bb11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a03fead3461f430400a8ddf0a7c8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3727539dcacbba59a3c270630374f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5056d5c70e29222b5a66b1f777a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9852ebf69da69a07c29b5d72f415f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f2687cbee3aad5f8f62bac783246d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92683e7179aa0fa6faf9206663e5a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a3c05b38a97e356f0753634fea654210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132c67c9cb012624be4a55ab2f69f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ae365bb7db108eda80d825a78f70e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad567f11e964c3eff8777f6e0758485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097982aef612dd7b28b658826f9411214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a7c096e9229e5dcd1639ddf78a58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45920ac06b9b90cb4e4042ebaf9a4894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3073c90d400de2dcf0afe9e240e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d7c50880a1bb322a47030a8801efe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33701549160eb916e850280cf92dd232219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b92b1cb6b72f44b25bd413150dcf0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda84b273ac2659b6caaae0ba36e380221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc67b9aecfbfe390690f48439129e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4faebd31e28a1eaae0b4f1215e25a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea0cd34b4a996c13aeb4c306fc6f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca2035cab3905fc2d2d576c8399d71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1436f26db6e692850dbae54372cb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef3105644c549a3819f945c2fc8b7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f0a2e6088d531b3b9ed96edfb1fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e72b2ad4df1a59cdfaf34d0155a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7540bf803f0a3943831ad2e5ebba6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028953cd6800b25daf2a38752aaa7c31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588dd4831f6c51f978225a24778709232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed258b90a94289267b0dded721dd7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ed7b324bee8358c9b5f714e36314234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f4eb25344979d6d63874da9266593235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcdf059307da202f8b206734a69c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac6e21c112d2f911f77f69d85d143237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc013d8e7e8cc12e14f6b8fe864cad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1875abcf8e9dc6ddad403530b0795239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603467348092e0eddc8446c151343c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c0564ac5c6e1d40c904697d8f04c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ce22f55723b0ffe3de2941e2084a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8114e5b234e1a234b27ebae48da6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2be6a051f816ac74416c7f005d3f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb079ef96f30f54bae5f218f6d8f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5368f7129a7ec062f3d1887d2cfba0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1532b3c96bf259a65ca73be4c601c39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d274121a9feef1793fa421b643f5369248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e4bfe10dd7983b55dbf9f24d508d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df70600d5b6eae5b4e17345a7183b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c83b8ce6d8608ba02d1d1d5fb2e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6feb6555d36deff97c5a22b33435e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ca60ba5edf8fc287b06a270a9f9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a06e685f12a539e3fab999b403817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bbb793952a8f87fcb4e23cfd75ef0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74a2aef342edf71d267bbda5b0b718256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923cbba2dcacaa5392a2e273aae4f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8179edc783814ed4639028e98ef3aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dc3608a9e287e960b1960ce0b72ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb2f58e564421c22e7495fbb17d17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d361bf50d2c1294285b0f15432436261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b39bb42bec09d30591dec494d4f0b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcfeb6e0749e1443ae05691e0eb96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e526d67da37a5d2a38787885c53371264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ba1a62144d33770464abd06c0ac5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acda65779c7a1885778979cab2fde92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce4abf181af8b04789dc66437928c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa586943ac82d31fd93c7e17611f38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3fe707b2f1f763a8675c0cfa7569a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a5562f4d9727334c679b8fa16534270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa691b78e2e88495571ac9383cfe13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517468d69c3618b7c91525f8b33eff7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2afdccb9259798b482cd1da28d67d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2e1103c36a02370c315c10b8dea3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa72339b43361ceff991985067c71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21252a13bc3fd4ad7f1732cb1e84012a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3405c6cd53db529901ce55aadf833277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2250b21049b200384e27352e8d239278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8a04a99dc00101312721f7f6aaee4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b08bf78216ab9cd261f3ee8513fb3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767670f97f4462b54039315fda0a812281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4def491f6d89d5b16199e7577bbf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cae10bf70b1be64ce66c4795ddeaec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2bcb2b057ac1bad68b9a770430551284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42605dfecccf36b0825d6d3ebe27375c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57addbf455384b3bf9eedd183bb1a328286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb393bd5dce176a3263715f879c6160287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06193b130160d4afee0f3e85931df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d651c774d6292ba48fb07009a45e221289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af017c28501a0d7c6497b45bcb9ec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5bac718d320547933997b5510ce5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d835de5b158ef16639adc865fd490292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05712567fc3863d39c30007363857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff93cbf788c06d748a86858505fc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8fffcb81d0df1d348e0142c8a2416295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed0ffb21ac2dcb671808571207b06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855cca870604280fab23d0bf024663297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db27086768458a0d0d261348bc88d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aba9b7a2878847510947205c56253299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fad4e035bfe2937d744663c58df91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d2a264f19bbcc5646d23682e45ae0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903136534c52b017e930751fa293374302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb003eb2ccbde179bf80d0d5e6fe6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919d04a152ea31c87d5af739f3b9aa0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a7f12ec712ab26cb1c101b0d0b5f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293ffd5505f16548cdb67c6dec96e17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8967f70e498e1796b6bc529701bd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e3ac6d391d36154115165139d6a3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab1e62f276ce1293204b5860ba0b99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8161b4cc9cc3f766e5e5d4f7b693b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275ad68ec66a7fa65400f9015efd3bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444374888ea0d653a876f22899b18b6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222c5de1f14661747cf60e7357435d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d888622c2512967d572550c0cc7e4d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7db4193fb545a3324e3923cecbafd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e75b3b437ed7cf87e2927c3067d70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652f2ff26be5e18d1c4358296968afa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0059d4a2fea74565dfe82de4e28011318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1f8fab60b543211c9a1921c7e058319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcf4d33c82ecad2b1db17b82656eed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22432c2d5b6a7640cb0752203267a70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bffb75f4cb5ecf53d2d255e3af3ba0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55365df30572ca629432b0b7788e0ca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cd3ea45fa9c9e91d384297a68d5f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32debda6a884545ee7742aab1729d753325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1721975dda25125513e65ad32df840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2bae83934bf2cae5f2875f9e95ca7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc43b48807586338eb4a7592e6bc3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a67f8d9fa44e6b4045825a96ff7a50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecea4dc155f2d860d6a4d9db70ba25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708742a5a6a27297a0a320765be08fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bd8d0845c31098fbfa6d9a53da0d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33954bdbd6e7d8a49a830b2a883e90a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30b5261f4d1738051fd30c9c0c8f67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8589bf576516f5ccfa571f4e8be6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ac3727765e844b30775794a55847f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95382b2e8097e2c0f68a3c5066dee7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2260828b654933c73caa312cfacfc77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1cffaf87c4278442c0157c8df1b3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f6a87c3e53e912b1f7a459a77a01e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb09f48f0f402a6ad65e4f47e1539a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d837b8ca517c21a34f886b54b1bb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d168bc523f67d24028af58203a5ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6c42d40bfbe227bc757c3e19be4a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910f80fdf696efb2ebdf92ef6cdf01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dcfa275a658558c0537e69363e77d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3d887040289d02aae1e5c67e10d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2dac14b0da372c9b55d5a15a3cbc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74a93b4f3de3be3c4476a4aa4b085349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ee9185ec027af6c458760ef82a8d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc92c641ca902dd3a00bd4a381de7d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a8a6ec083f68fc8097858e43f8f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428972a16bfffc0ff43daf7519e0da2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b8ad8ca6de9664aa35b6a650104f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae93e5b17bb5e22313fc86baa7d9e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528fa6e60de3e980a0617369a62b9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be899440b2e6fb88c44686e2f61b7b38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd5d7479c22aa88f687937ce64093358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294a0264fae73e5da2a4355d3e9aa27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55485346df884edc0e1915345bf20ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9523864e1b6453c5b5a8307f8efcd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228b66d45f993844790248962a9615362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f96f1779380355e9d8c230fd6e3a12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810b8d4fa56249e5d0f01a97bf5c1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49909816e4d64b6ef39815a1ad206365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0da8eabd519e2a821b0fe7fefffa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ce1ceacb6e03d58b5c871087335dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a210f95202cc471e7b0bd453ae746d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb6ed4d8145ec2643f987026c77af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4561a51256e0e4c67de09d5bb313f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada4aba0467471e7d34409ceec8a99d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacba9dd8ac7ab1c9bce8f0fe01c50a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d168044056b830aad01a3fa95998890373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2380d0ae727cb6aa91a18b0cdfeb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592004e97b129b00c38417d5ac550727375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014f8429692d75b33663a79e4ad7e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdece0bc36a5be139c149cd3c4e99f5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde8f5b869e4f34f6afbb64c180120378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13ffc2a2aa2c2c625a2350d1ef01f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e17204f5f8144bc5fb194b6f6474d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4d3525ba8768b090b94c025c4afac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3ec183d7c81e2eb024eeb9e023cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8149296722fa2fe1a5741d2185337383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5271d24212fb932cce167a1641528384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06f5c3be635f8ceeaded6640eb157f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c3a0c20df97ed726c045c9dad78f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af95b768356656893d9365e89f5abf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a33deb15a134c8adb7c73d242a15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262074680e71fcbb94a0d2b8d564aa9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c299ed48da37749c27b07381036ebe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0237e931ff0d8d18dbc3d6a8462e74b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106686694109c0fa515e2c3e7a79c89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b330ddc9196da020312062bb6f51e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb781f464ccf1b0c2f6800c17956e6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8a7422bb8890cdd99646fb9097f31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352b9de475df03033bd416a1e109ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57766515a246c5f5a9ffc991e9bc1c01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c3268d3c7a9e406dbc5018265a156398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e68198260ccd4c333e8e6d83bc340399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69179e699218c67a5192f82b54e2cfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f57f156076f892664219979e8a11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1070cc0da766a7f01577afe411b36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e44ad61dfaaca0bf56e7044169c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748010f413a069a93d60ca7662872f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fd3c6a91b11bbb6cffb2984648060405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13bdfda4892daa8eaf9655573f440e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf45b8747186906c324d3329cd5b27f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0237f1ef47fc4a0f6b3aef35614d8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a7e49b6be22fcf056bf47fa72d196409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe555cf936cf64c25a59a5e04bf72c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164de96d7f9b385fa9fbcadf58c075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f470d5046e7b546f330fee8aebccc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072adcc37395cdf7c788b3e20b318562413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada4df3162bc6ba9008da8b379485f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b7a59b59acf1ac92b13b6dfc2bf3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465979f8039f9607a034c6fcebb87d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389f9260c4268a5fbb8fa1006e603a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c5b5fb1bec211f27005520bcccde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157209d47af7b0c87ec84cc9180e14e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8872d2aa603bb023001b18a0217760420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717541e899cdd4dddfc5f472b4e79f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b939535660d93131cd88ae740756b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67e724d3c190584341f9df07b0ca30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678df7b6eb5ba9ac2b2b7b15eea6105e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe08330565c2324bc40faef4ef389c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2acd56818249270d5fc43d6d03cd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85409355dfe551b15aa71b8ebdbde0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0484dd42e859d7b1f6a1dea4340066428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5654a0a628ebd1b6ffc33829b8ed65f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ae04b6498acca5b597a6383e4e48e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dacde38b69835e189a6f4c206ee15e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e84a7756f685352115e1fd5f447abb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca030630d4fda59e442485067a1b69f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7500632d08b01f5c7a73910721b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76003e54f378e62f7fb0fe4932eece97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ea31a71697309e2dbeb7e1073d73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039366cc1f1df4a5c5d6b99d2248d781437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de615e33ff0171f90d86b2f130feb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ea52c7038b95e37c00f833623143439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919f2086d248c7769bc5f1bdf58d1d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c8c47763e2f9fdfd71b9aaec1247441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2168eded43cf0f8d36c8a814d4e18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a3c83537f2088e062f57306d9d947443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6cf2dcfa5025d045b5126c1ee1215444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcab159fb3460024fea6738835676b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304237d6f910bf0ca2a3fae4af53ac44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dedff62330da378ca8f50a868b9b83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d61ec054d78effee1fd39a9b0bbb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab79d714d9ce71fafd90a8d70532b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a79e5edbe73b0ee0dcf49473d639d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf7d82e783164e1e307655c1c2a445451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f39dbce782a88c24d4e32dfd126e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb3d07e2219eaa5fcc1ef5909b6b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007dbea63327660bdaf2c2ef7211bfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577fba2f8bf62f22c3ac6062722f76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec96850d142650be801bb1cc5dfe20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab45fad402d3a19c68495f052e16b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961e7910bbc874654d93c6e6ff832c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e35cb391d44a14c146da7b8469c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466844950e2d79683fd568492db4e986460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d517e5f8b1a0c7ccd1060cc7c0cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73457d6f2e813aaf2622e291cf74449b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc9e204c5f23f18dd8f97cc807a16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c305a856be76134cec5570a68b56c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1ac552c8e6c145bbeac7bd88c8b5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9b7ecc894ea18dad3001e132d1faf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460610b21f417efd086d5ca2b2281dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8641a83c1b22f72a00394a16393a599468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f2ac6bcd788aee847d425312a3c8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f02f82ac69c7017093570a535dac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92e9ba34128f15a533ceb3d914d3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa3b3fdcad8c60cc3b48590f2c64b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9c8ebe5871463d17b0ed5370132a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674303601c1c38060a6d87c8f4ba3c2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc66383848f29b932e233f02c90883475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b91cef02910dec9f2c41eb719a73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9649ad5730f2fd04a8266a7bd2032477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fcdbee8ee119f1ebabb65f0070e6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cce65bf541a3ba980dc825ac2fde7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50dbacae06cb9da9ec021d1c94eb4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409698a15478aaa5e050a7504a4451f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa9182a068e185a90f10b111c16e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723341c93f85e5ef2d6f72dae75e71b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ebdc0dc0601576121fcf8bc62425484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca333074f05f27f75ca4fceee1996a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905139e6e98245f48c31715cc7742c1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca8c688ec5a081d9a84c6e34aee46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac702f014e0037cf600752dca362459488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac17eba39742369dc21738379101af5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512efb72fc4640b7df439b5eabaebc9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b07ad270c893e91e526acd9ee64875491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee86b5220e1059cb9d3b10e99042818492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf557fa2f69d174c07c4e9317e9a0156493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b987b94ef24ae52e6166477db29157494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b587e9e7661758c9943b572a80f42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537cb2a1cdea6b9277c6c88ecd98dd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9e0847445a54d0af54438ceb2ffda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc6ff13c187f448493324a2ab052a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721bf820273b29d2a5e514889907c71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6895542ab76c6fbae7cdebd43306d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb67952631a4b447c815e1ad69fec4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0a94b935386e7fe6c3cbaf4bf160502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc5fb696a1955fe0dbcdecb64026d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00d7383a35222e10c6d4a04d13723f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f94f591a3f20d19c5c48b3f208242505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae359d7942afcbcca4c1bfbd7aee22c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157efbd90c4785e72deceeb5fd85aef4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c182609eb2fcb2b890b31a78dca49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5bc1729943ca7bf5cd6034e2030a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c15c289cd27fee0b4dbad70b1cf0fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1838824d52b490cd4a3ee56bdac23e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9f3252f3e5494dfdf07bb8f8c5dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e9a7360e98ca5064ec265a6c4b99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfc61480cac84b6d1b9ad5ecee5ecf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca67464995d976dcd75e28379dfcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00705166c2669de1a5e1adc6074483d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28c198dd9989fd8fcd20d5df8bb9fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543b1d247f0263afe29912f9d79da5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cf202bbe611b6e8acff7cc190fcc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e4f9640a01162d53492e17314dcd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba381c4d0cf815e25fe5c6d58cf2e1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683ae1fca4f8e4b0f558ecfcd402fa9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc51adda256d88dfc1358ac6d6916523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f504724769ba040e2ec00b44f0d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3866dd0a21ec8cf1d6000464057e9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e7ccbaa768d97f30aaaebf0682b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f0387705ee6398f8df9af583cbd26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d3eea9f40b4b8dbfee5b3c0d9243528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078640cadd76758ba7f9a31a56c87022529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a9e0f5f5fa6b4699cebf1c06c8da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99de512a845f65df948737110d3e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322cd8d9e77391185e7ffce114e614e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a7d67e2fa0b2c5b75656a7cf20906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d75f2afb24d3221511970db8f809534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d602c200da9ca30042f63a5978d38d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f9526b8af77a818707371b67a8133536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900103d269adfa0625881ae47086dbe4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793bad1db3b6554381c2756d4dd4e66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a44f34a2d41a19452036ca34e5d80b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5ac984bfe463f19d9255d3aca33f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a92c0aad1a7d19f943b1b0405415a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbddae0b1d68eff80602e975f2f8bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4e8f2f7e4599f3fd67fe47a20e87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fc3cf7ad8c5d29b8ef8b9dc7aa68d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172283b167eab1a1b98177b63a9ffd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c36c73471d0bad383d597504207bbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50797f4125273581adef8ba23d50c098547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b216a920c0cedfe4e40dced6df348548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056fc697e406afd7c095f46021adabc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e92254d9d8aa3f0a1b750dc003b9ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca741a39c08692b723720873cffef3a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b55e52092b6222160980ce55f6327552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3ba7502bc6a9e1fe05cb8d7c03a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc48f1dac047a4e58c5fe9d747835a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf3dc99abc7a1a1a1fb9d37102a41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bc9e127e2d546bd33d350d99fe755556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f65ef9f8268a34104b824daf6bde5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9966a283794912ad6bbb4772969f702558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e1cd7f6cae3fbb5ceb5b8c446cd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db211882de4c3c7158463c971d9a115e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8dceea42e4df5b80d99b71293b230561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f0c5a35c0e0f10e5211025db9b69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451bcb3808a65fba4a46301eaa6b404563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee122141af74aa96cd0a5882eb81f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc50e0e22689a79bbfd8f4eabca01c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c7b3cecded3dfe67a733f848f491e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab8bb726626fa442dc9f471505779567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7da100990b8eec2ad2aaf40046e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710071ebac3fc2b45ec39e7662669d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9acc76497e8d89f4dff397978a3e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec070c89121fad69cc56360ff4121f36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85199dc431b8a363d1930cb72897b602572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb72c8565305e68077d459d3651943573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8957d674b9c9c39afc7d2cd940e58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be4911cb2fb2a074509bf71afc423575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab03627d325e1a182fdef501989f4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f2b82048a7a9d65d77e016ea479d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41b9b0914750a315453d829189f8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175cc27d5b2890dc5cb287703540d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554255646a5c4fde8b1c2917c281b94e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e448a70db9ad259259cace13f00a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d4d9aa8c321039b9d7d4d2ec3d45d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f361eca4b000515d3abbf122ca81c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce902dec6d61759c60bdd973947beefe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e3a6ec31ed5ee79377518b4a755de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df304e824a1bc2f953129eff029f4d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870008a0c4c015567c29b02b2bd3fc73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a3389580063e05f23eaa8ec2bac79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba2491b268d42980e582e09ff0c74b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4b7ab1fcb02f4ddad3f2b732f4cf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35e847569c27a05bc2da122e155cd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca5109af05a27c673c728720b44e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b0b09e41f1ce9ac51e937a9161a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c307065b8683982ba922aa8d394be4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d31672775d80c674b1baa2ebf800c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec67edd8253b09150c4274465e62b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7626d7166fcaaed86055212e50364597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da7a0d291e2482af64421ab5d8a7c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c60bc8c16487e1e9fed090b57b9ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d01e602cf64d71a6d7bae47e990fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e6c13fde86e65a6ab4a6e78ddb331601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e02837800049caa9feb67fd7b2388602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345dfea0cf9687c5c750d6c552cbc23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb4627f6ca88d421f035660aae36c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f74f7d827ec99b1b7ce0e3bfad748605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922cb738fdb6f76e6002684a29bd144606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e5a8798819581cc3ceb1eb71da68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c7856f6be16fcea9f298dee86e01e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972849a468d987b39c419a3cbf44f42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfa83c2b414addf3bcfb6720e7a024610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d549bd79b6f6640e818f41403350c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eba53e45fd6c3187ef0f95dad40ad2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c85275d0fa6338c1bf0804e8d68b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3ccd1340e5f6759923e50d3ed8b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe9394ce9febde037bd3445907312615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076eca71c581477e81d1a591eba38e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8629e4eec31796cf1850bba8483d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159fbf6e00cbff5768f6b8474b25164618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5e0efedee7cdb1d2f3ad89bb74cc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6eef7ca682bda19d7b526a6feb031620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ce57b3fe3fc8209ae2ed366221f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a6d18a3a12cb3ba11e73112de9dd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8d2362e78e8ab8260be04ae3499f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e72040a786d7a88e8cec14d26599a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025eb6103268c767deed2898894fd6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ceb1e7d1d066722a0aedf021869f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56da0404fd3c61354ea255476095fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa9f0eb64cee1c284d287ccb7b820628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18511c62d01f4d712b14b447dca9de0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc5f4ef99772170849d0981bd67ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e82f9399a83ef076b09d9dcd0af2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e61d2eacf22c7291b6fca220cb3aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82156b573f6f33ee64f9087a4821752633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa4b72ca6ac142b28fc54c88c9f792634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8b3778ef2d47eb947daf308e4d21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b044f15c0530af69b97fb71ef355c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372a2f39bc04a1aae1158ebf5b3a075637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c776c665d28e60b0aa624df021dd42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0924fe059b67e96fa59b29be0fdf21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e7f14f93095ed5db4bdece789604640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc107f104322ce714d654c4b127b8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df73957f251fd2e765f48e7b852157642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ba49c6b6115373676bbfd874e66bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f56ba4bf8d7bc0bd13738ee022eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714394aad7e87899da933b80948f3b8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ca8c861758c3d5fb6437d5535c5b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcaae9cd0d6e8745d7621ae600e3a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6700e24ed08aba0b3985cbf356ff8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f48a109f378c8013706cb2f78a06c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ba9938f603773fade2708decbd7a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf8d6ddde2797e8baacf29c9fe926a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9270ee863eba63d787759bed314f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ffb95b14b0bcc20e3fe485703d90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0640d270321752bbe3334017f703d32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf4ca336c144f6a018b282cbd77bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e5b46ad64e1948c532d8d9d0aaa3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a238e85e9abe53fea334c85490f0cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f80ebfa6b92dab5cab5f8c9a19b7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5954d820f6047ed35acbd71d92cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af9d02cccf387d3fcec3cf9a240512660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e934a91dac0f85d34c344ddae2ad42c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a176a5a20018dfea65e892674da8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a76c6da4fef7fbf51e2188ea5f6f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711812e26abe720af70dec5dadc549c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73de2da52311028615dd3578259fa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f951285e1641a4d7e874d241a7bd03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927d184c3d8f08da186e81661b4505f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f476763131cef75b8f708d92dcb16a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadc02471d6f77c7d263d746fcd3c7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc3eb3594fabcb92dd207ec9002323670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1ff911658f32f05589d594377e5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442fb68e2c33927f048a6cac9697940672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19022073250b6d4c23067536c10e514673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad9fda46d894897cbb29521452e09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ae34c4b06cc6467aca09559b07e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74714fa6353d750a7aca31e98fbbe392676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656c4b14dce66b205c8e7aa1f1e4cbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24a2e3162382e3a0671f30e3cb7729678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f908c019dc1a136ad0c157088419679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c927ce5ac7aaa1048dbb7a650285680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc763c0aeb60f615ed08eb49b42abc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec567588d05176531d21a49954964d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6caab417d6a7dc411bcbacc9d2bb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab541c9c9998d0442320d095bf3b45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff6ddeace4885371cd71277933b1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810c84d6fb4bd31c6b7bbe518d0a06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea506c46487d093445814c711a3e2981687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723b0471cf922fa2d96a133a586d868688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e6275850a4bc321cbe6facd8e49cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8cf83a9a652722ec2a389a1fec571690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10e6989a27b978fc812a3711323be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e76665c8315865076307fa9b796f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13aada96e34e1e00fa352228639ef8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad15cb3fb09e26cd740a8a3e8221f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae872665983e63b472f34727d5305f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47466d241d6712abbcaabaafa44874a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3be742303a5909ac63f357dacf91e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f7e56228302c615623dc9406e41f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb663dc4c4bf99528899d920eb9c526699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71584eb62bc7c12b654940cdc63728700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48650d087e62b821dfc202524a50a59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e16723652269ff78045a6740e06d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6981d70932ce582771c1e1e8a6fe3e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cf269415ddc7d809c20911e801afd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc7c8c4b8d05ee0497bc9db490dc93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69517f10c6182b8a5bf5e6765783077e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db2b96568446ecef99f645c0887130707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439a946ecdaf4d22ef6127d582d35c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428a00ee2670dba2b0cc8ff93c26f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd580c026f14dea54751f85b04efdd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4127a4b2f4587534142017cd66081fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ded42d2c85d53faa938e0e9c15654712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d08e377f33fd55584cddae2fce91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0cd45a2cb5ec484b99b3466f07275714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e5acb550d80257075fd10df769a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15414ad3c09e3229f81ad5ef65d2cbe9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10257d534d9d796977c470edee9a733717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f37a7674f4e082bec152129d5749718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4736a858925902396ada60f4c273e8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f2c61c83e4cfba086d30182266ba1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc006024e4072557aa7b5e1347609721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e418921e3015c4456ec443e44d923722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258dd7bbdc6d915b84601d792a1d771723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effd619949cd344010ddc178dbfbae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078acd010cc3ff94318bd562a5b0ddf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6343c651802475ed2e476fa8c7aad2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d328c6b59795156450e533b55d95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898a3587856199a9d8c22cd47018d90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f58f5a266bb4e10cad1016c6e5fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dd1419249fd2babfeaee3a60b1840730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2965d17010c1c36f76d17faa04cdf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acd0c75f70f242883ae1fbf48a602732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8435a399cafcce86cf7968d5146fc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb1595c8b2df7aec1d07339f2cf938734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7e4a51cd6f5aaa0af6164ca011891735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a6bf12d36486adb7e706305889721736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9adc4939d0d8976bbf9e8e2d3ac51c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216174c3b09903c0e2e2c73f6f18f36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d632cffa97fbe055af177fca4ba949739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f84260859dba3fa5ef993cb6c931e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a0f46ef3071749760e85654e00d9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b215beaaeb712298263f83524db6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b35362bb4971885cc8d0acc06055f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0cb21185c246914293fa1cbaf25ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a318b8a2edc958aebb3859b70d073d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc1594656f1ba96f1a56d8613a1035746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bfee06749c295a07e157c8edbdd6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d32083692eecb222df32846483a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d48a7a05802c543b6234738b28c6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8644e0779960dbf23ea62ce2c9720e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f25752147055f9ebcb578026b64ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44162e1ca02bf85455324dacbbc9f5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7beb128c9166641e9dce0029d71a52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce27bf1674d8b351018f819bae77f28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee963a7c690cb64e2268d847b821b55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58eac1166ffa09808140a22d76495c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a0cc2676f10d68f9546e58384601757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6365a150e89ab45975b4736294412758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27e53ed48d888c348ee8a71c3f6efe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ebf7a84285404f54c52c2a3e661e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169f1f72615ca0752b4f1786d871a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52551d1696f23ee625b51a22ec2e0d20762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10961aa68017f0cdd94221f23bbd1b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9a7234c590ba90788f25035c5a89764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a539aad65bd95fb8d6649250eb461765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d5234303b22ebe48d73066284663c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe26d003a03c28a77ccfbb19ee1b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c38a3768caeab783b5da7ff60170768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb0be80623a14f881f7635c4e2e58769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfcc53275422b10a84a88b4d2202e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aacfa8ad357825533d9945f91f884771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d550ac773b41022580059d5d46a047c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e94162c8be12c16b850dedc368fcf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427eadee5d9983202f2132803335d86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d10733e12084163753e8d6e332f0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7bf3bada9c17df0234e51052b144776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0df0d2714cb22c9eafd106bfea15d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81779ed07072f3418586d445c19fc1a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e76f781741050cde93c33513e28a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26d484f181971deab009609d17da5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5617d7e88fcf274851cbbf5c3cdef19781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09bab953204b68bddfd3828dcceace782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd578bf0e8231aa26e9743580675a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d73d03225b832ca6861ef60434beb1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aae312b3edfc9ee8d946c380d5d2f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b57e42dda7eb864283a4a00b6178786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2a7bb1d164c96860cdb071ee5e69787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63bb86b863a5b7b795e08104b28495788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0300b26c677f10c9a78cec93fff7ea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909271bc11e8cb12b326c13adc339ac6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf7ffeb59e84d747b1a01c8fe723b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102925a3b78cfac3f9c2d46a38a4fa4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322331b26ad174058ee104e8623f883793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c787c6880761c273f982919257fe810794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b253b56ae838429df189150320199e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92bf7fc9dcf1836c434a7f1105971e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a0ba0c25902bda9b118898d25b5c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb7af6e5015f4696921eee0c3a04b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1b94463e6c70473b45a3bf444eb8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562454c5b7f71a3857bdb6560672b3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd1a95580172d4b1065e8df91fda4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810acf3f45adbf847b91e6eb537d426802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe787abdbc0907ecb028013feac34b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c11462199a0b4ea92d9b25722ec432804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15224d2d00aa8db4f8fe351ab7085f1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7574d0a050d2403fe7f81a37061f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862800f174ffef3f9c73decd8e417cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a8448e3b326776cec1778687db98808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb8b2085a1ddbfd99cf0576663593a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb755f24a6a24f58a5dfbe466d20d3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9d915ea12f1fe6c7b104566a56cbc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e035e1e985c69ba21364c70f99ac7b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f137ddd30d078cef627654d51b75813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40911639434820862dea9c147b20fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750d2807b97e945a830a26b1b631c61815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae85ea02db5e9cee3f4ad5d169e60816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addea284efdb1c61658ac5aa487e3ec817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b693775014f001be156a191fbbf31818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f6bb44a4da4b28c6e96ebe204db02819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389e89ab4269aae3b9e292a40d561551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5ca55b37bf0be448bb9984b90bde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf36d28c0fd696336ab90f1fc6e63923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928f2f4b1b66665cad22af0a5ca1fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bc97b3e0e951c365cdda342c1ffb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade14d989a70b833c63fab004bd18af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455c5a58b5d2fda183117510ed33eac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eccc0fcdebde134cb1f42152316e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe186df6576e5999db5e2cc5918869a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfb33fb77c3526fa3974e1d9aa029c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a38335bd8cbe8a3b822efa96d5004411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3832bdd4df796071112457da937319712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46d719f1fb17ec391d2860d78c17fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b3f82a077b776520c1e84dd0feb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21126ce724dffd8ee68fbd38843e5d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410d3708ad4abd1edc42e2650ba6e3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffe16c303e1973fde11ed87038602417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a5713ce323279b12c516c98f219b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47258e8fc262ecc3cef193a42a17f4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b4cca47761d7eaac9b2020ca714f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ba112f2c25fab1ab9fede57276afe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bcfb73a4864ab81da3ae443d4c10422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd007a20d8de4b69a6baa4e5f8677b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51d7f314f13508c5f93d467552a13124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de88a407f900e8eea168e67f624b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873327b18295869697e9601294096db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553502a28c4ac62ab7437a623d0f11627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab31d34c4cc750a851a34b4e0a8dd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b182a55a304db1a1ea5855eb5a5d5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e8ecd7133d04bce70277ef2e893230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ec94672b3fe47db1eae6cce0ead631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357a0cab9add6f070be28a5511b991432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd782d7f2c9d0264d53a114322bb78e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc89d53189a95ff09ee438016365334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26eeb76d1e517eefc4699cebc965e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ba217c6c9d62fb41ea684c492aea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c73256487ded150ee6df4083722437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f2fa630938fa3e221ef87d4c6eaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f43caf321a93440ec2db0f774bff139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57183e50dae95ec37b2ff04cf21081a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c151bc39da68fddd5f5bfdb9fea269b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696854881724c1f9a738db6d66d6a4c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812a887a4a337c99752d97232e2a4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464ca732abb4d2554d0ad15511090f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b4ea9697d9ad276c43c8f0fd8e64b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d5350621685fb9744e1da0e0d76c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cc39ff3069791641df08f5aef8b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3990b4ddf7961013c20e93b7daad4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fcc02ff85b9de0a2a533e2678f5c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af350d261596fce5b4d03c839cb2f40b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028cd0441ccc7afc7d45101bc0cb2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fd26bd091fe0b5fee5e6be87ef98352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868646e73b22b9c346399270d8bc094c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d3edd3d2e49ea2c46edb3203510e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f513184856a81433cc0c30fba854c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63833af80397ced5faa398be18de22b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e11a42cd71b84f9184ccd3fbaf290057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd93d75b2b66bec1a11b7c1cc398cbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3671011470c676552ead94861113559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706eee0b8adb53b0be714f9520736b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af9c877d0a49fea4da02a5fbc4f00d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea8baf7b752ae7724c8ac4b5dd76c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f7c23431339bc5825b836b6bc81d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc963b3af4176d6f6c95492045a94db764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d762fceea6f8020c2a87eaf5519b5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c94efb4399fb5e34c787ab6f6dbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fe43527f1f5dbc8e15819abeda36f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df11c5d96a626bc942accb0eaadba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f7ad29268e5b1ae3d44f439e8fa9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78856090612bae21db1116bead0292a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4588e5f0bc3940eb5efeacec7c8ea0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e269500a9a2b9bfa1c6268c75440772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e12c724c1eda82c61dbe65e70f8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bdc385fbe11878c3b8947d77b1ab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26815acde4d556db5991067968e4f4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100c13cc6cb8bab7cf02e5d9d6530a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a11f04c035716babd8170f53a7d2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777565886f262a8cff675bd330e0b5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6abf327371d732f123274ba48683279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09641eb8fab28f6ed6d05b07f1f686d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e8c9e344ac156fe8472d36c69a3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa83ed46333e6fae1372b9a882bb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596e87ef44398a213274286c14da9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ed70d034718e3521acbe825496d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d80fef52cc462d57cdb043d10bdb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959973efd591b676a4b1a3a431393e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa9bd11c89cff2fd8fc257910fee6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9cfc61d3523f0def17d605707893f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5967175714eac87f03e2342c146d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684caaa0c1055252c700d592d5d26d4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b2a547d9846dd44949ba7f7813ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb60c49338374398f40b78e0c1ac092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565109f0525e2756f8199b529e4c6ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede6a683842809030d86aed38da188c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc204c8837536377f5b478e65eda15195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42133ae8b1456b32094d2fb7c30cb9fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ee01232016af7508160f882ba70a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f057bfa919381e261338b296f1d225198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc2104ad35802c771d8ce3f5b7f6f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e8f0bee715c982f4a29c142c087fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448da0f079803e01eb30aaf12bafb1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0751105a84a100272024bd6d26cf1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c8e17c965c77ca3a15a03b48b9821103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5283c82bac10d5bca08cf13662c78f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2d33217bf3d930c99427e91d630e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f60d72f6a65bcd0fd80f165af8831106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb50db2f52b058f02d9dd89262e3392107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85a0552320290a92265d843646db0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd23810dc2998e18c37c6214bba5e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff18699e99df41dd52acc75a07b4c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee47eea342a45eed666389958caa9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e02cf8137126a24a9cabfb813704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457df541faa0a6e5e6c019fe03e802113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2632c09d13355034da6530aa1351897114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379d568c4d638fcf89fd98ce42f77bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa257c5cc8b1873bd225df7324fd5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a198baee777c0c4c49fb881a595277117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2d1073e35b223c7df529c3df048b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc75e945543931f5f92594d6fd255119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c7f261359a0301cdf0505fa6ea9b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c84ca1a86b36c1bd8cc6eaf5346fb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e259a0ecf9e8e61fffc4535cbe86e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886c86b83b84ce40c2097c542ba0828123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890ffda87406351b09706c25ef78e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73495f10f6bf9a3039e3bb12ef2661f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b6178da3ac4dddd88c6da574c22c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e35644ad166370579b057be9d567127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0273474981788338672cabc3866685e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c248f962e1da0cd7b81d818c0fca8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2907609dc70db0cbbada70063967131130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014c5c4a6d25e3764aac894593a329131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cea62c6c03b54ba4cc985ea55dc36e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b44b1b45b77e1a4075a919b36b9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a3c8a6f66e3d7d3843d363346701134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651813e412f779e3f4c26f665497c768135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e622f51cb8efd9cc204cc7295351b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3709ebf5effa994eb127bed5c2aa345137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d927f59b55256460603ef3b02a67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360f3e1e6b283317a500c3e728ab81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac425f060c6c20073e954f10dd62ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965768ee6a877a8b4247ac69842d4ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e932e1810b948881c625862b0a98f70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb8d4e5d8ab783e12d7f896d835c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c193915c0d94b380db0aa6fc01c81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02f80b52819522236b323ef292eba6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78c2154979dc365930b0968eda2cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea985f9a55440e163ce0d76167be38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6151dfd670dd3bbfc1b80027f52f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816cfd7960134cc45447538223c1c3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a05397edb4892a90c95921f2da305150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e1be10a657f8f1f277c5440fc1d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd89ac84f4fb121533e53aaa7d3306152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d9e016593d417689bcd050c923986153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbf83beca80786c012c92a017543d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c180e9005fd27889f43f81b2b9f40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524843211230887f2a71eb5c03699f38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea96f4e21d69ecea63abaae7a41f5af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1184220134bd8d54aa3672c96346ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be4d0ff9ab46690de0035b7b0976f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61746dfbe0359b28a1e92b6ecf9e7249160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24e8797d6e441636aafb72f213694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0eede8f675dd4eb9c764686fbf7b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc322e756c674fe0886a95f9ea710af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c7729dff48224cf9c485157d59180164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ed33fde7f40b7e4aba34db7d7f317165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53212ed34c8b2bb6660b5fd296bbb296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6055abcec4083f3193fbd7bebc32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd762eb2d408f79aeb66093fce73cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e7379b90593052f1d44d5dbb8fc1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d7d2cbcb3b573e129065b067e095c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169925da9a9bb57f616f4d1c6a467a6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896d6af87896e024b7dd731a470c83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef33714a5bcf9257308482b90345562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdb7d113a5abb1284a90013737b1c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb460b3691bfd1be874704a508ffa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a62a1f43054261767dfde0cfba74d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749ed673b609dc9b5cfa0dfcd825114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310cbc29b9ed0162d13b55309fc95ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82f1350fb9b127f17f5b12190d6634179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547bef036d19037a85c49b430b6768b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae741f0ce1bbd286d4cd90987dca03ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699564906aa5453b8220ef69e469765182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab859ad95a1c0b2cbd883fa2ff215322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bf94c847c792d5236c950848f7173184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dbf62c6e698434aaf9d476990ef0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723791f48349a58d448fbb4c503bed3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec42e1328b697cedb996e20c5b8e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aed04feb723e228ee06b0a3edde86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692a3a8bcbb512f61f5d2588eeae51d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166adf5d706e95dd9587ec2f3bb6e1a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce1448cb281fd2a31d82ee3b876e3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08ffca6aa2c9e34c746c276e25d68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40b2198980f06eb51f99c960e3661193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2edfbc3a0e14ed137fd9ad8bb7b56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82902a64712ceb31f90fbbbaacc86eb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04861c5588de697e2cfafd8b7af43929196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf90dc58d097aa55d091a15511bf3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaafe637b4e0d90b2d04dfb345b665198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2cb5b4fbea9baee6ad552bf8c8c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde920f8062987336bc79e84da9045f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b60ca5049abd2761691eed5e5efb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169bc5702d8ee047d8736a50378ac33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517964212e0fcb2e58f0a037f3be0d3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da5c82deba3f1edc3d5e06680cd50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229b6307e6d83400e29d834712d209c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eab60b008232a99985f1b745dc283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b864db30c7376a5ae742ba830296ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c782c8a03c9d082cb50a00a4642cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771dd52504185c074a5a13770b4a6a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e20c16e1f5888caeffe1a1f788401210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7279d44b26fcd1d3c04f3fc65bad77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890819b867d3eb4cb4dd79733725e3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d56ed73ac52a532b4bda2bd622589213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4cbd4f35686a8c4131e6f99545608214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391387a7f02097a6f17429fac36e04f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fefb6ec5ad6a006d806d9a0208bff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d58df837d328b147c0ac40d32c3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185916d66475e381a58e367066bf828218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099dcf0d020b0965f9ed6f19d9d98cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57618a1cdb2d5d5c9d968eb49fe325220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4df8bc3bfbf3177d9454d3e648ad5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ee769496b31b83b38b69b379eb430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d471703415cff87bc464ff124ebada223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e954841b27d618524d1829c7120933224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b2f8ab577f752c0a15bc59986e17e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef4fcb6469c280c377fcacf0fc81c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a44a747689e76a69c63d063d6c6f97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bb6f617bab2e1158170ed1f28c1bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd744c92a711985d8bcdae4a6e6e116b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae15e68b47027c2475a7cdd55b8f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514989dca7784c1452380085320af3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036f1ccf5db50c060a6df9681975176232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6a7d6fcc4cfa9db665b1c4b31b46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f78965cac3843d20270027b0755983234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb1d5e90f5e13d3962ac95ded986bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019693bb73365d9ab487b36a7530316236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e8379fb1e4660a715f538daab2b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9b95c6fc87be38d57e3d1361eb98c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d7620f9c69d36fe9bc44a5451cd4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21283730fc35ef305dfa2b0d34b894240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2d6b410c24755692b95df9f9bf88a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da16fc63b64013d689365ecf58d5d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc121394c3aaf76fdaea53ae003ee429243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0486e0929e3f9f456791af656c620244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4dadcb0b0c973aa292f7b18b826d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a82e7b780cbd6d90c7ca1d3c38b927246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74eaf17cef6392ea7cbd376f5bf89e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be79b4bf870f886530d8fee53faacaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487b4ead6afd9f39d8d5b12368332e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40026ca378b65cc242ef47f25dbe71c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e3f3f7daa8ddb27d49d076aa002b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52aa2185564e00aeebfdcfed0cd5da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc880baffa47822a6a9af8166ae1d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c823bc8173e284b0b93944a5eda477254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6703b658da13d7890a5066a7f4bcf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524083c8428e2f0dcef9549af20b2c54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dfd25ca6a31352a38fb060fe9d4a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208fff07da6553748121e0fa3082a99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e409cdfcfea331f7cb75be475ce0ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef664ad9b3d81590c317d21a88aa4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2460e49501137995c4d3c02519f3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1631a84fba7e46857e1079aada2d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4effd77dbbc2a1fe195ef4defa27a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34197925f9c961cc87fe5983abd2ea8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d87ed3b5a8cdd5619449125b138952265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06535613ab8da75f0a75d27f3d84d0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead3c2164723f2ee085f395fc60fef6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7123da42a5e3e4dc03cdcfbcf79359268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a9f04620116da006b17555321ab94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc26afab4a123d4337ad8a8d94aa3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c404db580cfd52936f41c44bbc41ecd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d98f3968e2ce17bd31bd8009ec49e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a052c1514c65e92773a0d5541b372273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cce3c0b3fece62eedf700de7b9364274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e78dd3ed109cfd003eab81ce5085275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0094c0d3a9df271099dcedbb67cf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152fd9560a51efe432fdf29513a2a91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64358b64c0e5a4a933053e19f69b3afe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e57cc9fd22dc0b528f8c5dd56a94d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa370c2a6b3b43fa6ef9cbe5701e5b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7a30ea4c49ddf037042d8ebb7d93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810edb2cbd0943cdc1694f95d4b6d52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ec397267fb5c8b3fa0034990c2ab4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5977137ae5695a97224a65cbd6f1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4703f9493102b5d1e228fc9944b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9074c7bf38b82ab0e92a3337505f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc58eb5200cf4ab288c8ae5a350dc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc6d16ae70e177e8e8585e2a63a13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be004493134cb7f16ddde204cbb50d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed8617f03ce033541489d46bd4e990290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8c33059c9affa5e7077e16e3677c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c174edfff8dc0bece3c4cd7009f4ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8981b89cfc931ece2999f08c05b4ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82959a28f75427f2ba467c3fadb9e1cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46e38cb9054c9ba7c37317c0676fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61361072cc15018c97ee8578d3a3268296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa36f69dbb813e6ddde4af9b9ba40ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6946347f41f0fa5fc4e466e041dcb22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985ecceba7617dd316a06d41247c59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb01bb99457bfdc28b78c6b74d45c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d640af5053890a0206aadf686acd67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54885ca8600a1cf06a4da7bc2a78d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23fd0fe96cfa7a610614883e211633303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ed5a634f49dd4964678cc1dc37a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b8c2905adba0ad1f5eae1bb1e2a16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75cc9cf6af2b77abc0aa2b32abf9bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79524b54aecc9a50eb0188c9e26fde45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eede1f3965a1078ce6bd345ca168f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31c6d296552951a232b1f41a8cd25f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defad6bf0eb946c6fc6bb79deb7db4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44d2dbb2e531800c4914347546a486311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e098fb39db6636800dec29942d3e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d7f88f42ec19e48efbfd23f9e51fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d7d282e171c20c307b40a42f99c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d397ecf7fd2a0a12dba531e8031b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac9afc53c6697516a29e56cfc566f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e152284cbf7a713f7075dbaca6ee1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11564b630a3afdbbf4178303f4a6ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4406ac6cf8569bbe96698a17c7e9b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda13cd0ee1ffcf39d2eb0b9f0c31d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c541953d38983a6453eb29f55a79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629c1a9e58c2028942c6c934afdc535322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567975499887c1a9c43aa459e8611b3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c64dd3a12c63c0817c3f2a0515a2bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59950d85273f794b0714c63541694be1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc551fe0cb658ce43716980ec7af6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e92a127a85c443ffce80aa70e956b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed4468216554a208e030bd22f299a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0770caf2098d5da505aafe77405b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e894b291e6ddbd636c3f11306350330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e778747433386afcf4e30ce2d1e88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eddfe49ce671294a90aacc4a27ab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185bb72753dbd0afb078dbec3cd8a48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fceae141d7ef73e078b60469161fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4b29cefe8e5a1bdd39fc815946f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34c60e9580069193f7df438167b708336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696f217994dd8b18254bf71c48c8b2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c667b98832c2005c8975185e091ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef7bfb673292e0def5bcb36edf4fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916905ae7ca5c1143d2fe9936f64208340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97156947e1a950ced59a152117f0002341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd782092142b7878e2a2e7b7fa7608342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984d6e2057589e1892b631e4676973f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec9837cf309298ced6e5c50648af5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344bcef6eed6118e40508105ee51c44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b191c73353a43cf65964b1efdd2ed84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1db603fdaebe5e70f74ae702490dd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725879733653340dc4dc71a7bc2d30e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f7db447128f84cd27b35e7e3706c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50198d9655ddd810eadc8bb7289e6bc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2739945c91513ee90dd1c584ceb106351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb9b4c9360d1cc674b95c3b9600e2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9dcf509520fa16bc26c37b92961d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c5ee4a623596193533a5c29f7cae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54795b1dce38b2d4293e7d3d8778e6f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d53e48f68a14c7bf5a917075701f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec003541bb9926fcb522dca6ea65467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16625844d3640cce73b7f0c84ce8f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069af485d4a9d3219668ffab04726a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824de58ea0d355d7da795c01fad738360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e6e2cdd5f90235b902bfa138a2c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16419133b1f4f768bd02378470e4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52377674e2da8d0e6a1abd30ee5ca03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a911b3b7fe386bce5505f714931ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359809d995b1e5ce5c4692d78d9a64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ea6a705417ddf2e85114f1228b25c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94555562b8d0fb099495bc2d6f72a6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37755c66b90afa356575fc771839e28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c90ec8ca3a2210d80f4ca527369992369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7559c2c7ecac81a675f1823b61dbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8c4044852156f2cc25afc1b470a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66bc8546ad42e97ade2de10413e327372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62528a4a938d8cec3077fbda761de9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c06fc229da53c38f68ab340e43dcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68e1525beef8cfc1908b0ee32ed94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760626f2db27380943a068f6e84922b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fbec2b4221fc53a7c52cff24d6f38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47cad466d28d21fe7313b3e2149a2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554500afe27563356e9c73f8a2fcd2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab2052058d14ec8ebe7599968728a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f3dee4921c17136c79a2a2d221c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3204f02409aa345d259480807c89a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951851bf5eb0e379d65c0c1867d633383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7781196dc3e04ad41bc518f51d441384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6d35ae13e48252f351451f88998c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fb860e1bdbd4a2e2bf5230ed565fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a339cec2afb79737b494e4cbf1acb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f5594a8b5e3e3738a9d79f92f1cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069c6902f20ba5d2ea19208ecf59ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723e06b1bf35038ec667f111a273c02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9789d03219ef5de689a68e7903caa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5681647eeabbd31967371fa05cc7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8ab0ae9800d4496ddff7eea2bdcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b302cabf89aa636e448397de9a8ad4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbf0dea3ca5ddc29c4fe201d58686395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbfa892b52ce42f6abe08d1c34d201396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c166f146340b2c7488b4adbe1fb618397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2eb7ca9ebb99792af1ec28d8e70c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc168d783b94ce2a676179529f51de53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e9ce1f2f8135e147a59b3aecca55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9953636332b872c59c58a940dc9362401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a45f065ca87880ced49cbb1ff71b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead5ce19eac7718998e64d134a3cf8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40304469bdc78f842503ad448c72fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cfd49ef18be98ca33b5df14a1e0be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b01dea0f25aea22ce6083372e27009406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9307fa39e7594e3aec141cca1262c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd18dbe6047e7045358d133ebc91036408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9e94dd61cd560d9f65e628ca0dc9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cf936516872bca555e50e85cd895410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c27a3d0d93012b2d17001ab841149411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126851f74ae52dbfb73ad1a960ff7ad3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43adb07f88acb3ab0c79a0e9682406413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698b0b06aabdda7ead2989ce5a83a0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68fa24f72152487f743e5d2f8b8f7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32eae47725bcaa5d5fdda9cb1fa98e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de98bc15f17b402118bcb645ac86e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf19d824f35b8eb781b46e0b9d98a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8cea513c1b1541fd425f99bd3347a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ea330e083c3cc489a00d1b693e13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9374f480c5570245c7fe0250206a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7198263ba6aa8e65fe89923911ebdec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646eb2b91018acec4613617942ef84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73be430afe32429a782a7bd10f1bfe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c4dffe357e861325ba86d56a17653425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ad0a2bde4c6e2ed7681ac009729f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb45bc1e5583179007ad25e02f9fbf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fb37178ac99395b95fa1abe7eb087428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7249b64f56e320bb77f886210483429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623820680b2590b0e53d3ddb4999b43f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079937d4e13790310d426e24b7af88c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2bb8ede5fad032f13de747f80b8f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224a28866308c98c12786c590a1f34c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c971aaff2d09979439acc07e624a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1072eb3c097fe9dcf728910122d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe9786505b289bba25031f1515f462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa869379f68e8013ee76f141c9374968437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699daf2f5658b4727b04ecc8188099dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b6c36d7e2e5be2fcb75ca96a4517a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ded24f71e0e53c9d27d88745c45397440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f8039b56dbdcc088d652b4bad4dc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777d57331732e90d3f789b04b9dfde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c461f6dbf2aee17960b67704c5090b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9a6579e5946e9943d6cee1915a6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a21d3b29f8f956257daf7bb60a666445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862888fbe64b4de5fd6aa6273132f8b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422265a60ce24d9946798f229949dfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a8194b0348de4e0c6e637a919f4ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd52d81b137d210b662065a4ff5131449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80bb52ac447cd4a3ecb5cd02138099450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e99d326d98544c0cb9da34b42f694b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67ff86bcb5ba637bb1c58b6b497d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67133dac575dbbd2767d5ef0a4fc782453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fadd287a8c9b89858550c8656f9955454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ddfbba695c09fb416c42f24af1e22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c026aeae6dffd599996c542b3eb12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae337ade7dfe81b298f31bb89151da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdfd019ffdef115d55ff73f25e02b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb4b6e07c54a222e8f3505c63ea55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ed40045c1b22ca6384f01f428e5e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb2b71921b880b904d5d30c9150c66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bf922a7af844f9d2ea27aecb64a72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4344f748a58f9b3b9c2219a8bd46171463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c37f7de363cec429e157443de7fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1cc217d43eb5497dcf3f1a85bed65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfdf83da6f20a834d4f82047e51f26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8724e54a7c938447ab73509e07d2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5d2a2a7f032b707f5f6df5236d2d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054d565962410f0e03ad0798abdf76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e580bfbf756b9a23403627b18429c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80283babdd8c617478ec85066ba7739471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374df3cc6474ed1fa3d39b2a73266fd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadd7b1c9e3e5e6f6d11118ae0e2a98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3244380dcd05b64d6d81c1cfb4cca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff177340fa1490f7804cd361f0009475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1595c840e78092561b8f7e7235101476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f399c784aba65ddffb3719e6bce7a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6952250e2b2f5c7f1838eec1ae2bcb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f4bd5bf9c9a106518fe7fc2abac75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33380eeb9ecafb2f2d428424843cb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00327d77da0c428b8eba2113e3e942481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01a67425567f6609ead27121273233482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9013d1e1c1d77151155b9dc514811483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0e792e74e2b478fd47e1a5ea561aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573309d092f114137369fac73eb15fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0b4d78143c121ac4a12d1d27c97b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530356d0e681d4b517a2356a8a6523a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e0d0103a522a072ecb868fe3a2f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473856d7f5b9a2392b3bc2e1d966a35a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adea9f72b80f3e550f4f5bb5012c6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705f17b45e37a2248a407a02569884491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcf2505c1bd7fabd069646f275220e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bcd37a15898a35db327cf5ef13bfd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba12248b991dc0b87a0e315937ea7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc14d2dac5f3affe2954f9e3c18caf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd724cf3abd968ae3251db0b1cc512c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee4b0e250eb5eb0d87ade13d86d762497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a50965802d622996f707ca5cd9bef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4fdbd8ab0e3210c1fb55819bdafe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242713cecc22bb3cb0d1431314b8e64d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3147ff4c6e92d1fb60db69ef47e74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136563ebc0f70a600702d635f625b59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58a240f7dd48c2ae053f20d15d9b94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b70ec9f43f18c461c86fbeb8bf90b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0e38a80d494f42842227bb5733a0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38c87fdfd4000aaabe4c5a924639e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c34cfb8892cfd41e5b348c253a9eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941995edef16600daf52cc087ab2443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4794eea573353432690562dc8e28394509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535ccd5b67fbb0a2bd56a5ef2029275510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe96b0ab08a705564c5661c71ef71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2751d12cfb639844a33ecdab6bc8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e59df880d9d427734df483cedaab6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dcc48413d689cad48b1d5b57b2232514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c266ad84569c40e5bb55e632e579a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e905b6ff019ac2b0fb1a63b8e5c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e908f17446e96d1217b647064d474517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26934d74579b68b89b93005c10e9a981518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db479270569ff21692d9c7d14bfa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa8adab63528c81551b807ba0e4ef8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31adf9c076a47f382229d0ccebe130d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539f2d2c3dba19955774b39fe9ad61f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a29d8d97779b65a393af9373b48621523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5eb63c2c349ecafad0d676dfdc90a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20174afc3a346277f8a4d3f98adc27fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176935950259ab5098b783cad5ca9706526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16fb64c35f2070c52d25ec2fbd313527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4a9430ee9a21714a4b8d2d0708c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595d86f5e2c83fe59f0b3d8432ba1db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4c2c334f17c9a5ec1f534f0b3fb29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f700098801a8f1b6392ee2bccd50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c81f717511eba8095c3a7d185a4c48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137809c4eb277b23b498ea14b4810cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26270cb362aab9f48a4f2be99c74f1bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e254bdddaf2def59e4d61f98128efc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54f3431fb9bb5c07b2661b3e5a44b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad856f773b6c730a3c67d5d34d35ea1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee499479650ab59b73bb89dc2fcfda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c15f97001ffbe4707f9a7d7124cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a619d62c745d1eacc371b5258b11cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3885a55dfc8789455c895fa0e3bc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a21e12f19d9b37f972c7b7f6919b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15befc4b08dc374e6a705cdaf310026e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b457a070653e0f2d83e51bc9ae5383544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11131fcc6cab3a53f4b44dfc0baded9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8aedcb890039bb3b42be58ee574d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a707dd21d968abad7875bf9f91512e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31fdfd3fd716f82294d265cd018dc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bc12bbe0f5496b92c41cd39ba4cb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357982bfaa415f3a355490c7d96f4c79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694dce11f85c0120f0dec50ec1a475b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ecb6e5c6dfb649c5788f65dbabbb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64af31fb600dfe4ce4e2882b53d3be4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb68c720671d0382d948c586f107c8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61191748e9c5c5c189f2be89d1d1b85c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2807d06ea18f1d9ded0a374670752556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5d8cb0c4a6457cbe5209157eb05f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200129dc76de7316a2822aef3a0fd3e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a522f11d1d69a112d5c6f55334d95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85888f8d87c63a325160ddb320fead560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3259bb086181e926f28280c058fb712561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42003e1d5e383bc5c5ab763d08c1db9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d85ee210be8effd9e8ae2060b516d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affbf9f896e48812d3b152d7bba23a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3a09c2796cc63e95ab479db6124fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7257f5543f1b015f7f2d403767401566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017a4b6f26f87aa6ba202cfa5ee1c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0ed467a668ae059668c877b077c08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a8cccf595165d0101eaac92871191569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac7a9a4afeb61b325a14cb6b01f98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b96bb46c24587d83ae15d3cee02bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ec1ef9ab6aa0f11f7e1a0749ae944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae4933d6fb70abeb8dc0c7b6c10983573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b39977f5d7a92d1647e3cf67ebb481574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2048c38fcc715436c8ee544c84b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81583b80e3519fd4ff26631b468ecc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec888f038f6eb69ca414f79a3a1c808577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0afae2c75a08fb44da41e0d9472865578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec662f9b81537e10e582cd2fad4f9e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af577c54cdf2a548be95be57c06f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486228ade7d11a0d44ebdb16088e3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac953a60b9778954fbfcacecfbde33d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589960449cb29266daa857d451743fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c03b929eafb86f7639679b703d37a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf5f1980e69a1a3fa3af226951d0e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b959331a8da7d961dabeff6e5d831c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e26b42f6c8ec2ed7b42876acf1a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd5e6ff9685034d46f72f9989e5a2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b1272ce46693db6b8301e81ea63f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49df38e1804338440abb20ec8addb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d1e6b7529c84fc4e30052ea1018c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f761c427131d4ef16ea4a110581b993592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407872ce6247e49df9f06297e9dbfe73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82d4a5f6991a73e4401aa8ba2d7c6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace512c0f17b7d4a20a15b5f56a9756595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812350bf3e4d44d285712fe6869431e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31338ed8a5a305be015dead68939cc4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c732d5523382eb2394acf6819872999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702eacaabffa3d28dca91327013c5ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727037e502409db9ca4d4a282d79ab5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5538a62a1f729ab86d7cffa1dc76f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9248bd37a207688cf70df3825c3b89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c69dc03dbf349efb7ac8421e12b9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53e7538a5ff2ba9ab10b7dca6d81e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfca2ab0e2c34e17bd9f940cf1182b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b65e3fedac4afe6e725f5a97f8ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130bc4080deb43ef83e04d39369d58c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a1699aca2485e3dfa85feaaafd73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40aeecb065010923aed0634e7cde64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e7b01938b23bb3ae1d8c49debe04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f9e461effd9175eee005376645ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6981552fb57ef56bfb13ce1caff471a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5ee0a37258f03c4c752d37a041716613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a8b57009752c68fb466893f87430614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c602c5d58ba548215caae3d3a1ac4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162e298205e16c969812350510750c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525607c72d8ec0da549db204463b2270617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633ddb377c3c01dae1b2eca8eeaeb3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e08615269cbe422492cb8152ef76b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedb1e64036054e47e798617e6433a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f57ceb8bcc96762423556dfa2f9d54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d267b9f0e1b68c900d4788040c3e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6524325eac0b0eb74610448b1d89a45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41a493bbfb0a108e59b03cc94af23c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db103a99ca5ac782bb7e35f9974d9374625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731846959726171cc887c135afeef3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715b93aa72e089b88833fb13b3757bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66441c8725e99b1e962e6049c9a73738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981ba43cb7b427606d6142f414fe6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094138a2a0b9a39e46454f4588fe275f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059168ceb07312f7c8938be9a9785267631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52d53bfc8da645c20cb2f485cd723632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b8da1db82cf23389aad930a903c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe559860cb584bb4b1746614e7e64f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01b29d7aac1aa59ac856e518a7bd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850f17b970f177f94a9ba2d013cdf66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192437926d206623e6e703b031ebe4e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6cd4f2bf6e0746e0c01d796f86a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c79da9b0a432e2fd060f32eef9c5f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98b7e9abc948598b6233e43903d5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e657a2cfb52a81eb0a6888d37852f90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306ff2f2ed24a4739592882caa3858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55190c4677c6cb1e74a5fb8fa70c839643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bca31e3997d11429b93af58883c87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a57c3d8c869e55a08b3c412977f562645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140e9027dea1622e2e5c36de01e7345646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a07e39562594d0ba3d052de9b2fb5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a319df33de75215f7421da49db8e12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a413ecc39ee554accdcb111e2237c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c08a7584a786e11bd4c75585acf68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0f28cd191d29cf2891fcdd95e1151651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772ca8a8eb22d4022803916e894996652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe13aff57d5a09ee9a868cdac640ede653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad1d178e6e7a4feabee762ea603a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d0adee4a312f490a92f314986cc9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34127535330a164c3b421e1e43180656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a697ac309614db69dbd048ac16823657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa10105e4cd8c0ddba6fab68e8de47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a5d3adaf1cc517ef107b2c6ece6dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710552f04cba93ac635c5d82e40364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d6c13e6c8ab60f6ab6cc1690f43e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee1004f0c84b5daf2f3a2409e0c24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f383ae1ac7a287ddaf0bc22377b3747663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f862004081cd84cf3fe983802c0ca6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e35ab0ffa2e6996674327575b0e51f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd5eed3bd26d03b9f2808517ff5cb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a17d4bf2ae44a83df9105af1d63b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ac0d22f28f8ef43f08834bd8b502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5045260faba9fdaf30c07054557cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b87d0d1d9117e24e0c735e307eced8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1c14f53b7e07ed6ba6080cd3db4f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c9a0f83156576e395c4bcd0a68f26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49ae370cb45fd33c1f75e1365d4e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf1a9b763964a5cf7627f2ccd87791674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb41feb26a694dce829a44dcd010c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c31ef925bb5defdedd351dd81823d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96220e79af5d74074f50325611bcbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014956af99329926ec0c52f62ea21ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17032c5967cff86d534819a9d44b9f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c367163a61d577290c12589cbabd43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290582c96b6c215114d232b2c4de54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9303621977900525a2726b4376876fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77274a01b11f5b557539ae85b41324683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b754df8480e8aed6fc7e57bfe655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba9948527b1ba80c0d082156327c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b721bd68f8db899fe1d7959238a11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd19adf5da99078ae8f196f55f8f6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b7377000d1d4d1fe7f327839f2299688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411bc84fdd04e848e9d21b924915f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c96945566cd4f1d30edb4afd14b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed5b19441e8f25cb5a9cc2527f466691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faf669f31fe4779a3b2853756683be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c3187899dbf5e18d1b9e575a4c28e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cebcdb1ece08af775636275c2a162694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446454b22ae8f237fc5787968a3ef7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eea6d311dd0b4fdc6408826433743696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e1d03c87371cd999f06a4e78e328697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7295e18ec54159e46c1f50c15480d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92f3ced27593ce1b4a42a21a331a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f442027faea6d1a9f71b4fda05d9782700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80a5c3748db5eac43526cb014d6a71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62acba06b3465b78970b49a74628e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029c7c14ddd688a5068625ef392903703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd86ce747417630601a480f01cefa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85161f44dc8aa70bbbb82db938a1afd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d203a9bb18368624ce30e39e557e0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4332b2c5bc7e4f5291169c93b1a26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786351b813c2a4c3197d56a62cc1dcfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf76faacfdea1b42436be5298e364d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b1a4507199aad4f97aaab0b176823710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a5c2d6852d626402d6f10268b2d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0b9347133ab6a9b25bbe262ffec6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2a225eb62164358ffd701307a6d7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1cdda8c01298a9a1627bd9d50e81c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f17da2a84b7f85bc9cc39e54e223e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53334a3e1a33d1d1ab081eae89f07c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73357d83b5595616507e6972e97e0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c016764081d7b453c77b9a5f1cdad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d2e910d8ccc9322cb0424650f02b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206749b86733881707c1f58c99e86cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e1e3415bba51ef3039ce3ba5d537d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b4ddfd52414a6d0b05994ee7b6f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb8db49ae093f88434cb3fcf7d5c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fcd6b05608193064da946bdff7784724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4001e2c83a4dada46a6b8f2e365e48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0bbbd779855d216e9b949b96a583d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa001220d00da3b1720a8ea6591ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd05067c9c93b0810c2017dbdfae86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288a58e8d0ec7ef12e5ee8dce42069729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c449187360962c00adbdb7febfcff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c885132f36bf45a52ee9c3186a55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506729167527dfa3c026879a476900732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf048b4020b2e858ecafd6c22e5f8fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa45f1d660f50759201009d266e550734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51924845c175c43d6ba6a9b26589d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e96959230fcd8b81d48cd8645226c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060aeec677520480558e519845d00ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106d7381f7c9a9f04200e58ee032ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf758cde25ea750779f71ed6ef4c492739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d9368355818a8ac51680d0301ba40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755437ea8d7f31c2add8f1b4f8d2bc0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c74cc519275f693db2e1a798170e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a714d355477f0921c66a7b2427443c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc923269325a9674563988aea9b2a23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2c7dde2d1a15be9859460c08e6ca9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7b817a9b0689f8c171c93d1cad2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe1dadec9534215b0e43384500fd54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbdee81b6734b023e0739bfe37c115748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af60c9eb9f92a572d6ccd2aa80d830749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db949b56e4744b603528ae8d6de9d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd604c8d779e166ed92ed6d4e56d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf720e92502e71db65462aa084ee9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2681ef9bc01063d47c920ffc1d8ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43693b051eeb4102f0e84d7feb2c3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f334a79f72318c0601547269f79bd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f02a3c37d8c2335e3284089a6271e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb0fc09bf3cbebb9574304c5164507757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516ef7eff41079f4740ecc95007569758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f365dc436956b5c03138245d4e65d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c151c269b0462393c6f50f8e139a1a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae592faab5c5840bd7cca412e7542761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08f89a2d9e51c24b84c74f212acbb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57907de1f7dbb44b388bf1f84e51e00763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ac1b34e37abdc6b06a6bca820237764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af143f6af45836a41f434e44418b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b3b038b793bb34589d51d189c32c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db1242ed6ec173ef4c3e1b25b65ea767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>