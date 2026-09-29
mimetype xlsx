--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f2f546c36f609fa11e8a3a4ae4c491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26d0dac469fee119eb079c177036982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e8f657ca1352e578868df395d8cf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f231647b9761013cba92bb89a5e5fee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59fa4539df1b0be7f7f1e6479d02a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b0417a95f53457d5a7fc331beadd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd2d2877cf580106f18e337f290717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5fd334da872c3c35826e2233741668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3eddb28e8b7d67668a06e70692c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57528ea8667401c34e4508edb6f9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc57807fb9f2270ac5119e8965469f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42017c31dc41f5786d04b56a236057b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61ef2b06f7e2d45ebdc66f933fa1d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de380ab8528559a9c1d03fdc98fbe214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148d67a725a4370804da9cef76f06115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de4d5ae6f2a1ea7d8b3cc01b63d0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69079fa44538fcd3340759a4e17f3de317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff77dbadfbe5d354f5aae659cdcf6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f1d698b9efc4559e9957366419ff319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc195a4e9abe87c602487d159c5cda3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d064317ce043caa55ec23a0aa8fec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb071d6837727831a09819f204ffae622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcdaefc2dee32cf972b202817cd7c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad0095ce70e47b9ac49af04692d2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e474e728b43ed73341a566f08b0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e8685c8978335d71e28c1986308926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de8905802967aa0c9c98aa86ed16627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a8b841449a0f28e9e69193c78b0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a1b6a1c1a19ee743ac57e4892bf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f8c1f1b922652bb07e2c7c15526a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b7774f77fabdec4628b4499be26731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5addca174b1d716a1dafed93f080032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca15084ba06b8bd45c932d709f29533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b94565327d492ec063838e91399fc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab58be920231e20d38cf0d1251a63aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719939fa920d6d91e49b1d41c1d8770a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad028aad461d2a57475b291bbc72e1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1f42917aaadfb104ba425786e27a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c02f2741205dc2f559d1967099b9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e2530afb4f46ecc2f0a483c34a4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35abb6d0938394a8a609939ea81f44b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9790ee8ccaefe5548d0291e55b23d6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137061c41968c6c451d8140b30c2cf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5126ee668b873e8593253c5cdbcf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb57c077af6d42c866c3c03b7d276545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a4f5630a448962c4b6ca8bbfaf6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d875333d7ec381ea0561d64b53f4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df7cc4c0ceb5186a79fb405bbbe5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e88aba8281ff73ecd584a926ff60849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282946116194dc399240a7975c0f2d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ad23129de1844329c03bcdd3c79b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c7d63631cdf5ef252a2ca25ac33cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40127e6349e3c569839492ee0e5c03fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059816b40b8ce528ab5754617198329154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eb7fd1e0f46e21d23670e223b25eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544392616b99c9e94fd05dddfa6ddd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f70efe4f655125975745fd97c575057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6eae0ae7c72f1f096497bb89e332658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36404982c3cca3aa4e5c9fd37a38e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0702fd39d4180e5cd3b65dc5677cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d7862e5b3727b5738509863c19cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd3848f94241bd1919e1194a2acc2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cff1179c8145d7f3ebe408294888b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded06fe7ba86489e46bd4ee7fa94d2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd2d8f237019f25dcd552669474c8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d10d1f19d5db4fc0acab0036977066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53794c072d3c473fb193083aebb34a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5000ff27dab5038fbae358dfacd7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa63cc253fe0fb3b9788e80f3def969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e256a4da200223d3e621b607d406c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4904e91ed6f72f31fc246f73fee5a4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec33a831f8f7011aa99cf590552aee172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0ee32082941dc4e2b13ea6471b1ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf96638f7a3d649cd58dbc457ebc6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49032bc69e75a392b7a0243b2d5beccb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56572cc6c1399bfe1ae452b4b7e46a6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad7ab218d2cf78d006920b869c9c9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f35d6075160d0428293f5c3ea1cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaebd6924e9d60305392e0237ea5b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f5bcf83ed0b3237ea3936eb545e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698d0626a5f18b94e8b6f476a29b0fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fc4f376a935053cb54ae43a15e8d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc8066285dccf9705f6e5cef578d7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef391cfaeeac8d4abf5e3361e7545c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c4d9c005a55ef61aa67e585f4b79585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91ad71f79801af4483b0ec912b941b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdb7202f73b8674cef0fd32d43119a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd942209b67278bee53c0cff3bf03e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d91213d064dca4d2cde9eb3d3eef1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1287de5e731406dfc1789691a72c1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2347ce77b9c792b733d99ba3fdd157a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee73ab1d0479ddd0325ca2bda9725092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e67f98e934ced27956eca042d0b9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc731a42e37b76037268de6329abf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f16b03c6048a6040302553b52ab0f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3048d58f4bd207a01fd6ac749743c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5c3d2b93d62d25b148bdaae10281c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480c08da4a5fd03b9a3308eeebd0b0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e1bac73924c3da0cafb1dbe2810299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce5329d71b0eee013991e27caecaca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d081f1e19e79c2d077dce44657193ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f54d1a1b0dc9c44a51f07db10399d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13cd9586f772a0730c91019b831af4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09d96717c4a991d3080bb32b559b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e549f3dd90c93e27ba143ef356b20de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e609c86288df03842ef8f5822c5d4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3cf348f87461d38d8e02bfae0cf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1836f3afcece52887873fccf2050c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b73f21a005e74d2ddc9e391d8b6fea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf69525657c0988ef5f4ed07f2ea2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a99077f3cef8e289d9129bd37226e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d6a41b5aed1ea31bb62df49d7fe0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e4c7b721f45f69ba723820815e9a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66943ab921596d117700dab8d1d9ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd04eaeab8df61e325d34e67db15f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b410aac893397cb543b7777429d813116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed892767a6d6747d6b82ebc54e9f36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0520420273024a9d48d6b422487b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414caaac80ff645a2422fc8c2271c4c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280906078dfd77356517dcff13ddc898120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46544c08a9d6b564549204dec28358c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640cf92dcfc16c7cfd0d1eb53fb9f56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cfdf449b02a74fd6f62da72b77f72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b2aa73100b05ada54ab24a881ee8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c531bf70ed249555b7d561a0c626ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cdd9ec007b9e5c903be081650ce68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f22117361cd6e5d665e82f9176f0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a19cc6e7e13e9258b2cc3bd5e6be7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01c4c816b5955adf5caabea0fceedd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7781b063e16455b0679c2c4cec025b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb0cfe1955f7004dee71d2c03550a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e8569a13ac487c6995579c5c602e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104865831742d2535a36f00f51a1d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cbd9b3de700a6594fccf605ecb32b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b6a3622cfa1be9f5da5d77cc8b3b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d57529ca2d1a0d9d2223d23a77abe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feab5d7ab0b154e4ee842125fa370f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1945a8d8a0a7d270817ab1deeb1d13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0586ac37bec01a0e88c18571345d4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59f9501ae248a48dc9c1658943df7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ede3bdf2edec174449e7b5a147fbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f6a7bbc7638edfc35be0fa33d984142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6406da0e06564737c9745eb3bb4bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe196e8aa9accc819ffb803f1dae79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46588feb09957b62debb2c0c7fe642f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39603b06f8f370b1585bc51acc0cb8a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b379041c542a029daa8d10b21b685147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf309be9972454e4b0162a67a148df4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591f8607b94b64d0eef376501b11db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418be74433e37f330461194ad344167150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14257d383b359722aa5c3b468d0c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d274fa94739189e5036d0dfa30d8b96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f7bab5dd790b461e08c4bd351a7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9091941b31ba6f1c016b1cb9c5aad1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb7d95111bb7f00142c5f3bea7054155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a095ba1277d4c09c7ff09f107c9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248836f3f84183a9d2f97227068e664157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f7bb024ec4051d209319c81a1abf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785d7724b920ea50a4dde9c68287913159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1fe9f71318b9c6383e99addbdd75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cd9c91d307b5ab5f400c1d6fca64b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f4d9996f59c5a91c25a7c88cecde1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a95b94be247a82718b7ce75b15235163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f8f4de72f71eb845d1528ec097a05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136115f703c79a5930df9432cf37fbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab02f9b01044c241ba2594c1b56d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46016b7eae55b4d4fbde895b1be3ee0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787ea4b5e16d3c1de9100ee38d25893168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15f94ebae29f4ee1478f28e990564169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a34597b20cab5c4912b4d7f3d89f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489518daad3b485e880fdf98377fe9b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344e470ba9efa2d7482044ef45a101c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61704cc077aefd1f69925bff7fb9b8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8db21f08207bec8211f6d40826ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca782f71e9c7d05be872a7621434be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e398d80e23ad35a8eb5f619a6ad6ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985106f0ff01273e8f57d07f796b4e5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72e32f431bd6fcb4f0e80e1ef4d8ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e308d15c0f61854b3cd68d007d41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c11c00a6032b75fcec34a4b578a77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89ebbd26b8cdf49d118186d015532181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafee7b683e3c37908d001c4f1a64ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26961ba6378b38427d3e8cf868f4ec2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167706375887c7de50ef3d7b551c749184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1335497dec02f6f76afeba99d5457a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184575cc7b6aca4ecfe6b00ead62c1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5161dfed9b039877f1025d9947dcc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dddcdd912ab5f5364930f7dcb05b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c302b4d9eff96fc3e0850bbc3633189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e363d3facc215049f2444bd5e30d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486fd99f3398beeb513e43059e5d28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dac13a4a74a4969e29ca8dfdaf6de2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae5a4ac283db044a12aae6d89e2c2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc57e15d5da50f83af61b4129b95db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd9d49549bc3019ecbc8643e730c1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961dd7ab03e0dae2826ab11615b9033196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230eb786af1f88b0fd4566a2c9744b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbdb932a202d1010fade50a8d52a97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671bba2aa6c0462eadd7a4e0d28f358199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3213404a59506993a264a15085e3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63555ec8c3a2073903c4937696cc342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1ebd382e6dc096e4ee3be3b3b73d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a15601abc6f9388ccd440e8514ef7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d36c168ecbe7019358c520ec09c41e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c0b41a05c3ff32ab608ab10c709e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69f6d739fc087353a928bf9cb8ff4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512eb89d8703f250e9ebd18932784b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146bc5b31f5498becd3050af65eab2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0647e6c8a3851d26f36ab0b4750b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5513286ca4fead1dffbc88bd2b7c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd405fd32bb6287373abde534b949211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5190e66b2dba3227f15391c5163f46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dc0589778f0d5959594d004f4256c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f28a5085efb07334dfac2fe9a5b117214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b6995d96ea281b3d1fd28f11f003f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef728542d49b1011edd9d107f6aa14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203fe40453febf75c93e44792d0c303217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d2bcf860f9137b4bcb3c8fd866d50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fda742832dd87e21a46bf63c06aeea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20adf84a651726713dde9eb95dfea1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92797d208b8d454faf49fa35d7b779221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7bf7fd0342b33b34a24b822a95c0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5607ecb759da21bec398930f8010d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b2306d58448a8964f777797898200224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3219bd99a05340e6c78169ad7cbbe97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13a96f14149218e883d2555735585226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1d822f0bdb40698bbd42ce02f5336227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a5e785b348a9af43d4f06f302f46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a96a61fca895a42fc1317ec36f19e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95918b26533f6dae18f42916370866a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e32c379004466f9c88de30b1981e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58539f05cc3b2db56e16c1ba7ecb51f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3af503f068e54a4847ea37f9024da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482d615079dfd498b6dd15613406ced234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757e12f768ac31c5240299f6848ab4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c90862c170e0ac8304bb032a92af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a4c4b65677dd2c505989b98d60730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793408bf49cee37af3744815a0d3d78f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd6bbbe6951d2a21f741b0f6f883f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ec7f87c6f52162c1502c13bec3b68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04521f0d11b2eb63803996b422c85773241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0cbba9093eb10adaedace396e4adf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e30c21c4175c4f2977bebfcc15f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c59df4746720d95b9365012c62e30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b06129b49ebc9f2e27030e16bd6b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb11c8e20b1c4c07cb11a7c3c2784246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170493c54196de95daf3c1e3e2098e6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d090a62bfbfab435df282c3c69f0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9679de197404eff1e251731c5323b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95aeb1b6720596c8b48be0f2732ce6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b5d853b1d0c09aa9a16bd8217ec87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98f8a0ff7cd2b66005199fbcd03e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b6bea6ba0c85675eb722f8f4f15ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4339d7d67d3ba0e4efbe493a64df6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b387d22b02716e8c56ededfaa062fe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772a426bae719b5cbde5f04da529edb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9138783d5d52620af22b1ca6fa6db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7585790c3e837cf8035c24a5b21c4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320595bda9e11feafa34fe8fb08e46cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093efaf8e45a98f422462a545cc405e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f88622291ae28ac8c54a3182e9cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1d3fccd8696759b0218c49ffa9240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4256fdfb6caea6c07f27fc08791fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bf0784a7dda97c237cc6576f1b086264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d1104d6b519a34772deba2efae44c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a0b81d81632ecc85fb75ee315b72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d396710246ffc507eedf8120c11b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677913682792c5dc9551c51c6dc5065268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6207f54debc559562642f65e3edc9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe744e2fb63d122c816f44f5555bf5ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9339034e34efa31911aa2a49b23966a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f0944bdcc8475cc5701c6612565a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ef9e2878add16bfc734e0df2eee9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f5820e31a1a587b36b3244341629274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066689e6f5e7dee9f6694a2639cc8df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeb4febc957493c30301da5d1fad01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5adabbe97dcbb17b38c0b1d35fcc7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad0d491f065d8885124334c8144a9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04a63994bbd6386dc57ee442af4467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0136cc98b190d5f94921ede6a6ef9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535d39138c6f05fe0a2ce0fc98b496b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca61926800fc752bdfe183d6a3faa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe79f93f3eefb83e5c36568056e67fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538ceca347734b5845e4f9e538cf777284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046b468f9c35758dab2461f308273c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c54071df3d6e21fab4f037f926e9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27dbe12603dbc1c4f94934be894390287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d1b7c3aa982384135313cf64ec36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253319d1a8e5fe8df90a524351177b1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f457cd176c7ba856139d1e876bfe4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c464120b2ae990948232f1c9bc88ac2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec16dacfc773c3a13201e388035584292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768cab34df44bd44cb0e1ea23b2bd67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335365c4d6465d0c920f110fa9f0fb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d1e7c38c77af08eaa96bf4dd42b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e3860e7f345951e2577ce77c36414296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6bb11b5f275d950226d75597754a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4218aba5f8157718c6fb29fad061c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f879b859f7578d627f1135a701e242e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63340a33632e046798e2f0fc7cfbfac0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57511744d445961cce0eb158c8f41315301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c698f196883002f34886dd5110ab8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff431a3dec9cce5352a824a432c2f08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cb32ad7a13524c35547c51b6420ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a67f84ed69d58876d3f8e621889bd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea4df29a43bec3bba931f2df59afa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c791ba081b585205d1c1a270c65ae69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ba00be75863af758e94d906d9f27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e005d189c461522875f225822b999309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712d5de52bdebda052429782c619d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf015537337415f48182b27cdc7449a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac31c0d3c6e4b6e923f4bce59581e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818e67aaed1baada363225d4861c0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e6a03be60323bc495aa9f7da6beab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d6854a652e0f916e0e5a3e2552e69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c92493f929759138662cf1cf937cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09738f0d80a41de780c4db5717fbfde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935220a51eb354b8801f4088cf93cb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310417edc571ef3480450ac7e64cb92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b530eb5a3465c88dd681be5ec782b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcba2ede7a8dfefed0bb306b2c12a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a864ac32268b269461464900581d0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a8f50755ae3ca04c3b460cefc3fb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fc40b044e117ea517060cf4f7c0a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275dd3e2f2caaa0c8fd71ca97d2fdbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a1f4f1dd156abe6ba1cbfba5fbee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5724a26eb77af91487224586d68e22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ae278cff3b9d94322367d949ab7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea590e8d796984de5932c863dcae2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660bd981450145f134030ace0ee629330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba453174bd6168f8e95f87d61185e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecee61319d3eec28e3846628faa84cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd441d3d60d1dfd3f3b11decb8176f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab6566a1bfab2d5e81d79da806d73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c08869c6eadf3b82803c79df7e94c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6a78f05ceedceb7c9444b63fa087336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e38649365abdd8260c07f20a72db1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3812a14145e4706d68318e9ab6a1237338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5845531c09f6a54e10156db49ce95a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b921491dd0e300b040dba78ea98c86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c37e81d4eca7cfa8b5ef7423ed22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8ad61cc5cb55273f5f7f4e8363667342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec790dca4200f8365be8d349977e74f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce73ccc3d61cc14c785929edc6eda6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d129f54034748ec1ef251ad606e197345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa5b07a57352d24e7b07895dde3b57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b924345cefdaca66f48d3bf3d7f09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebee88df0234392fceeb2c4128152b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f15a2fc05050b933c746152c7b107b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcb9cde5f36b5bb4eb4f9379b92b44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38397928824f0bca745ead20d52a0561351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27562e3b343ca188bfea77de30a20713352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551afdb24b555fa82ea4fc6af05a1cdd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9433692259c6eed351b61cc7c1f3843354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29a9118018d9ac70e5811393a942ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ae8b0045838cf19ae9ed417b64e59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027bbb451517674ecebed183d97acd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83187ca46993331a5e5d5384c1b63a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd96ba68fdcc036e25d2360d31759359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c87460a12f40c63d8cd9e1b1f14bc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7359b221d50baa59a6d9dcf2569054361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71835b3ee34315d9f2354b8bc0be2bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f946eb335e7205f32221aa5321af3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a160203943770b84ab9edbba0b34da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0545fa08969f3184e842bdc11aee63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce914b67e9343d291617a86f8427e64a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8a6210e021fdc99c689fbb4b353b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511230c0a8868c37048224188b72694b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736197151c334f12849b40690f85f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce2f3e64d4d860b083e0ac59f6be3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ade4aed1909c3bd62cb0c82b5aca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d19f38904c5a1fb08aefab89010a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba36af33699a1e3b90104c08a6f969373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed5f0fd6fa50edc4ecc7274a85d062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a76c509be6ae588328b9593640c4d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42b2837c3259f826fb4d1a3822638376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cec201ed89befa9b85fd7fc25cd01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2a034b44c45d60076736c3cafebe6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235950ed6b602e57a7482a624eba7f26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8a56ba11c53d13f9f64879ee11d24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f837dfd98af4496bdbd71d637313d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d452cd3e4c7fb9769d4398982876e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b48717971d9548c1e3345158b19c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d788dbe7746da9e608ae0dcad18e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44131794b8246285502113a8fec44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfdd59b0c044da4123fee55953c304386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb265cd1634162f1830484b7f1c985cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f15e17e5565f189b587e8253991fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114f6edf977e572547ebfeb07d2d6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0822ab0f71d9663a9c4d5bea170d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006fc6b3c4d9f47ee2e36e07d10e0d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5eb991bd968fbbdff223055ed7996392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7a3029a85af01e2212aef262be0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94483778964d139cf1b6d1812a271f67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40401edcdd5b5e1b14afa188107e94d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd33d1d26d8097b28f1476d66aabe7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bf7e1b3070a3c66e88599328f6ed0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f079c85498be7d2aa8e9de924edd7e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e554e7bbc4f41c324a223cd7d2f6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c20fdec198dc6b051d411afdd0d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c497625a23dfae4ae413448136de73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c29d5ffeac73196af42e41764fad3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa522bccd49fada463ca0cf51236f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab244671c67f1920d2e20965f551c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc7ab1c5462faa56ca14b53d71ef77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf0c0497869bc38c660f200ee7705c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501812e5b056532a8f47dfcbfc746bfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a0f4c646c594b108fa55dbefa0c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68876c2630271e1b1813fe8f33d9cfce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa7d821233bec8acc209742beb41cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545ea4a33c6ce287d96258325e07f19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd14d89a9a463a16f8fde070e2b656412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b10e949195e7db1eec34eb1518b94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c81e38931bcbe47739307ec3155e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb97f595e40bcb877f54c91fcd67b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbe0b263665aee1b76df3dd1210a9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35f0f4d968be6d94ddbd472f64ac4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25c5bdd549f6be18329b3f676bd63c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296c339c21a74ef7a83a22ebbe09f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0c700bfefbef2edf4a385792d75bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c41a87dab1bff0f100ef45ccd5635421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273952d0b6f7ff09505c8007d40d0bff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c3103cba66b3acd0cd20751730e9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41470fb31aee4fca6ae013132d05879424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e628f2547698d634d1a7053006c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d53a9ba4bd627830ed6b5c8f76d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6fd922607c785cd3d70777b712055427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534acb4abbfffe1de7fd3598b08d69a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f741f4c0c3e8d13f0e3b47f4a0270429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ff0ab0e1b5fc405c9690e4faa5ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4734211e9c9acf60091a330eee3ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac625317bd11fbb398d863ed980e61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d2460be2770a0725f46a7022173bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac939cec4426ba45334c6160e81b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e9376595acbc9ed4d782f6c646a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1213a6963b59c746c63e7a189e980436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347d814c627b5a6115e0430c747360437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906545ad626f9336dd6dda1eb47fadfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11574865a19085125e4d3620685b64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479decf9b411f943c98096ba47e5bba2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3646428cb8910f776c8090ff99df9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d3f955830f1db8a6621bd3b5daef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebeea9c2ac6ed47c14281235fad1da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b992fad2bf8932c6637cfbffd567444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cdbf079abf7a63c863124f5194025445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e213a803ad367a3e14c7b3c158603b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e402d550be4e58fbd0bd447088bd05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27611b4812e4e59259fa13cf489e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626508f634c7b2e47b16a9cc79b019449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5428566e6cf2f1900824b2aaf426f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadd1e861be35e8a0e8a13050b6c5da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227d96fdb50b95a7debe41f2b7e2e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b21aa21875eee71e2b90f6367cc8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f9df928d98d4d5fe544b2031ed13c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008656aea437451bc934e4e7afcd3c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95a5e7644d6cc0d84149e1797129f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da717c88ffb73dd41356f7fa348d7cd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a190e289288e0bb4153fe095ec643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ecd338b9f1f5a62a4fcc7be65955459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b46330058dcd1b221a26ea7577437c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83523e109f17fdb687083aed9b1f774461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291b78cc9b177a888cebc1d012e07f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef4410dc87f9a233023d752a9757a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb3245359409c2d7d3601b34316bf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc662c8fd5d74feeb2fc98c7736b70c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c2a4a4de49a261340b2c64f8c7c18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53515aabe84d2897989c8214922a2bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9afdb87e9b2f121f72fa4a15a81ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87ad1885c8967b7db30b6939f7333c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb4429cc4cad003267c9b13c3b561470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e56dc5810b794098e53540cd349654471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403990d6ab53806ffaa601e617ff90d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc9ccaf3c74b58db7d3038e98c00d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de07061d4fbbab38d88bbd5687e1cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beca987bcf88b93f0bc3c252c4227f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f8dbe2471e712200101afae72b0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a610080c34ed6eb02f5b999166c88ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947bae336dd64911a04e015f2f861e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19babf84f78c72258481b5df69b0bf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575cbbeb5f96213540ab831cb79a648480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a515d0ce72f19002858b7108b47ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20cd33dc422b66fd9bc708ba5cef60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da138c995a8ede12f54dd8a377284a09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999ca29c78f68035a72161b03a8626484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee19c25860c313672aa12dcbfba447485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dea22f351b1e6dcf15c1d04608d27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403c1c6027e08436abd5cee1e672b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1124f001ad0102e230771d2f13659488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f852ce4324fdb8bd360a17c6512a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924dd7e2b5fa21d1f870481f0268c40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ec592477336013a44950e1284d33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680f5b89adc6eb83cc838858b625bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e94e9be14d529a713d5bb55834a9b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a869d8a2b445c652e35338cc9e8f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ef49bd79406e9656a021b29827826495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5ab0de8d25ece37079d4f090f8dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d9b069e9ab8c673fa790e5ba947f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055387d714800964e70c359c4675ad8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b901603b297b8c38d86a6c3b0b2fc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c16c35f17a702a717440b470f0ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fd3fbadcecdeb6130fc459da3c10f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957669e9eca04d43b581b6ce3720254502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29601e515a306a88e30b7960fe087a0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fd6e34f90f9f0880d6c1a8402859e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af50369ae1165f8603ed3090b7bdb68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5d453a5169eb5e03f304141ad03c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6b1296fab13465596fdcf71555fd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f06b88ac0f6f234c356117de82e0e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7252564626146ceda6ce902c7b474509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a191402920ea6e4cc4d0dfcf8caed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c283f40944095571e8529a5291d64d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34620baa54935c4cb270ea9bb15dbf8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf966d7ab99b00e1399a1b9a20f4d8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a71f2966187a417934ca785e7617db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d613c4d30b2dec2967fa30c8ed0cbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c23449684f57d5b17c76d295e1713516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed25a555e030791cb1e6a71e7f9217517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a259cb9943e8a29c6879750d88a4e81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ba73d2980069b9deffce6ba9bfe71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c642510b71521e071093955737d14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252260883c982377af71ad95f024c84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedafcaccd37e8c41936a62508ca885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a70e1d17f482442438868118afefeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a9046ddf86b4bf000f49449857a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0009dc120d0642fdb23c61db858cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6e75ed1bbf718e0ed5b903e704ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740673de779a1eb0a4d9a5e7005ba336527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ba6eede8afcfa780d3da46a66aeae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9707924f0c8ff390ac91b3721109ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba08e475fc1cf75d62682ef3d9da56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39db19c40082b9ab4d20cfac73e4665531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918819e71f552f5e63de454b4fcf7ac2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5be4faae6cca855cc69c9d8315c72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3e836afc257dd8793a7e8903dd908534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8515c7a4fafe42fcc3bf6121763c23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e74495f7f626bea7e90ec692db984c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482ee00a92e8b8e35c546679e5f900537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254136a36d4b3b2a82869ab7acc1ece1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5ea684586e40723dff7c686e1f3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3557346a974f2aacff4541de9ab56a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a429a6ade24375e92e09eae5cbdb50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40800b00edf2f4de1a96fb6f43655143542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e009f9a724cc793d342bcf227defc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca732424c1092fca57a3b8d506030486544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe234f2eab3c1253c8516d17e1f8ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5bd78b6a4b57f526c4741044f64e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36908c4b80f309e5f7a2a95f569b86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c38d8c3755f33a6817be5b7d128620548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10720b6b859fe9c375a1960fed1d761549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30444838d40db59485afc956dd052bea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc6a6f6eb4456c84854230ae6fbd51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a28738f3e1e80bbcd2ffd4386ca10e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c708c9b6af7eceb68ce9ec7d89583553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b30eef4bba9114a29f7df969e6391554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afe671db929a49d749ded3940df792555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3d8d2848128442d8f65c5a6ed61b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184995938a79ba15f0c9cdeb79583ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60772e3c9da303ccf08f020fd5c2fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52705351fe34880888b3c87a7180a446559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b5ffbf30be6bd3879772bd2b6d333560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35202018cde9e80a79543474a1249f6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81860e8c351313554f4f6f0a07f755562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd4ff51af3545849a07c98ac27d16d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd1699a4770acb0c5021a54e52bd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433741e8844873793b66fa8c1d18cf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050161c31d922e0f554df3d6619f38cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94deba0f807193e4655e40aeef9f37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af15da1fda54bdb43091853f96c491d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451396e1771c8a9f225465e8d2bd255569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9a08eb1881dc55b7437238c5f10b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a0e567ed1d3d522aea666a654f5e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a39a9b7e8bfac4a9dc405854ce3c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce073e337c2e498d922935d039b8b72a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e482f6305665226cbe09873963f25d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccf29ac685e384bb7609a4f5741525575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ef6977f7e2610b04622e8f31c32dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a57c68599b3bcb4a329be82597971577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663e7d7412c069b5b5ba107e3b37885578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5080219dfe7500d19c1077d2dd61b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e58d78e6b420bee57b6a09fdfba2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa900d5892d706ec5d14ef2650728d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9167ec931804cbf2bb0650a089090582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487706e40e5e6c6cc0ba630e1934ec3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cf14e2917dd7ff9e71dc5fae495f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0633e698bd08649906bd4a849e34f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a923cb6a1140ee7cf10772ac4a27c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46ac12dc172ca39c4f79eda5affa05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc16ea01a96fab21fd01ec9503d1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a26e53f7a5404c2d57c3627cb1b7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e6211091101907a624e63226ddb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70bb8eda10a04668bddf6762a6936591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b770f55e2f7da75dcd082236db33b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a72badc806e32c21b571d42850acd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f873971417ee87f95588c1067315bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e596ffd44f9df50ba608170cf22b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fed0429df29b824c14593733e0c0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2e0420e9019865f7020821f3efa58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffba1db9da610feefa7f1d1ee3651f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313962be78925c2f876328a16cf3002f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71512eacf76c1b97dc2ddf1ad3fb467b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf8caf434359c58ea3d3ed33d780ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9f5d64dd0db864bbbda656feda5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e6379e7feb02dbbfcd484a575e5ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408c4a843d22b8429e4a27d20ccdab1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27319a003ad6586d69c0556107aabb6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680132e4f1b0c5bfebe0d4fd8e5b6c1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e3f7ab186a8fa20ba4a02b5a9a60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7a488352cd76497ba3e2ca34d37b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d906877a7543427e0a0f35656c286609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba73cb32a7d50001fa2afffcd2bc931610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371f80eb77c8f8a8524e1375ffec15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633435ea4361ffa11d8de50aefa5201612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e029f8a3bd96e0b5ee26e8deda3ec30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded09ab459a26bc105e69eab7fdffaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c1c3e86e4bcb1ef4da8e2ed39a38a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a6ec0dbd98cac25f9129797cef25a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218406a3bca4959c3ca6a6b916d98a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872668db5d9b3e190995e509482fc41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf04747c0900758fc2a2e581865524a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be7162826ffc603e280226a126eb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b920dc63187febc4bfbc10c605aab55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a226fb673acb6f32cf525176e4f08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c259ec16b86c191249eb685170246cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9425b039df817e876f3f82608260da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c1ad24d011bc3b7272e25871768b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3281c55b77436100c0ae3ba0d50b978626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f7cfab4e97c35f094791a06c810a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cf46ba5e0dfea9b9a822942193a88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab76c1fd04497e1234d5af77e1398629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb61b6a39cb7993d09006631d81283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f9cc488b8d6f74888ab0ac5171ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812a4d1726d8f662ec41b57d94b216632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168c960e2897cdb28828b2df856771633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de74a481da075a651cfdd789704a424634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44db6866dcdb32761e02a64c6562503635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57670b65964bf83aa66464b443e7e7d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b854061ce2afd88cdd010d036e112c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aad8a923c3c27f5ca350b4124cd77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7b616aff6119c0ff55408c80a1a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3584c7400a9a2d88a8c2a963e392c0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e822a8b0e758c34b1c2d5caba64d9b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2228daf11591661abe3de66ec02007a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bca6c17d1642fe484a17b5f94546d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e18e179dab5ddef19c440fe41079644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ea5091d574c57a530387ef734b17e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c45b9f1078eda3301f65805f7725f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78dad3076c995f05cfec394d24200647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507db3739cf70e6ec48ca33a8725e54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784743309dad9404a7cc9557db80baec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02672ddf840c528e78e9c9ebddd24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccfddb7a7126c5a7e16428b093a229651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade73e2809f1a08b8746e822a4a6b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8deb345dcbdd9908fbcbc03d2fadfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091ac472fbd8221dc2676db977558d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059321b93a4e83dc69a36072e13758d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f160a122c54665e4ffcfaaec8f05557656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d6900c24057f8ca4441a3380b1b18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb0302bb450c4e286a9f560262c90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6bfa26853e66bd8e2bb009e475779659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd261a958444f4f10b6ce59b87b1c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdebfbbccbbbaf9a25738f653685970661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707a431be36ab1e61da8a0efedd04d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a4f0b22f0a819b6843415075798e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e83fa0e9ded095256c941e38a0508664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b86b66c731ec3a225d19b54cf18ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60fcd7a914ad88b1e2680ea5a66966666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b73cf0036a895b85b3d110afe23838667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c068790177e2d003cab852d4bc8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d042b284593f00f43aa43f3fc7ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd816d1d41f0e27b8d60432d777df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c7afc3ae328ec4cf6a39a06a38031671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0f6208630fdc1bb0479369f5daab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee75aac021b4a0984f3ddec0b6db40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd68ee7c65d41cdd49a364e0e10f9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de418cbe84e24acc00ee45a3c67788675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605aaef0826300a3d341f9bb77a1879676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df735eacf34114ddcff3619c817c5b80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c055ff09088c3e566e70a1d816305678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c033bc8eef3a9c918b6bcfd6be9c92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc718e7d266aa74abf9859793cc9848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0245af24a4e5d772e8d3753e869a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c66c8d60bc2c8aa7c51ef35a4224682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec5a765844a335d46ae4e73bcd70f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d32a80a89704af3ea795929aac3dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee19a800167d05cc16ae0e743ad5a03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a64465bed4d48d4b44fe4d37ed77bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2096dc75877ecaa87bd0e656c503986687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6beabaefbe2d332ba4bc861efb599688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc585b7a2ed6ee6cc67355cd9db7792689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25756e6579513704072f8fa0828d7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0fab8e01b95383d71638822b898c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18306f6b02d1b816b9208082ed2eb7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33d9af0ca48e42c54f7bc9135fb423693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db612ead07943402a88a1850b68bbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30eee60d5a7d817b24e3b570e65f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcbb4c19ad383744ddc73fca1ab37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337de0f161dee12b4f58a126c50316f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d958ebefd62052dc2b7fbd6e2a5f1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d60ba49f60b57d866cd6c3a5b37ce4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7146658d57609a8d63b88cf2555f30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f707880f494f7433c7dabbe1ee28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56b31109f738655921cd2940d0d1d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40fa283034d9f8477e18af8c67f65c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e87d51bf6de8ab6496be38342304dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41560d8a5f89e4c3f0cbc810c34b26e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94cc2b9c364049db1d9399e649ade1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4277fa59d7c13f67f4d4c74e5b321c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb917007ba39d421255b876d2e9696b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51bb0408d0a6b80a3fdcfc734f1bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c539f94180a220ae0b3f591b50257710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fead2fbfd097b82d9123ae658e1b5ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf553e9cf69e5c2c39b795769b04c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8dff5b5dfbae6eda919b31feae208713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6337c5061507ce5fbbfb5a3d39bc5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40e2f295c783753282b039f0a0d99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5053e2eb564b85678f586b8b71bf3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b70080541aa60aee0ce39ee25401ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b3c2984d8a2999e73eb3ab86cb91e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70be19ef848e2ca199f15791620c608719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cb87e802789640e16545d3a7f6db2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee7a7981524956f481ad09edbebb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93537f5590f9ad763ce813d7a2cf117722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fb7b37787370ddbba47890dd6a24a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b243c2c10d39405c04aaa8cb34da6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a12002580bee5bebdc11ec4ca705d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65df58421f60fb572ef40a068ec9a7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590cf7344574d13e87358c92a34c39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234c1040f08305ecd905bd52cfe81d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e12678d2b32458c2898369af5a9a7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b44c8e15973d0058622c9e18d3fb63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1574be0c374adab64d881865b621fff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb292c59c8b1f34c6dc941b058eb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38d62f3e5bbc351b7cd35347482b98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107878eeb796506cc7d5edcc1cd1ba86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48cac9088edf4081c98c2dece97b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd2c1418b40e566af8d2f76a57972736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc998eee4a55338ae1748331a73e19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47e946de67ffc627d5bcd0c180e39c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4825bac1fdc709242b4327e80b9a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a759cadfd146403a8be664a016ccb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c73ca83936e54b402cce8688cb462741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b858f2b1db6dd9f9e7766e54e59bbda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb9619c9e1b5cdb3648c9135c92a02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a25f1fafa867c32deb7d128fb254e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9167ba1a8fe3fb793302b7c76bd4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2903f026b8931c34e2ac8125373034746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb1cf370347dbb93efb464878f78b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb6176537ebacc2197a6c98c326335748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdde8102ae6fd1737add79f48c6dfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bcad1ba0bfffccc1fbd3c2666cc3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3cff96a3ccd9e8212c112693a18d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d286898d9db38b839fedcb8f3b4baf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7059143be5baca3a5bc0bb54a76bf34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd47990b4741e851a8d63511cd522c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0dd8839161a95233d7db373350bb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3289e6bd874323e66fc5c8276ab057756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80a40ae0ecf8c6b54fcad91f8c0e47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbfefcdb392ee1bedb4d090d33d071758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf6841c56ff0e4dcf21c4c761237a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2439ad1a8fd009445475b0c6d4e9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfca1f86b6b70dda35da59019563bce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f53d1bbe9e823b18470d09f32849c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5633df4c6fdd98ecd8bc1530515e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9744d14730062bf9853a34a83518eee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c4cd97be966b667c9f957023c2be0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a5d95830a8a0e9a0afef642074c61766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c30f06072cbc91bdcc2657d4b65e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada812902984545658491467851432768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745be36e5ac998f37ae622f75b154113769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc49295d33ad43a2241b408d2fbc7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0ad87859d1a2568007e6b0e18f3c3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b9e1d181ee19f7e7878ca8af4113772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e843fd0efbd42153c6c64eaa3d2453773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19098c93ea71d7f776e9de2c3d446e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad028649bfbcb55f5a6336f621192775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353be655456ab26050b0a72b1a52971776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de152680a2a0b46d03710d32f85e85bc777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716c07814c1c558b1ba9af483000661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e26b23503c3a0ac554ba8004c4d5052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1b531918b08bbaab22aa228489d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e15b82249b1edc1dfd818105bddf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5a89c5ca88f6b80c93854d71148195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7be088e162733ca67517ba3d186e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13b65c70b26587c031f3b7d35d56de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be9e3a76e9122347d9695be4b385f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d396e6a184d38ca20a276ee34a3ada9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b27eb93c836d842f05272173b85ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd5894dcb580c173997b3c579e93511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79846e170e63963cd1d001acd122dd3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98bb2fca100840d34f1d032b64d7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abeb740c6cb2b3b3eeed2b8db7691514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec5074d4b1a8057fc62dbf10d58cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7604688ec87a69de0407dfca17e8df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a4c0be1c724e2a4efaaea92f249c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d770be534ec1164a8b8fc364cb604d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d90989e730782a27f89b8ba35b27919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7793db9f61d5393b6e03e7ae129cf1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f57a2b8853da99a495a02c654ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0f247eeaaa7b6ddafad3f0e5d705822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53344b36a229f36940607baacc6102a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6247b112012dd447627248c754c81d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514082e42ca270bc4c36f9d8e41766425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aef8ca63cfda7c1546b4fbd63bad826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1c8913c1e70340544f15ff66dd9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdca71c874e29285e602706148385c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de7dcc9b17d6d35ee2ed38c6b6a56d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c29f4e675e33ffb8d555fb6673651d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296ace69ade203ccd605913ffd52bca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636288d534a64d46f4b8fec30e5d75432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af410cfd1fcd7898a278dc74cadebe233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d1896a6d6e02f86de3c2c829526a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42843437491526e92110a4115ce34f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a298eb24036b5dcd109f0a357c59036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373889bd2f736aa6ad0e823c61d0cea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf477adab5afec0e03bee86f40fd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568363cdce671811b62a420132a7c89739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d6b8f15ba8f8fc76b9ad96075fcbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ff6aca448887d23ac7973ba7101141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a4d8c7fc72deddc540bb84338e7f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea6be79a74ecdd40726af8eac7ab5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60604491802a0ab507b67dd88e76144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70795af3cb4ae38a3e1b9764b00d218845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a2d46bf3d4d646869190f0adb44346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a47f54338282fffce6a2dcad351ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9313cea15ee439912a163a34f4d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b60ef6b267394b504fc019fd4419249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d023c4ae6ed82937873de2a9a75e2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165549dd25728a5e75073e5e4b9bfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873611585662a893dd56f7ca1b98e5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfc73112c57c1cd831f75632b27e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98481b5971438182fe9cfe8e077d8ca854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a6d695dcc3788a71efe834b32acf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccdc09a6ce3b380d607e7882ee104856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b92701b7510a398b863fdd6cf842f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c148c83a5731bce9b02502d1c3ebe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3029282266374000c0b4e93723ebea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed77f8289bd8eada10b204be7da3f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7c77656f0a47f198972d6418228fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e937c0c15b6f8e531d07eb399e6da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef48fd3e9635021e42a046d0edfa5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c810d9b0e88f48579c5b8e6ce742afa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f57ca181e4c3a080904306c20f387f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd9ef7d5fe78602d5225ba413e2e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2856e514a1456f831f4af6ec0e03b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a415395b4d3caa7cd150de7718be6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330976226079384d5720627d2835fd7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7eed7a2e0e5695131fdd6cac914b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b955453bad5425cecca3e38db140af471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfecbd6016ed36d25888fa90b413abf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6b23f8b8a4d205f7e18d9fb3cb59473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375696b07e5224a45ef10b52b96c73774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3fa04dd5c0608001d3c2a9bfff79a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae9b247644dfc491a70b137c2185a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be443288f7ac76d1ed033bf4494f9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665e6919b3ac821adecb1803268987178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b8e5cb9062ae68a4496331585b0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dee9cc1c938bf91e12e4ce5eb62be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b043cf52d5efab02131cabb3231c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b65a30233c637b92bd5321688dbed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9044f41980690c72451e3ccef6109ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aafa70305ab7643131f1b00906cd3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe627b6f4f40c1e43f4a7dd2658743985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba40adacaa295eb7b806903ec22415386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc182ab55e8f0cecc23cbf2bc50a1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4add77ba8f03fd9c910b6d10b07116b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c499ed39f3c88d6316c6f3135d51289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d7fe3d403b62ace2f73201652aebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719be9f09805ae1ac3a686bf24f6cd0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b98d7d5586c539e3fc80ddc5904792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf553e2ac28faa9bfe403a9bb8fa64d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041cda0704b608104609baf3aa356b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb2ad624882c85559c685926c80a7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3103af1f5e0515a384e8f91e35e89b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7938d6c7bcb3e99cc8479bc397a6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8d5df02e57267964252a7a4c455298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3258bc89259a462021a055674be899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a515df31b02e020df714a38dc0640100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d6a28da9ed4316a1f47c7bfb69228101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ebd3b814da54e218b86d4422fab2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43b57206c909f477cefba8189aefd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6dac81d3a84f0da5158512555b0f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2add05dcb6f34caec6edf805a5a9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948c05589f20026c855f3112a53754106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc46b3330b0b721142ed7b51b02c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de8b6715a94031f2f65d65c8b119a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df917807e41b80eaa8e556bbaa00445109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274381b406f9626b8c278ef02363d26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8940be624a8ce1e1d77ab83f13119d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061ae3264ea34d4f443498199ba161c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ab92302d3d82cac5fa2c2f789eb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2dca7fef9d3edea09fb8feb695a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd69663008a95b2ec3223bd5362396115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf8a2a94572511f6d3a051fc77321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c389f05f77394cc987357497540dc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c3698ad07c35a8669bf26d84dc91b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe30835b6560d7b07905c2216bec058119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272da14bee70e0856271ece4d36555120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ee93bded0a293eb1714cc40e2110f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff148241fa720369ae63d173327ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463c56ab52959bb9966c8cc8fe49f2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c603374b9759b68597e806255abf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb91076e0064a8e023e0fd7f663d6fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d1cd8a94383c035dbe9ed3f33b6e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b39cb135e57e69dd8f3eefd0e554127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd950c9900c5aa31351a70520dcc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f619eec479bb9c26ab4eb2a03a7e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5119a18f661c20b978ca1cc961eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde9b688993267a93ebefd95262e38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df808c42815dc56ebf88f708cc2c0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a868bc835294d186f3bf1a934e9617133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e872f6ca8899499c6fb71cc69f1a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403322a387c9cebe3d51b8115887322f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b393494fa0f2038e860e1e0a1b662c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b911cdf0d6ffc58507967565072a16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c3a597b6aff0c9e90cea68d6144e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534b6ec9edc1ebccb612657b4ef4987139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77f20409e92695e4c5f8bc9a87d63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44682c969c058f382c92e291c1d54ba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bfd99a5748ef0414c9f006a13df83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61389c7957d92d0d681cd9a0b8a9baf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c551be52ccbde8be13de8956e253e0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398ee49874ad378eabb35b5ee72762b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1224e171957cd483ba60847a58476a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f052cb5a41328ba379baa0e0ae50d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ea4cb02a9dcbcac3d050fb275ee71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261acfdfb7677875d295679c8764e076149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6432dadfd8d7c3069cd261f3f712e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67be72d4b0cc6212f54095b58cd6db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad392d433c0df52f9fbac8bcdbb9d2e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f053aa3538a2f31caab5ae4666965153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885384eebefef67b666e9dc3c63ac96a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19fd181d7bb0746145347f46c20bd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89cee2d5509ff13985262678d3892156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5052fe6cdbffd85379871a3fe23df6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7194579086b96cb6f19826052814eeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff0e4645f84db70d30f04294a49c70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdba7a8061e8eeadf133ac418dca8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0d5719d302ce2387c3a7106d45b31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef58a9c0558c6861a3abca36ec056a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b76b21a5a0c012827097f56514cf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d04b49191b8dda25e373f78b61f0b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57d5c213981c1e5df2aa457dcefa0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d44d31998a0afab5738576393c7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d47b261b033763732547a4339f741167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f61e13ac49ce7b2a54b46c633daf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e25a03abae7a5ba7e1209bd4044cea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c7a6db88f641000ec49311923a1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d32501c159774b79d2b75dacdd36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834d0da38e206d0a7d39fa937167700172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a350ee309eaf761cddabdc744a8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432afb5611b4001ce44427d4aa7245174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04867e0e7ca53a5664e1b77b54aea88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d7201c46be9844390940b11973766176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830b0ad8d266e9e0b57d33c9fbd330177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a3345a9dc9ede472434ecfcb90ae8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d439271adff04795873f47a6681fbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97976e3dd1707ef72480aa1564ee1839180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89ce96f46b4827c9e5855b737810b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc23db4029e2462da30c7ce4b93760182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bcf02a5a13372f9e8af4bd2a31298183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04c13996ae679a6c229e2d02ab6066184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980870e91512e0b799ac27feea678e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b541cacd6608b2f1ae4219a1690a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900f44fac917e1b57f51d951974f15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961700e47aa6a253246cd3ffdcfefe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5967770fed0537706737b67de3a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f20888205a88b7f263f4d0adbadc5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381d7c2aece113e284632e00744bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151cdbeb28a6afb5f3013fa3a2de859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115877b52077ad7232416f510e418d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f96a1383610c5efbe04929523ff79f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47b8fd0e2125a7435678f2f320f141195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a1d0f02abe3afab8fdbd3d6ac02e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fafb02f20243d12c97f40a55c72aab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789cfa38abae04991b1a95e93b1629b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd93f168f8737d69889ef1725159b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642fb421ba7f33f933cf01b5db0d72c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5065055864375813c728507fcf303d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c294896fb6167c1d36be0e38f3df77f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23aca67392a01cc39474293ac5d6b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531cfa16f8b34499a482262c4d9867204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b34e33f17f6b37bd4b062cbc2271205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52f392ef89029503cebef901b085d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef380ac1ec725adde0d1c443e8dcbceb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f3e013fb9f5bdb06b34c6294437c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78c982f104b50ba13f4038581f38ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8132772d167e1ae57509001fb18fb47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb82ffc98468a75a31a5e1f86ab2fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c37bd4673bb2448ce5df2b780c206212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015a1436cbc0259c16a283ae01fa46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037b2a58e51c7b50ee8b41405a7aaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aed329921a2c81dcd4b02894bbbe8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca04c0ba3d0844d6021d6e2db71a1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185459167c3bf1faa423bcc96834df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da272850b449329bcc16685ed92bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca87a2ba4277c9f996dfc90c807bbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165fcb127362b699e190131058a331e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68756338a02bc06ca01cdeacd5b02d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934398fbec6d0da0e536cbe516a794db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1946ded8a0554058257d4bb023664223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45d70e3510f6424545bb872b27dd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaeabe4e9dbf252c32ec452b26f6b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fed58b1cb771e4e81dd3f3c96b3c38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80624e24dca08ed6beb7ba28e25d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad976740d4bea43e9bee189f247c206228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b635511bd0134ec012f3242119ca0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cf7bc0f2257c5bc661737e31144e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01205206640dcdb43fce3184313a38af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd364c7bb9ad7ec48fb1718865077232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015fa94d0604c4d644f7279966ff023233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c122e6b6d91b2df783a86bf9cc76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aede21fab7ab1d080e28f4c584ea30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347886f18816fb94687ca046d7b730f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8edd36804225adf71253363a4602c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d127b206f699566fe875522f19e35d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1efc6d49947456b65e82e4d550926d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e4ea841fcc3ad01b2806df04689f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9f4695d83aaba29331c6ae8aaf764241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c2e312c7e2ebe84e9631bc2bfe52d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d761535539f6a1c46af74a72f92b12e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d751625cea5d05b9d47e1147d12239244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385f7924292e9a06b58b7a7481d49b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e16d0979f751100da7f48d789081a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d7a1c0a3ef286797ca43212aabfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ff8073aa2b0a73d1074c4adf3a50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79434f1b5deacf73ad403dce9813f13b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd261d7111862a4cc72e38da1dd2c03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40613d31d32f87eb9bfe3ad485a83f9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc958af5da3f069a3576c160a7b176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a067facaa31003622b273b122fea1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1701ae2c9b5646d5bb462077b79f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf71af4f54b637d2af6df94203172fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd72bbbeda150b912d084cc2d0afc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb94ee33ffbc0c6ebe993c8145c68f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec52d89cfb9ea5883d8d1a063345259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade7cb97df150618243036f97d2ba2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364607163017f2fc06c7b19485b50f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36604507e67e6f41a29c8ec82b93ce9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8d0419c1580d19eb8c31e918eb1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1d3196a4c4d0c0d33a35227b2aeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb40057e1f3af6107782f1fb1884fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695be17801b10ca030df4fbeaa5d0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c77db7e99c245a8d85ef94f05974266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec60c935057b5fbf8c87368ab2a1b43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96d2e058a90fd82b82ef063cb26b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331401a8311dda2c42f286846187a6dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d2392200c12f442e3c2c233dd26d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e51a2feeccc403897ace83d4b5b032271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87c7ae5e6d206ff0c46d1bb0b1bead272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376161c69e5bbba5ee6e746d27ece13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4d38f2e7aa3940a4df4369238a18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe372b0428d12024ad2b28db0be1db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4dc05fde47fb4d9ba01ca4dd3062c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c43def9ca0a6620bd2f6271236576277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d42ff2d128a39ed687b392f94d8a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8600936cc37ab177c888880f96a1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e446aba41109e37229007101e16bd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052de8540fa4d69d34ae8bbad974609281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed3ad36ff68f51dec23f1f347b77be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e45b51a189861634455cb651dc493b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be9f7999a90729730a62067d844dec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762437f5bd7d5da5d91a95f1e539bb25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd01122a99440ad388a3380e8e6b8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548347266c11e826901071e9bf844cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27414abd4d4ff4743bd4fa8332d8be4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19032ce5c47d611f1c3aa3bd05c36751289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8b0e9cbdb3f3e0ba45b043aee7f2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd594291130b6f25db23ceed29e4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2b709c6173d92deba69724a0f7613292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6bf57eb9dacfe8efe9fe3eed8b9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6006616382880d892087a88534450294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d797b67a69057fbd8aff5354ed977295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fcfc6c24d91aff295e84ea57df30d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ec0a1e416225a184b32fb655b7ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def8c3b82279b5b83217e9a9941baca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7c7a3699c6dfaf8dceab954b5356f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee0640a45fcf46913905dd2c35679d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fe418f0f0492847c5a9e3e6ffe6e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617a9e2e4b8c4b70ffab6709666b4e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecc729f08e240b44ebed361324fe1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c601109b0a313cf2c87c74468ca5d91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f2aab1b813283e01d2cc67501795305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1482a2888b28ce81255edbfa7ba940306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74a7f3afd3db7c8fb7a3936c219b4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f81690f67c6eb4fa2b6cff93c4bd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bde2c87ee84c974de503f2d2085fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e231c0d3c38b7a8002a1c10d5a712310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e65e5d0c847e15cbe6925567ef8c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb0ee2663cacfa65c8e33155ac0cd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbea9bf42cb063394c0e0fcb5e1af18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cdb7990d5838beb137c98e9516a08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600da2f63bc55ef1f4482dda31d30e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b07ce0ee11cafda4bcb7bbcb8aac9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c426ee05a43c5ab8f8c978f49c10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66334412971d55439798a92e95228049318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eed15ef31747da7a84b0b1024aab78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d86708958baf29e58cdc259b7a04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf737c44588548afa3046c528ffc6a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0ac4776662ad2310f5aabfc9a1cfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ace1842c6c9224f9c00b5d1a3eb21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794144601ac2dbabbc38d74815ccb23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a4b7f63e0d195474173182b7f464325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeee80046656eb2c328cd05a8ce6ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b763b8c7fe30fb4f33e4429d443ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059246776f978f59432cad5e3f2c1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0294847009f920aeb6eebb9792364329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2304574b719af75b36492ee698a60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358d5734d25af053019067dc2cd807331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53337d18ec72b66d0cc550415daa458332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173c961a929eba485f49c4fea5e4a2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864c7d54d523328a1126e37f112e1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab738e4679442a7911d91d1b3f31a97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a348e404faf125302399d3eccd07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873aa18730828cc67fcdcc1e9abd379337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f757c5ceae1c83633bc7b5e78b90a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643658b306036ebed98a3d026da142b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b757cd0804862be2e6b892c315b5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc833bd1cdb8ef642cc0d6db20b09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44af8a173e044af55f24c10b1cf49cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b45e2c80c95b347531c586415962343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0bb183a75e3c0dab80879272e84ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2ee73899821de009ae19409de13ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e85d0fca4254cfa3c6ad92123d7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec097492e62eb198f482cd506376cbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d9a39cfac398c15a3b6c2d4b5413348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ba32fc98e7a030e90c9e1e8ac5deb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389038d07298ca72390b11dcfc2683b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6003bca4aef61f7ac07781e5a7abdf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724d1b60c55a0158112e498d3c7f6c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d747d7b74b036d829a6fe7bfe6ca5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145aa31ea1dde1c5bd6f7bb157cfd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd2a4e9aee79f60bd82d52cd4c53b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28da1a64450ba75902aea5eb3b8b01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc180d669f03bf3267005a2026864e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e045d9ff5f4881996a9eb37845cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff96cf93d2a5286d18e4aa8ba9eaf4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180183aef26703d06604d6cf378fbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d95a09130da90f78d24555a11f3c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e78dc3be31a925d914944ff0abbda8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376244d1d8b73ab54287fbf305942808363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911728ab023c315645b3d1a2aaa17b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2613db13e6e7a5b3228481fa179b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545851ea5a2220fd4dc58d147fb5ef5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed84da3b245bc313a5bd7abe33d1a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06641dd446e2d902756492a6284fd6d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37320ccffa11f9a32340529af15f03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc134653ec9d393090225b150d6524b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf70b8261ff7b6695286d882851190371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de61fd04b9161276a8d60d35661e1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdac6495675ded288ee14dd6259cea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1582a0bb69b6f1bfa9477e9a28fd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4768ea5da1da55c9e86b8660d3543375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fabd3cfe23548f4436aa06f37dbd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c697d8a8e4def037d296c6f03b99d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151491deb09f8f152bd33383c0d3ae1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f8763cae254e580f9b04cba9eff8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188bf668d6615bc4a23c4e21c987dd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45cc71b8b9c005f88115cf9ee4910a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde6b9c3755e0951a290ff4a95d9cb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1baf9025f6ff0931ac7a5fbc48fd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec059d3c3c2e59699abb53a886746c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6136e2674d4fc20aee3d716eb6252385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564709d125296cefd07d64fca7fc64c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2d7ee259e0af94c6eca4f4cf95dbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf319b13b3ead272197d60c7baf80c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc2c0236c438aa3c02ea2e3b3dc7ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f42240a138726ec013f8e71d635918390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5140f144234f8d1048385b84f6411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085e0b484e62596a73ff3e0ef54f3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709091c7488355ead8c64f532e9c07c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d6edde528acbef3cfa8d6742c0432394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e1599ed08758df7d018295fae1c14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3fef57debe7e477c7023ebe7c1cdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af45d4d77f334684c0e6993635f51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a744472dc35d5f83da306e9ee01b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf0df7670afdaa2b28076c9ec9a88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e157588249c0c713442fc4b80935841400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b0a2949ac298f2330fb9c10112467401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c557358573e3ea974ba7df91818ae88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1414acf2f5f4711c65126ead63a725403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00bfb2200b7c29076fa7c8ec084ba6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b629ffb3f9bc86e53387a35acddc1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834d00c29377149be0acd74ae7b6b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7216b6c46594f2238752138690e8a5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636056c23b7a868e9b674936743553e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff83af3ef0db921a8359448cee3c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd48684276419c8d5a26b0e4f041a97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd65fdd9058b13c231b2539bb0e064411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a30503a68283dee00a7b6a10d77466412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e2d4dde4b04548f518dacdfb648e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4fd4df53af3289696edfcb13ab676414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182cf6d595a8f18ce4217619476951415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2519ee2f7656db3e2fb2917aa5b4a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740fd8e5a96f95b687c6eb6d7f017f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811114ad4413314dca901c6b5cdc606f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48764b54eda8c97664c788e405534bbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c6b711b2a48522f4df86303f5c76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bebf9e030f5f6387e9f3ff9b5fce9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c44e08ec795a8101489933471d913b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6cf46eb6c171b38a6edb5839924b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b01b649ca37d18a9e29aea669a5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6d7f2c5ddd3f623f7669606ccc39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d14f287c12d3c184229c414847af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f25723cf9c342cd24a2436f3650e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf0bdc51d93a3af6ab53ef3ac95d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1690c0010f1be65e5b231ae5b68717429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0b28b6c3f292c78d2a4b844630713430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e87866a67f776b8443945ba613646431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34109b8810f839527ddcc3603abe7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c35b6125b3fc76716eff411b7fca0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324166be889533b035e039518c5fbcaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f7b04829675e65498f6a7ac2767ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c174c1828eadcc89ab53d2adcc57b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e1d941fbb918a648d7e10187a93d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc4862727d0efb3c8f4f22abb3e1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf34c7eb2bc7ff1ba6ee0c27422240439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7a5ca128242b7ade3796620618d64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b76264edd29c8d2d5ed93585358b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3884976ff964ea91cf225a581fa6e39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ad3edf1f84b42e9047ea8b1ff425e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470689550c7fccf96373b372a4e23bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892c88b7a45312b26866085befa3bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651940423db07d46885bb563c62c91e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2ee28d9cbd7a564ff984e987ed410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49040b456e8fa637b125ff6e68fd01d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7c67dae024d2931435060f0e6107449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54419856bb4ec192f283fa22bebeb526450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eb9e6372115eec224a6a9fd4ec799451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bffe3ee5356a8a4005d0432ce8f71a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21324d4b0de5249d091780ec18d3622453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670403ba33928fdb9cb2e093283de2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de9a6602e8e3b4939c2c43058058c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69a68bd342069c74b72a72fe8d0e97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b610cfd5b2f48d1765f96ad9dc2b6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496676766469102213072cb11c506760458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58316ad8072ee153db5b07d7d06be605459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d7b3085298b3b1e397897869a057c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea743713cef745eda94c0c0af29ca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f013ba570d5ab2a6cdf1e675710f598462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1abbf0009f2959ae3a201e6abbf9b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec6f52150888b66b9c8d7e7e61476464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e683658263064636802b0ddda9963465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae80e7daa1200fede21532f41f4827466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3831469af5f362bb714366f4b68111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae40530b34823060e48058e49e87cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a916ab4ee076962eb2e164effc092469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9935cff2e3776184886b1fb65499cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e968ac606ac38e420fc19cd694208471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d753fd6f42bc0b4970609774c159f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b17f7eec1287548101bef65110e35a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4140982b919feef7a1f1cb11b438302474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce781aa36debd90155a7d1a30796f2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd55ec6f36f6c3c5b4ed24bf540e4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916deb978943785f81ebe80d9810c185477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d77b5de8c9b24381523381e7691aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254104bcc59cf40af0409c2a741cbfd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7671109259808e663228089b30911ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84371952cfc25c787a450e77e8ed5a12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a163fad9a9cdec9ff0194b449157573482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7937594783bc5c793785a9dc7d75360483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5618e0540b1b77fd11e62f276edfd78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b17ebb774215567dbfac02c2eab18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4203543529a47dde4970095940fa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1904ec5407f53992191999ae54d81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe972a14972a878e95e09b6b05979b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f889f07df6d1c561dccc2872a7ad54c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061ad8c75911636dbbeceaf45f2375490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed380abaf185a06ae74f850f579b3ddb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56ca8cfe0f102a5896c67150c3412492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e6bb14292e2f0596d2d3d2c8de05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac3b306d6f2b1f1c1eac9c525dd1b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff5f2f7393a009f025f887570f7a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6da668181cee26be997714ba27255496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438539dbc180184e39ee832366b15f75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b7ca25cc680df042c538402283733498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6668d1f0e7863e140330a84975bb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d69bf2b507c193f8fca0e13cfb5f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf256663bbdf5af00497244e8d09ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247631d64f4a264260ce23c67eca04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487989b3bb3849836bf0e94497ea92b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4481c37f0e5befd03ef5f6fcaea2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5287983308ffddde22137cf2824fe2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc671bb206a8842da0079564c2fdd34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d801f077ad08325019de330dd4ae22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533bc7f1f72f64bda6daa3281388245508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2f794f7803aa12dae3fe2a5474589509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9fea754638449ef9479c703af791b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4f8f7d0441a9b0cf8e854ec60b0d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe80b8d25868285812655889214bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e10ebff266a8f8302fc270f6d33a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490462578a269cd8338a75173d8217c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e187034d8e9cc402de844f9d556c755515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a26f07f541ec74068a4f5464541942516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0bb2023b873ba2e2d94f2d477e65f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408447010ff8d57672a53d9aafd75c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4fedb28ad9d9c73a3ddd83fcb0f64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afc3bc7b07f0fc133600e8f7a31cbd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee493b4dfa0f7303206900d4da4b3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6e5dc9251347f15ea88d61534e475522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1258251327105a812c7307609ef84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd376355ccb64294516d20fa088f7627524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052e5b0e21d16877ea730b53b7fff64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb900793caa98fa0a5def6115ac9884526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9998bbd265e917b6d67533566882d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90e84766e6cf540110d62464679c38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878551a6232f881691e4ec398fd41c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54adc9952f42162aff74ade286bec2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5c5969fc2a50e9054869df956154531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e000e49ef2da004618e033d944171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac021c06c7ed801c37cbcc18c355863533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01ad443350de9ebe4b5bf088b192de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835adf3ddc5061d277b81aa3ceb5f4e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0102edd25bdc6f3e73488a9d19caa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427ecef4bafd004534cbf3ca48e31fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335661c71ef51950af2f8c2b1ddd7157538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782cd622d24dcb03def7d526ecd785539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349b8c232a8d9d14739fb6e70bef094540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849a795c8401c8313b6ffbd94af7c82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921e689ffea28646952e5a9abd38da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c4f6409f20a426e8d735377b4dd44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23d92e18f256ea558f2096985561a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ec14671390dbd7ba2a22d3aebdc65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5809d98c8feb9f1a83405913b7b31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a7871ad80c68119bacfb53b33037547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfdcc9525fa61dcf33507137b92c0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d09e796fa594d7715b553075a5966549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1875e0fcf78b4b78d42fc91d937ffa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09671d624cef16155688494afbb62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5755f7e5c49bb5db96f654c3413da0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b79304bfa5461a0a9e3fbb9c479a2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42904cb43c280c4f188fd7d80bace7d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884792c1df88e4fa0f8368ecdd1e229555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3f06471257c23ac4cdddfe731ff46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3616f1b1791ce6dddef97800b53752d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23456ca00a03b857c71e3c4e4f83c849558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda71fea138e37d08435f3efce9fd54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f51e702a402f34bca91ba1d165e12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d18449576b5d9d268df11ee495a9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfea5011695c03e51124f5e377df15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119cc36bb471a3e23fa00d6cf8a0322563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c2167a88044717578bb421a7553a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa949b1b9a5484e54e643933e82e8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732caacd0bb0e4a82baca6f79c9c678d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c248087e116a2cce5b693322b4557567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65bc8379e7107d255555e789215bbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537336211b620271af312290c5b061569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27167d7f280ed418cda1a0bb563eec1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ec72137de24b2ca460716d08c0591571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3870e93dd8e8e09d1d3ee5ee83c15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf03cfd9d0a1b92683c616b84d8998573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52817684610f295f3b5ea49bf593fde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730098264d6071fc86eab8fa4c614f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6faec17c5bbb52814c3e9e22cc605576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a14332941e27d6e6f2406fd61249577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c587684c59dca1a097aacf209a818578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb8afee5ed9913be2e5f86bc4036ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd1b7edb9d10884ac6f26699f6a897580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768c3aacbb35fdd3a55de58be74b7c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a4121135613e19bc53f5689d3c1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea1c7c592cda09216e2a0e1bf718ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c04ce4df97ccd747af6dc95bacd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b145047e31c02ddc85147f734b5d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d23357a84c5f337effc150fe7a6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92725a50893b583ffa59007efde64a09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff943f10be11ef0e523643d1cb922c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac80863e612b4022edf2230e2f8a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487174f3422f5b653ef157af5fb6dd73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb915702b0b5f030f9ea9b9956961591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e80f63dd5ffb4f6678809d7cb41d65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2656312e58141485684d37c695295f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9b36bbacac322322480692d422e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efb30b052716529545b31353d1a48a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33840412c18a35c898342b95420bccb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c3534d381c29c134521ebb7cac1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b22f78482670d03e134a87e1d3ae6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7354370bcf884c7922c1e01b964bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ca5671a2d30cc35e6f38799b54b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ede94f097afc4d6ed36eb615beeaeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e60e8265019390860ce1c656526a74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628997f0b474d4bc780385d8b023fc5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856cce9d3f04923bf7b757471f2f1cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f918a49a875c9490c71d8793d43dbfa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d13fb7f56207b7d8a76922636e7d0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e32ca68f882e66213429d90267ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077ad0c7913c50e7538b3d4901c837e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89b2dbc079a7d29dcc070ce0b8641b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43936d5ef0e633094c3c3e83521062610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bda3c0bddd10d6f9fcaac1d01a047611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c43e254dda7066fff8cb42971a53a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8314937c229c418f5d924f6dc75166d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99963df2771ee60ce0907be1a096d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743bed29724c53bc54cef1d2e7355ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedbbf14f263e51a7e2b891c532e1d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a4dae1801415ade1db72f2af2581a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64ee0ec04ccd77999dd9a1ecfd1fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b6d9674441f120430b2cc7867f78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781813a16a491ecd8d2ad3670d9aaf56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc2aed999e15335ef0e0a73e3cfffd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ccdd6da25e888da67ce79e5cd6c52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c195482dfdce14c9ca8c74cdbfd98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab19c85c23d3065c08b7c87d9423ca9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79c81e13edf2c6edcd29a5512bc85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012802a083455d3bf10cc0e0ee388aac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc8af7ced35e8941e1658c5011c7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9f82e6d768844bc173645620e688628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4439fff91331e3355fb880d334439d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1cfb7cb6b324f14606bfc0c881aaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba14155c0bee325b6c2b89fe523afb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f8281873057234b16a1d9da280b12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1d3e3a05c1ba1e9a57a3a7c046bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c8fa11979f70f4b147b85621e2a26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed457e2b763ca8d8424d72bc205bca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f6f5475e7f79d7cb2eeb8ae79647636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64341e1a05b52d1e7619a85e90037352637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587b17df7a75639db669392a160c4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce19f6a8cb52ce041abec09cd28f48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef707e6e4ae4a3c25e39d82d6cbe2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e6ef1f950866c1754bb57a9d1303641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eec79c910f74467c26a957f46de91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f53459fef2711eb52cba5d02bbdc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e607f267fec2c69ea21a86e0a5248644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1e6d0eb8b02d7d3098981610a5bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f960612a38f7330472a25c2e26d5d9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8efaaca5d0e63f293a5bfd046163b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ba4bc09c62fae06711bc7686fe590648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3be77b4113c2e8c15552cc25db18c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f044a42b0f191297c6d16bcc4e4ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65ae2aac2f139843404f6a64ddefb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7e9fc019ac4a647cf54adeac8ca2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df265fab799198af9a91344259055655653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1ed8a561b1973f45c44c0c06c974f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3efaf407607a9f20a3241ac280078655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8114511fd0b8428381c0b130b6c305656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf01b2383b179aaec356cf0e74966657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafc7b0fb90ac230a672485abec8665658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c6331c9c896b7a7f79bf2939ae55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1112b7c2ed9cee8ffe93a95b627e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b030e705187576a2eb5a70822c10f83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f152530c7838e9a934f131840869662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5e31c633829c46408275e9fa1913663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ca76a01f4b214930910d9ce4d282664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57503ff8a034b54c26b980f04b955a51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd923f6d6a08b6fa857bfae48713d5a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa269ab32c235059ac093bd195b7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1826e53437cb5deacfc33b57504d43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19170f26f21536a7f999033f963c4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe1eec7449a873b0d1ee1d29693583670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498720adcb2e0c8e7882313bfb0b2bb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4b7e98897c486e2fb76224d954397672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b93b493e78d00b9fd3fe3ec1642e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ac1641fbcfbfee2d4422d5176d7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e9eb6cff96aa8a42d8e5be60c3c17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb6771a1f62bd8e590ce931a22ed6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fcf10b8408b00ea543ff29f7fedac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb90f39006abca2f9dda6155337f83a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7487284838d60004493b202fc4f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5a018a4fd062486e2975579f39a51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17acba8d89b546abd8c089047b4d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3270689e40afcdd6e382b012cb4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ccb0b5a2e55ecd7b47b7c9266eae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc10ae66213b5396b5ddcdfffd930684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b4dfda14d93a9cb46ac00b82d0eb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4583ac978e5dd816188b5011b043a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54e709157f208216026f2b61792ee9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fcf7f42027c24f656bcfba0572960688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d1ca0cec8476086c7ea60bd302be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d005d7a7059e900e110dcb2b81f190690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66773dce89da7db5c6c731820fc6a4f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687dd2c3428d90a2c53ffa9ca4852e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89887336078ec2e15b3848ee2434d7f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc40f4f7b590e8d76bcc249b5eb59be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc6d4ce2e77115ef7f1d1c12c0fea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754740db262b873e889f163f0b5b51e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8c5d4a1b08ab2410e1a2ecb38f893697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae98514f6880dda85ed63a6309b604d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceae11282708442b45c04f06d6566b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82915fb92e2f6033e0df04c9ebb4c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ea3ba77dba12b82c34b97484c96e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd99e5051ee050a1b0459a942a9d130702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab2103ede61fb882b2a017cc674de9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ea770672c9ab5484e926d36f204f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40e4c0980f19f23e6f87cf34338c13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d598d84b7045dae12fca67f2527f4ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276657cc3bd1da17ee669b0ac0b551707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40801b1e3e7aa06f589aa006f744147708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd1afc69540504491f65b0a5f6ae9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334b0890c39d6926c7914ed2f6e9fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd6d1b4a5f57a8f5b52fa518404b13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f26042fa1536462dd4897488595b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f5cedb42be798ffb4a77c83825c73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280ada986ad6e61912bb6b8e7ce36e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cedefe63e2687e1d7915d8fd7dc90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60299559379493234fc68abf6d785a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d74d82cf5eaa95b1b27d2467a7dc7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0f010aa1347ad95c6a282c2de13d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbc48410ae3041f666fa993a54f332719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08c7770bcef4187d9000eb160fbe53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0a14764ed58079c24379c8fb1d3a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70fe8daff405021be44ea2e2cdbc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4154c95e5d50c9b209c3d0a647ac783723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ff9a03a7eb710756691f3da4a16b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65410cdf992ce454fe0622e05a6bf9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2bbc5cce5d68ad9df4fac0a3253cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb458fdfb4bb7d518b031819f4eea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3070b3344593d4337e411652df413728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149731b93b41484a96d502295e7b6fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067917d734ff176af6962ce426cafc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026585fe146f5cb4b5e6b58d3f2fb219731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01908bf22d9a1e0b09dd3e7e6467cad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653e7848189a7162d48ab33fa5da3af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d2a2e15d1d11ac9dc761edbd7e11a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfcb6ad50313a8be7db6730e33035e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f2b5bbe22d42b2c57d905d85e8397736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28bda92c8cd293e688d868c3991547737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad216f772f7027c476caaaf3c83df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b8cfb23a39a0646390fe07f391c03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c671131b0fff1c4f8fb5d5fbc063c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf0b11a34ce274a0a01558b16bb8e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d8764a4c0c17808b710dbcf5293f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c53a08e87b124c25fde1126618b7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c25ea6525e51f77dc4291ac6488b12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c77cf051c482dcdda61d936379068745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c96bcde84b1c7a8fec45051a598b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b450751926b16a317900d0aceca8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241321b47ae45ad046c272dab2a1b49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997de563c6541df84f942faa8a7ad6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2914b9fb9ba0d3ab875dc0d326034750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee5999a8e18695c99391ad92e3463a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7d9513e05ab28d9091918ba54dc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c1ff05d9df8baac6c096ebaa4b6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5457f7e904da107bd0eda3ef0ba5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026cbd48f88cc25bc40a1664ff3f6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41425cdf636aa0cd109476ee77f10de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb75c6b1ce828af2bf8f4ffeae59e79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeac151f101d29b86239237ea67471a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45b27959d37dc77f1e7b9da4d11c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba073b83df19428e49e63538b3728760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3c3a6bae48042726660d6080b0ca1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f16e7d059a0ce1c237a70dcbe56444762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7627b4983a6ed5d5b8d4f6a0fff1d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087dde7b31264cdafb00a7f90aaf27764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe47d8b89cbba29c7388ce13b4bb76f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19594e1d2abc0090cb1d1db05d3bc0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026728a1b970e5399d2e92ac540385767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0685c2cb5c4c1036b78b90da2be1943768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec53988f666a2c188700d41e844957769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801fa95d53cc47bff9df9cefd78129e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6368cea987ad6c00f55172ef4d9c4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ddb4a7a99f53e2946e9be46b46d8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd9d1ba136bc1a8b8d43f9d7cfade773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e0a65ccf472be11a604b521bc1ca1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8853415043c49cd59ec4cf3951c37e775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>