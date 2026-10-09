--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebff6ef31ddadac26de18b0014bffc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10203673ab99304d7844de76135329a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c1925168f1d1abd8389675ff134a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656d5a32f94c8645b660d1589c3b8944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253fca9bb4b3fd103b26813d04d4bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94979a3b828f39f2f1036bb00a9d97506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6348037853346cc3077eec009abba817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff769c7ee372d8b40d4482bbc56308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e8003055d83e499a2613f4a6c1199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e4fcf11a6b29404776e35e557f4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c9d7ab44a0158a49611f77169ae0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0fdd5dfeb0638187c57bc9ed1cbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4eba72b41018ada47c73365250e8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd534be325ed8149406a0f16cde23714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127eba000bef342622358fee6fe835b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb7244c0def3a420569f35b7ce44916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ca7b0d2affd7049029177ce8934517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44528f39c9ca5b7494270cf31415b9e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba66bbe1eb882c2641bffb591cf71a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf18dd15a32096f2d8cd9418597e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e634fed8b065384ae00a04ee26aa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f3bfc51a40ff737d464248b82f7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51118ebe401da848b7d08868cedb95cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2b0cd0594f87ca79ab6b2db2ddc5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e4f88ee668fbaa1ae7161625377625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224a39eef93cd5a7359b91e0388f3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77855d473cc1bcd760151f9d50439927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e180350dfd3f911980e07773508b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70fccf2c54180d0dcd20e83645032a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc7849ccd3460c2a87b5b30456fe9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ff2ed95a2594cca68f35f83ecef831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b578b26bf09760838b81d742acc15c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dea9311214c0736f9c316a0d0389633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f32a3d8b0d82bc65cc944c528bf5f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6b5a9203ff83f212f17e9842593f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de43ca80ad14b14941cc7375eeb08536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021663735cbcfd914d6f23906f21ba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205593051b3988624491eaa9593d3fd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420db56ef78875686c4fd739f6f45ba039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37560fd61801606765e037ccb4acaac740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d3cbd15c05e5f8a818226d7e3412541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b9179812b63e25b2bf507f0eeadb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06747b444a0c7bd478adf3a66bf0394643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5547b6a576765a01d5d4a73db81fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f439e990d54ffce54b91d96b8380b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdedc901eafdc41099ba428945a9a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf95f6374996dc5849ea16923e7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753be6f2967297d3fb9796ca1a866f5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9501a3d1ced3d8555ee5e68456a6fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22555e4e4dbb30953e3179245d3de0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eabf3c4f9ff18e36ed496d253232c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b505e8023311440f1c9d1081c89a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fc57c8464517205490fd837c86f8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d340aa6831e0ade57e9af21ef468b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b963f8d4cf77d573cb0776ce47d531b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cf7181089149225ef7d4dbef646cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677f518e8f3fd995dd49700690d58357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d24b2643de33453fd1a7bf8e423758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22031f50742c2b750db7856eb6a596a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7469c29dffdb7c13fe8a703b2d4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e292ae12a2f253faa68f49068c1d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f37c5eeeae85d9913ccfb3130ac962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6396b2e10fad24988b58ddfdea2061d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09b725571848ea991a3b30a75b6d2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b19a17796a5153484853e0acf7ee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4afcf123b1a5b9f78137a7943596ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e6c2068bb1b191728d12a977b536d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4eff433fcba77c9d01fee2ffd8f9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0acbe0e1d5fb1380a06d90a851e27f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8e866ec59fd95afae741fc67185c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f3f3d29db7ac27eb7c389809e3eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a1c720bba8f08f1cdfaedba878c4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc27ce182703f684e3537fda7c927a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a769a85ae6e1a89d78aed4d0ed509be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a13096396cbd82fd45f6b0f276b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e25f8675cd53f9f4b2f22734a44976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5e6b4cb5c8687b9f561bc91b384dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70183ec71038050eaf57b03808f5f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175810b20f560930ac2ead51456ac33879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60982b221ac0c2ec91ad7d2edf0b5a3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19b24f08d790c8023a1c0617c1cc2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ba9b5424cda5179e39d1ef501a4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0f2419de8d1b99cf3d1ce7de1fede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25b1dea2261dacddae5e5d13b5b9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd014a893e6644a7605f4d58237737ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5008ab1cc9cb32d9dae46f3a0b1eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f64e3cf32d01135e88aa48ce54de8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ca529a6d387764e087ac0fbe673c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a09e5e83dfa909123ecd7a039698cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea162e03326ad9a1cc2a1805782bd68090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69e37fd6bbe9426e1e5bfa043a09dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d489962233f3938928ff64e89b131d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ace26624f812c61909589fb6c5d8f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94fe7c2fc0e8bf07dfc519e56d6cba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344325b7b4375ac8c8dec30c678cc31695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edbf77a1045d6202857f7fc242a90a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97708e732ab871b9b85ccc4e01c6c46197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e95eab1f1b40f25b698053acf573898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d368a8cb121a55c26f92fd2be5b35199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74a6280d7d2eabc7f80014734a357f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc63f585d4834480e39f62f0e6d37d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28641dd667aa3414cb2803b799fd351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6735dd154e7bd2f08ddaed8919bcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403207c9a0bdf898e4982f0ab335ee0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2a612535a3c42bcfed60d0139c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa787319c7d4ad8018b4dcc6f13d55c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9a2104124cf96b0b56d86a7ea27f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cf1c4af38d8d0a9ac4b1b0517d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13cd1fcf20d95b572224489c3a7fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a185c69fca74fb73d3b3024cbadf2e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c551e97bc4807bb1c84f7ef60a18e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176826b6da6be7c84bf421df7eaf1532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec0b78e8bcde96c5dfcf8ba9f0d35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63d8404044e1a9fdf263c122b3d5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487735e81d67186a8ef0b988d3f3d78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f970f330c0269fb53d4bc70ddd1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c2b2702ce6adc01ddf0386d9bbe18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5bee606a12f0b226fb2c4128565e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8bceb5aa5a6b1ce795e9afcef224119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776040248b21180470e94875175a2bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7e521e9a575ee6133374e7a3a5e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a58dd30d1a0e79869d5b40e6c01fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f4e4503f1e8eec6c15f8a34256fa9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a5db3cffe499cd41e35991cc4951d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba95d87c255d72c9e1dbad993e6742c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6247e0f8f6c7a3ea50010bd6d6e25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b921212195d332ae9557f4f23ce69e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d782f1c086d2a4bdf63b39ccb883a34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf94920b0d94b05daac040d9e21e3fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ea56e35024d866f218bf891dd536130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a67614d64141801b2ed91cd52ede1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04ec74def6d1cd1c937cc833f89e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c9b6d5757d877e64789bdc09a7ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63e39a6d2f21f5e656cb09cb8011b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c60b50ae6de3ca532d950ef27b5327135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e96f0c614a53ad1e460e3f11a721136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f920a9a488d316f392a80d12a7bf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb409bbf8d40cf942bae94257bbf2b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c772892a143bba1418bce48b42544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e7aabefd3516dc117adb37fa4cd6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51098a0a5e4b920ec3723e77a644344a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3988c5af978bc276e410aad5028451142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc160991df83a5b904154ee2a0d3fb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf16705bd24e1fbe45becb1d240de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc952790216d1eff070859c4761a9c29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5f7a54b3f0d883efeb3503a0c38a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abab1dd5d49b21e8c988990dab5eb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092708aa1b36188d2ffb8df132c3f464148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e08558e282043560b6f8def16b0634149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604777ddcb38e36fb06e381ee808136a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e32142a57f6fd5cf8bc424395e186151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb26fb7d762a524571382f5ba22c73a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751674d922477bd66cb00e46b5ee17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b834ad7d0ac33bcee469919c5971970154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d00398d926fcd510cdad2ed5a92d0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bd09e6a9712d60ebc5a566e63e6eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a365ae3c3eb79541e2ee0d3e43bc017157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13144660191e4664a48fe7619bf75e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c8d0b6d08a94e5df4b13fe578a36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cb387d4436c853c101fda9f2ac9c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b68985e8565ddd097fe71251ac4d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c49d14bb7baeb166f52e429905117162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596118456b066e1f6cf24311bc923e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e861a7739b5f3678e1b0ba8f19d9952164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e82b80b5d1ba18ca0926e6788d4183165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6ef4ee96beda09e58832663cd9bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc5605a84783ead2560e627c21a85e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92933faf6a5a95d4291a806c755a8b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3c591054ef12429893bdef7372c76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613ea0b302903f6fa03c9f0bba12f37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e276a93451f18fca6c83c57831434171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d64905743b51753f0309ea4ea3ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd94cf532ef8e7eef597a8387252aed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820689910775e8260c7e543a131785174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b20fa416d061470741e2ff6e60712175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503c3a00c10c5ff28e27ed5309e52b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb36a36e593920b518d1a1a8a7495177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408b26d5973c17983078acaee552db2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b95554881bcdd9699d1ff07165fef4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb21a819c91ef92391063fac6d12b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205b8d5a0e8d30cf5f349080b1d1e1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6f21748828cd6fdd4b2ea47868e6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514c123291d142146965057d7eefd81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a322f6ba13e8d74cc592cfbb2997f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3699d082c0a7f159beec5d406c87f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a44b43fa1a71bb93880255c5f434c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b71829fadb6b2eac7bbdb72231080f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc1a0aed413a49c9180caad5f0cea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46673418fb485bbcec7ffe2e53c2f6e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809e2033755d812c6a7d7bc9f5a3c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b55c7d739385873a245f5d2d3d240191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eefe7ac7fdda60cae7207b22ba10f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0faaac20212dd77133dbb844dde67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13109882edf9c995c7a9b44d2b3956194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f5b6c890e7600ff5df4bf8639a50c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb19c602185c25a75f2ced0780c80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31271df512d0f6ec63331218dd0cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab060f66fee031c6090a91efd34fa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c9c45068230385add2851ba6a7d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab86cb99d28b81afb900f8efe9b21a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c518e061fbefd0c9cd6005f06c90a7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8ad4f587b9bb0bd9158b8fad197b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608fe49064bdb5ef9ea5b1ed936d830203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd46fb10f422cf3e354d816675ed5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf452d98f0050ef6c96d68dc4b060f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b4f383212d5ab26f94688699a7325206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca75409fa19bdb964a045237a76b6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ddc88932fe6cd4750540c17ad6ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf7fadc5646ede5544c93a563956f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c1d2f08eee9134467d5e6f39cc50a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f0313bcd4afc8aef4e8d653be9496211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b62ec53aef6092967351fcff53846212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a027ccd562dfaeac4478b1533f9d95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f20d1abab202416a54cc0ad614725214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3ee77f2fa6eb3a9c22c0b9a2b5c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3cb3ebdc360c7ee9058959ce78cf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e08d454457291b8b1b1fe8ac5151b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc764810f5c73d6accc2e68318a1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c926eaa176763da6e7774454bc5673219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867493b64ed6fe68a56f3a025854ee7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1dea0c2aee183ca4f54d10d02a9e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c5141ad4da5f6b4b1149a671b774a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980143f800aa9673bd4e8f222fc662223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2573681f5e7c3b52bcd554ba37491f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e08955ff55da82b1572995161b8f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3a0db9f075f5aef3c339367af42d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6addfe5ddcfc1b19e004502e14fe64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4a9e22f1611eec29578e46cf2caf0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a95a6fd02eeee1e35260eca739ef5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fe6a2d80da730b8e9e197410d2da9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ca19888269cf64bcc91ce728a1198231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787042cd0e2082f0d77cd289abf6f24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a2eacd7308f4d3a43311b2bcd07e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362697f12b4c7dd36e1f81871e8a0694234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b30670ec93ad536add24bf4fea4253235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8126bc9d8df9725e32ddd5eac7dc002236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f09cbf3e665b9a68d604a14a82a66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e79da2bed94ee8e35ab77988fb78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333ff89288ef622c3168b943e6eaed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5a209f808bf9f6cb7527af7ce6619240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d130f26ae10a299c7b8c0612fc591d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54115840e3dd0a8ca19087e29b395a8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a52f0664846a8e0e2a5cd2f0bf45d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d706c55a8b9c1fd05d2d0e112cccf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a82e14278077cd05ce2b61cc0778245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877724378b88a77be2af3279d134f19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03ebbd831937186d29617613eceb7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a2e953991e612213b56df5dce5dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c492299e2bfab46dc4342870bf6ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7b659afe497536c6ea056bc30f0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2dd1180f61efe63f27f6c7c950c00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c632c388c83825a7dbba279886d3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b6a7a54bfc9c429938d7183e2521253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e99567da232f1ce8d7baf5e89268a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d33f22850eff9d50872fa5f09a852255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997b17071efccfe1230235ec9788d26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16503437fed6ed0f5a598276de6267257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c40055bc268a8003f96a4cb4499a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180b7e7ff08a80d433e05c35a102d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f19eaa6383d0ff50b7c44fb0e33be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df046b6a5f9205080ee4b052e2a8f2b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c962f6074b1dda6a8feda7c9cff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed21651503d45fc6b6fc8af9e3b3836263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da441aeae4b9b2eb9bb8af7d849b56ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316b82e556c03af1e39b501c74cad4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5cdfb24a55a8f26c5363a5d48143266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e23f03cdb7168af4fe09e6ba43ee7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448f8861d5a3ab40347898e85c8ddcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff13997c365ff896be9730b89bc118269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfbec669c1af28c3bd61847c7d3457270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4736a975cfeebb32a79d25d3e00b72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906212fa8863376fbb07700a31c818c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2819965b64416b5fef8be4407be44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2340743f41757cbbdd3fb89ea4dd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a5ce8ec89c33c3e7af283b687528275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b699c1c5fca798045ff2b3bead99b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec27f1d8c7c8125a5386a61dd6c638277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7751b5c6557f3431b527d1e65facc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41676ab6495cc88ad1c4b47b30f1283a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d16df7793bee79ac265ae0ea1478280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683aeb16b3c614cae37a10cc1df60ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b66e168bea1d9ccba112712b915a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d2033d1cd71a37fba670222fc957c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a763ecd0a7efc079c427696bc6edb1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f1d2ccb6934857f6d9f6bc9d4856285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a967781cacdd147ecff722cf8200286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721218dda15ffbf5211e91a6fada2e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef7a635fb937166cccbb7265ffce07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff785c014d293863224d44f8d6f7a1f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f21049164b73be217dc3468efb5d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12025b24d01d5c49a42d10b9dfa05b0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697820a31fe96c19b147d7e080e5a76b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc63daef545f3c33b55678dc52915293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfa22e6911e2132a1a572bc6c1a7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37086cfe01ee1fe176b098841a82ff0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541513d22c4611bd4ce32ba1dff7a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36f213e83ae45c68fa864314300059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f78990f8794ac2aa46eeca52037937298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933c46721b5a0e133121cc1060c054299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fa0be4a168b9ec4f7b8dd493464e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff01c5d57a29c5365466444a8d9f97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5688599f1ca9a78058efe81d266358302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be63d1f8b52b608b79bd6b18288f33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b788dd449f4b75bbf7b6438f6e0b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f0d08e1ed6af4b4027c44f3fdd94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542805cb8ee2962b0ad5d95d615a735306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d96956d448d446bba6b4263a3687307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc792ba8b81a64cbc5bc841314fcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5858cd45634eed2333ac7a7ff8283e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3716f16b71dc3d7c829f907a68547a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b38e1281ee154fe8a797d2641f488311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ebbd34cfca2a95f8d79443698e97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d829313fd32b1889bfe5350b4e1b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d471242e342877b0e38f2a807afc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb06312fb71ce84432c4bd61a2372315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41983d5ce1636ae66f5614735244b3cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5727cd87078cf45110bc0e4dd16e5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac55e55065920d625150eeb6f46669318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997489a4873b312f6cd738a3dada68b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616eac9457b79e72df55bb9f2066bc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4601ef5fe2222922466ad6bbebb25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb04d0d9dd9e0376192568b9a1e0f3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a9ffd286d155ad3f86d165d13e506323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45294c87e14e6f16c457f4136f96b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b66a68a5902575994efab31a81f89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984896d99861d9dacb9162904fe00921326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca84a0de342c110215bc838073e5880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24cef26fa735cc5c474eeda7cad99d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2940ef5e66b87b52dd2b15f8ed4a29d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58202508c596022fdb2ed49d645cdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff696e59d96cccbda69157e5dbc2b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc49062f4c0a739c4aa940531e5216332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc78983ca0d67a851739c3a955790e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e5c61190a042c218a9b073a0de6ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d456b604bb79824bb82c20ebb4232335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283300ea666b2f874053cd22bdd5ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837f7d57e10edc9772567448a48056337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8d9c009dfdfe11cdb0721933b6f09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adfbeb1508ceaf0fa313878980e1a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ccc4472446525fb8f17bbedf7a8fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baaec4fe0378bca277184739718d74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed98299ebb99fe7366e47cbc73d40a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cdfbe16093f2c572d1d8e13986e7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6961f4ddc9abc76ff7cbafa54d46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9751cc1d196e585e9f501c15f5dba1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7069708b3d9733351bda4fcfc1720346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a068f65a2b9b23dcc1bb4b4a25c628347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd76d05c0713f9eee7575a42084bd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85522f37f4f347af15d070d3ea783e18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f16bd9690ae2e7250e98f64c93eab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea4b461132296ba7df63151aa0874351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbc938148807a67a7cfea16f413fe7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400dc9aa2f12bb630716a927fae8dee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ebfa5d9bfbf334e0d17f2197b199354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897e554c08c29449b27d697498b3768355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45844b66a4b3a3fd3fbaa8615bd9360f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ef3480b49b89d7e5f392c32c6809357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e5ba3622cf0c732759e5d2f589b5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cce68633929861c30a60797742f6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd59d64a66868ab95afa89b20c2fd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bfb457f4be0aa2ca4d00c64587b95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45917cd92521fa0eb8fd74cfd7021362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f890101bd1501f79de7dd6d7686c8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d481c04b1bdb61d4aa5c69fa418fdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3991a1567637c0e24b270938eab7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b55332a34287f35af84cf40e960c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678cf9e7797dafcfefb57465f93fa7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b821ed249c2ee74d3782b17bc2866d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdaf3def15814b54669b00bc9e3337369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaf7d123b01dff29362134bed70cc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a5944357715dddbb54cfa62f1d567371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd1b1444906d0ac7b9f9ded98d0f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389da63b97e47838f572b8e66111cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424b1c076a1ba4485dd746a2417c03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85fb5cfa4e4a37c50f47830ba66686375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60e916e28b2af53e50777aee8c10b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9502be0e160eed3384751a3cccee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84785278b65cf6464d88fc745eb1a899378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf74af93c447e25884c2d836361c10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5b874160110c266169daa1c5433dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfd3a293478a76b28a0da9f94f408f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1344e4f638e4113ddb3508b7cbe018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6afbb40815b0cf9db7dbac1fab2330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299ee8878d35eef1c1fcd3acf78a891384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058134f17ad2105c2a2dddb8d74b9a98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659e93c09be3dc090edfb84f4869385386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6472cc86b6be36b3b9428003db4210c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dfd8e9030b1534daa32aa1b7ec80c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901cee1f683f87d810fcf7dcec302d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25af04b6983760b87d43fa4f50c6f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412962ba103211cb25528f322f30dd24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dcdb131ff21c50060d2f302f004ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45131eda3a1ee4f82dc710bdc7f233393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93bc44f064bebf608f05492ad29cbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd703dcad039cf5e30ac22650956e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c96d1e022a1649c6181697d8926c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0549cba8ca433bb28429bdea91c6fb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d115e5990d1d373b6c7d90f37fb0d5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b2c13934d0e6798ce6c25f14e3025399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de6e408765ec2594f6b1274265ccb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100847c5e17a92dc8e54a90af090ac4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13194c9fb3d7eb26d3336f0497ca98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd46783ccf135714e950f915df0e3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8dd6f16e3847ebea2348003f1211f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c44ef1f9a43363dee29bd5d74a942405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9a5d15bc6696fa42fcc100bec113406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61d2c102d915c5e768189355085550407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1999d08aed68c371fa8014c2532df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef77ee492a2708e1f60c82dc96baf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b749bfa82ebb452c928d1e3640b12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b57439db62fff2ad416074c8a838e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b6b031e0d6c60e82e5e904c1a4ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8fa6d1e25a3603cd414c12780ab19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ef00babdcf12852cc1547826d08a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5373704cb759828b766d6367956a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4ed19c68062bf09f5f984725e52ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a1f7c63491361785cd2c07d01b47e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ef6be067e7644bd8bec8bd786f559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc6db284e1c3024418f37f1d8ec6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12c84120fad21a29c0fe502ac1e17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e318ffb860e4c3c8bb0ed80e920231421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357786e722648423656895e86d28599422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cf8459f87f2f511bfa16051764aec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f08209fc76ffae2f32c3043daf125424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d1a91717ea5026f1dd97cbb28348425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475c064a3e1dd239310a4ca0d0b6655426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be160049209d3147011e8f6484d536427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ef4fce8928d366aa6124fe255c47f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb52db921ed71a12ac4e5ee7031b2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf490646d24982baec1e6c630e846c86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a433345d469488999026ce2fc5b7404431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a89947932399458574c5dbf1d359c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f22b1f7c0347075892ecbd35a635a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe31ee9df6677df56914a7cd5093c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aa75dedc567270f2684831a95d8b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655e9ba28a1817da1c7f70fbbea209436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e9cc648eff2ae2a7407c1115a6da5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f38833a5768b8dee7418d532f86bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f05e35f5fa303ad5dde1f76520e64d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7eb33d4c730830e6192568d76f46d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2472e878a2a22fa1443e8b0e896b42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680d26d29b09c9092b17eab89ee7ec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f840c22fa5595824a6c7e1df741da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182229c9f39328836f99c533ba9c1bf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e32b3e2e3c071f605e0e2671557d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ded4f2b836e691dd4674f9109833e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edb782c2afdf0162034db1179a8476447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ff8e06ae7b2726eed7ecca60b9f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22babcfafb7d324d13e4504f41f103fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb803499b1623785a19a804aad3036450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96fbc70dc4b9570e6f77a0606de456451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfb5500c5f3bbcf50bb28649266f6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef2cc081843f8bc7d663d5da58cd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131121cc24815fa7ae6ca4181a9862454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026967b512420b770518172fbc63a91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5243b538e7236081cc950edf33d5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f673764d8af5952c8936cc8cbc408ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d1f25de13675e89979ab02ef28ab7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed1d3e14486572ad43c1494b19c2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484fae6889814719e80dfb7dca97d9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b90b1ae2cf52249117404d1cdea4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef625f4a087c62d554161c2c36dd7f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0fd8567b3cb0167ad12f9e7c1909c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a2d66934c3d2d8115fbeab63a6a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb943a8a496b5977a282eb4bf8aa53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546204fa16bbe7cfa9d8d3e23825b26f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d7a62c7bdc2a28112919450c3a071467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58d61f08a00357a596e73892f7343468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3ba3c7c955f70c38b179998174e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd00372904f1a22a6b26029b5d3b6b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc1a6d508439c12f5f218f236f2c2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86fcd2e8db7d0c58f044656638f4b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b566d4db01f2e9e91785097b8bc383473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e9d7ce944b9759dfb24809e34f27c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4852859267324d6303c0f7c047c8bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd5b36b1f1fad17333833950729da7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb291683bbb5f93759c9c8061c865a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e806dab7cfb0dfc3883b936393380ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c542f84a840afa64d5b71a98ebed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc54844c73f9941345a6f2c17a1b9a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60e0898bbf831d402d0c8f1bd60a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ead12f245a4be062aa50f6cf84ce4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79429579b28cf235466912067381e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273d045bcdd6ca46a12043b6a60a06c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0dda4549e10cfaf84518c9a111a6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2438098c758e1ede339e18ec816ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728443acc6a300ef559ea6cfb580bca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c0009de058e99d9151be07d91d435488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa9d143648ad6aad31fadba522457489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba82cf82a4285ab755d86f8d95c26f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b8da8fdc430599a7055872f53f46f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859d70dcd9bf0d323e82f2930f82677492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df7c61f57bd04f2a0151e57887f5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c6c59df22c5e2ff36c47d11be8f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74ed691145a45ce56545c1d36dfcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97017c8278dda56883551b0917bdf20f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931d8d37184cc6059765918be9b8495497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45605e9fb152c295691035720378fdae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878cdcb77a5dff0d57851b61d04736c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97923bd0c86535048d480b586c33d9be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87041ba7e55587c5287ac7fa03daaba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366bdbe4d34b62a879a0a0f4a55ff6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d72e8a3e66c35224add406b4193f88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c17e130e0b2d8308d18d55b90c0d4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf987d44fe4be53b8d5ced6d8e032505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715e955364f0f63e65bddd9e92f852a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaebfe3ef900d24ef9d600d9e93969c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e29057bf0e145a10a8cff46f63ee57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6638a7bd1afd59272eddaa8191b404509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b2ea884fb7630f305392f73785227510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc3903729a7e48598ef3789215978511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928fc13fa6258b2bd15808965fcb266512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8dcd320fef31b237f66de9d583c21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791987eebbce9d3fb8fe2883da3f1935514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab5f2457e6d575c84c6a073fd68b46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b8901f3a46017c6bc7f56b4d5c33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160c899df64e6327195610e9c614b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ac5df7b10da12a56eabf7d044cc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090797ae54d97412f2621510e54cdbac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e8b0a80bbbd00dd61ea96af57bc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff4d56383cbe4d50a2358d7a6bb983521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c22b90792423d8c746465b99cc4d4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2351b466d64b7b51b9de143122437aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956c545bb61dfd2fea23888778f69e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad39dd23746869876d565f717a77782525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6e142327153b950c3bab159f3b9ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf78975e63d7ffd1690fccbff8ced73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0fe949cb3d1a0a1d9687253924dd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495dc38c4995203a49a0b6ba1c208b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d032120f3672fbe514ec83f41d35ee1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949071a8daa2dda0bf6a1189a9eb78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e5b64c617c8f9b22b343f56e240b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d95f1003c5cecdc26f32e4d2868852533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c2dab07279dff45c79a9ef45b6b51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d72c901c91690618844731f979b4ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f6cb5d3e82800dcf337c88b06e2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7115655d5c5e692da80711cae0893537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f91b8af6966072e352eaefe9b0785538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac084fe0041b9f1fb90091faa0162a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f152336fee7a18f2f3939e2bd848540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd14cb3d5f639aa9a944ebc37159d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3e74049f29f158937cce417820b24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ed4ce39880e6ec7559a32ea9a6d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c7f7b178961e21de34644a7aceb36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a00a1d2539ba3ae43b3a29bb28895e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7eab446847eb3288d6d1f688bd95c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb90fc669f1a03a06e3b46303302b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430822dc2b150103359afc06c5054431548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b46d937f4bd3d95daa3ff56b2101b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d0d6ab8bdd7eec8402dcac055f91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efbc0e41578031f2edbd5a9536ca89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06082de527fcb262c9100cf2fd4f058552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8851e58617b82417a3a2c0ea6b838553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fbb9db75ba1c3b634981c2bc21b2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74690d38df140a1e11536fd16acf777555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33df3d34d52aa2e772e4b37c538445556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47769472f2d2df5c60f314806ac39316557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126276d8ccda83364eea4922602322558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb4eee654a5221ee02ef143b4f3fe1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66f5d060532767795102a77c118a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea64a2d642827f37fceddd68cb101c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be312662ebad75f530cce2f66af1b45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cdd7da967034f2034a3b523b9b94c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3fc9a42ddf74586d872f533c476f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3849e9e4b80edc4d607320822230565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3943268ea557ac5fd36ebec3e148a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4f105ce5b520e81a9048544b7ffca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69339ff9c18b643aba3057e019ed7a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c067cefff09d469397fcd0661ac553569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92038acaec6235e2b345c00617f13fb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a49b31a255616aaa54ff22f3057b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba2056c671741cb6722059f4e2ba7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a15e06ca96b17183f8f4450f7e86e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2150bbd99f251495f0eb69dc92b7e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5800031eca6761bb85655b4719a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94754211d3438f1fcb69887585cb0cee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068581f0744abf6203fe90ccdbeeff82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c503ff93bf25c466d301231d44ab24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b82168081dc59552700ba4e606c11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb3af27cf2000049df425fe06917fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2cd926693839c00a38d39b82e610e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab9ea033681eea40458dc220137bf1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f393d1b85fdc83338da12b21fbdde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237165a8a65955ae1d0d3f159e4ee193584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84c52dba21311d29113d3a685962ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc96e5a62f80852f77264eebcf9ed4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63468679ed604494aea1a22d7c910e94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe6b840aec0a66b12dc4d9f0d9a6b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f24ff7c3fa1a5f5a8922581b9a87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d5e1e41f0d2aa8c8e8c2aa2bf4a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f14074c121b9b0cabe18dac7186d78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89c68e5ff821467c352b475184596592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acc5c12981514d6807b1d7be65ae47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf13ea4d075508d78389425847f59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b027c393fc3aca0c6778216fc800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407861f479f85a86b458fe8ba1284a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f33ddf3c5e120a51de6525278530597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1288a6714a6cd1abb9d864fd550a080598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01227bda2c8e3aebee863de246956e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560b47736ad00a7a5211b5f6a50536d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a4b7d8cc6083961a48b615983dbea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086cebff523f13037b46f2dabec016602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a9298507fab2439119ce40017200603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2aa092e1987dbe7344d6ae060c464604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b374cc8c96c0a9cc41db5ed648149c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e7d7291f795e4fecf7612b656e5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd450be703f06672d7c8e548d38553f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08cd63848d0c3107497dcd44a466fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99b3260a007c12c0255ef441d87c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea6137c89d3d10164fc5c94376f22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93195c6a4d5553fd20d6f7b84c86c68c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42c319d5bc235da0ba36464c13b8da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d32b092f185bfbe60df7fa9730149613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2f53356601919c4f5339480a4ddfc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d44c993877c2297fa6af663858a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e1048d332f019ddcfab3afcf7bc79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681f9928973ccb6d355a443f83161ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8794a97871e8e9c58e571660877faa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733464192cff0b98d24b41061b4d4de0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771766daf6174ea77834f36172f5fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032959e303ba066d3dd8530b94c82a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bffa8415cb73701d0796fa6775a19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db967b823cdd1ed07b3d7aa2803de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b843d21ee37f4360516133f5f932e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a2badda72198bbc4d66749cfaac0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ade5f2908aad56bed2dd518f762d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafebaec874f6cbbbef7af2e4119fe04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b47723f76e9db8fa94f24cd846cbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac0e308a904f598ae0342a56cb0f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0a6b8d6303bd9aa9acddb4e94b3e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a4c7cc8728bc00902707f4188e877631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78c3f76b0991083e2ec56c9dc892e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db85f21cf536851664e36dc356e0e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dec28fd561ded13b001aa17c396af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a42b7de619d957c7f627fcc49b9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e50b64385eb88590f028f49d597a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a06db01e17ddd6e130358a60ff3273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bdf570706a9a698f53b22e3bb82ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19608b548416f6e80d0b8dfcaf3217e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a75064306fc0ae2b17f999fb110f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a3ce041ffbf6944217b286c0fdfe5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496c2e250e4228d38788ac013b177d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd1c7be40e597eb2f581ea5bb9b11e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff200ff0bc5a209d4062d0c7a9548644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd1c408b696588fbc29e8e9d13f1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26fee445ac5bc818bf5348ea67130646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b92319e561e6b6bbf98931e8788f28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da642b6b1de43dfe9ccf01fa58a8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31392f6fff890b8b7c99b63ed300b679649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463b13637b6b3b3e99ecfe4481881b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43bc605dc99672a33eb3ce60854e40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e140c3790cdc249021339f8f934bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e02f7943d550521aed0a12705606d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b60a9651531659c5f7312d1a088507654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d86ff3f1d5d519c8ded851702eeab0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998caff9376eb42d085e873254745891656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b638de49a0843524f5c3df69361d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251e5874ac3a31d30e6358ac49a9dff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db805fce47d2c52de850d847e5e9cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66ff188622b32628c9050580aeba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c34221294a2ae84012c0a9a2dee339661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98989198d71c142d3b81a2eafd2732a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd6c4043bc54870aa687fa47bdbcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123d505a8e6a9d88c631598e0823c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8a0b790ff23ffefba3846fedaa13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3e1cb29fda25a39396cba978f0b8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8005f23fad179caec8a0a3208b8e35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b588d10e0b3525d33cc88349d543e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f8841ec9196a00e405b64f9eb7362669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78829d9864c324bfd3bc32356921d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3c726703cd44e018190abea0bf578671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bcad1177371bc1bca27ece0b274a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709c6c8a8a8596398f0b576fc7fd116673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610f35d6f2703d5933ec8cf8e8ef148674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de921949e1cef367482d452a2d46982675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e680e189080f9fe011641a6706e5520676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2be6da3a07a54cedf1e90c45cc8b32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787ed462e0f844aebab6f50bb5fefb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498be54104541b68a524bf032de2e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d7b2f60ee9ad3fc84ee2489249db3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b647cf20e245cd82277ab21ce26d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4040e47cf83d121e892341ec973ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3bf4bd8e65f984300bfbd999c7927683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ed7b17a6b4544007a869bfdd7ea2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480abea2128f6b609d0a4cab2250c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194a9aac0143958baed219dcaee6ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad468c4154d73391fccf4dfe7a2d986687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e85b2bbcc86ee3d7ee20343f0dc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e4c6a2064b438e7aebc20f7bc528689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b709a9d0f5917194dbabe534de89f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ae1e721ccbb3e4d6bee935f90b21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e1ecf3f73b2791b23f7c3a636e0d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffb6ebdf548322a5d5abf9a65c7638693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9d6ddc7cffcd69fc265d50a05e46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82a882b077a3e6685c1b1e3523c9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa70aa4d4f1e5770dabeb0d60670857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f54c453d3851cd839e80c86c67c60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224958e94961c4d9df8ed14dc9f0e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ae4c0432c75948efa8a96ac1139e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa8c50c27a8ca455066b45355f85fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a57d503374479e27256cd713eefba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318910063f3d24a7c07612e238e15fe1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862bb277f809adde93aad3868f72c31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afdf0b1afc7a4cdfe7267566fd0225704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e585e7f7f9ebc1204c771f13dd959705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ff814e3f3036130c7c13996cc0a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bacf3e503fbb24b7fda735f6e9f0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d25eae161a8755f911970f3e3e6b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c34f63e79acf4062554f51ea9d154709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e942f6705ac2076819286188959f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e15e195b1b24112f5b1eb9784ec2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccf212e9aa27c16b24e68b454b198d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e04b87aecb19e8595f08823fe5117713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161c68fa1dc56b8a4c3fdf813f59ad9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585be493530df071e5cdf08f0618061715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b025553c1b14b0f8a0f6cb9a7499f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a67953f4bbe06e73130b320c244989717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212768cbe88cfcf10ab991e4c08e7847718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25647e4c91c7d18cd92728ea524a7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3a75712b1446b3215a5bb36926385720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c02d0d139d2b10d5165c6a96c8f21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434ccc141ba1919a3e60d59be5136c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b148527ed36dbc88787f364991db62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311051894f5781032be66607fd9a4c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de980cdfbedb8f0020a9476d8f744b5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43b4da737d6a2bcbb583a0a97bec90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf860b3c31248daf1cc83b2ec49c7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33cd40ca10a3055aead42685879d13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a20a4adf3a67a66a43a59074c963729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5859cd4cc85db24eab3ed51515c704730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717f0aabe5d1e7c828ab2121ae098ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d2b0850d7ac74a13f0000f0e3db2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544650d8068c6257c8d98913ea4bb055733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b4c3950f52ad6aee0495ac5e1ef9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77979e19bb3884d7e1c60ff57c38d09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2d177c730cfcc910ee9ba18967c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb45c5dacf1fccc701bc2c00caab848737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ec9007c7d7c09500d1b1319407b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43682f44c6912ef5d65538eaf10dc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215c9db74813cef11c9d880bac4cef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442ec9c7346fd6c7679bc6f0bb4205741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e58d765837d6ec355319880f9500742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106536dae2cc537645390c7a8aa9d4f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a2e4e0ad26030668cfb0d47506bd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf209a9e4d28bd79ea00b8f2e3bc37d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39968c86277b3db7f5c2ec4495b81c8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d31ce2efc1c9479f9810a71bb4d5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49f53383c4ba4c3c6bdb00fc63850748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cbcb75ba3350296615608774a7305749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a04165ac02a5740d4daa6b71cb07c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1034177b8e7a9c6b47cb87bc3ca333751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55996b9f99be16d824337489366287752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafda068c695a685a283913e05776b88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50ef172126b13c93d2893d2b9f3752754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cda1f3babf78d1c1868c031376f16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b8ae7946f74f2e303c1b6f373a827756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8491631b5c3c0cda3cd496ddb1094a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e59a86b12a6a818d54cf9836fad4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6cee25abf82f16455e2a823736500759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b3f9644932cbd366da41c9f24c259760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa27d36ba951c1a048d1c8590e0e64761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a53c6d85a529eaa2d08e768bdfca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a5fb334fe71a529f590816670337f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8f732cc88baf877ed8e082f1ce34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebaa59e48dcf17bf1ec56e1258cfb6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087ba6e711371ab4f26fa71e0583b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccde44533b977af226aeeabee3e12c4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ccf79fbcfb95d2f552875dc246b0f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a3f2e3a33f624757f164bf22b8c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ccd09265fa51c49954a0bd6a2d082770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9b612698eed4f2d60957d64a210e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce1241fe208526d8dd75804ebe73e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814160f7652e09cb8e3eb14bff803a25773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326ac290dae2f224f49bec687c86f92774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da47c999351033be4a39382a0bbc5d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dfe292cb3e58f1fe24ba5323a68f8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c700e0684947721af95471f769447777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0cfc1ac05102e43e20c9da1e28d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0c1fba42c357007bec6e0faed8666779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da3152467fc76de2ec7222d012f9b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9ab759183de25bc0120fcf7a8390781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0c747b91f4539f5b69adb93ff511c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be56e7dbf28c107d3e1a8f51fd209f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e024f986d165faff863baef5c951f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a80e072e68e596642ff9f8ea8430785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d4bb2233747fc459f214f8125db43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c6a3545d2f104292c27e02e160900787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421901c60aa55fd1b00f2217bad6d8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae971d45aa102a5a4fc8cfe4077935789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121075c24d1b9b643c0b8621dfc95098790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3ffb3fdfe92a31958bca788a5774791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d2876e7c4b07b52e80d3f593f969792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc1b3d1717dbd207c669188a033311793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea62c16884eb2e4b02b852af2d7e055794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0825956fdaa614ad3bbce72fbb340795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fb9d6e13314a8a988c62842c8ed73796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d9ccd57948f286eae5856088d47f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60454846eb2b1b0d9a9077d360f51b8c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb09de5f7180e517b29d28e7c7b3a9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7cc45ac1c2acfe68d0b2dc145124b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bdc226650a6eff8e02df83bf393f6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c459220a3a8b4cdc9664349f16be09802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b208dad202ef1ba1f5c1c2d99b9e9fb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3db5a4b74118932f9a31b8986ca62a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805447832197ffc0d647542253b7f14b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b710b93b53d2ed52407eef8c83018c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb70943b66dcbd573ecdd078d38935807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fcce37d718c950b680226657c38a5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a9a898811f9d6e027bdb9001a016809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac3a4eaea72af34831b409afaf97fc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901effb7a67a2177169ad38316393afc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f2cb945ee25654fac5d5aeec63e44812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686f1fc93f0d6083c7d9ec7bc58636813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118f933684e9d7e82a5a10d70732d67814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e83e25baa3ed5466eebfa832fef65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59863377e59214f7a48159f90521fbb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c0d015f94588fa13e6f3fb8d62bc817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709c1c94e1eb96ba041ed98d0bfd6281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6186b6845fa8fba6faab4fda90c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8cb4bee3d3c81650dd089fb1432be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384590a960016733296e8c02cc41bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a3cfd52814fd4f915a8524d21afa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41dd5e1fc5efa046524636b918fc806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819aebc9e612dde1d758266e1bcde847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a000fdf7ffd43fd055985a0927e82c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442308632f81917ab8d40a5c39748009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4213d0146e8dab9fd2f6efa4326510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add57fdc796412533a9c74961375bba311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0ec45fc396d6fd7f0f18af681a62e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1689073ba00c79446a6383d35ead3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720422335873a5e884c3dd143fe7e6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc6e6e9ff16dac944d8db6eb017e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702966f23e659e80826cefe1ba8aeeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931e64feb929f804740486c8a7eb1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b31df20454b16ef9d7b048a28e5cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab34f7bf674b67d0d1be25667a08d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e43ff78a3ca82458cb861472ee16820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f367a986692191a9fb8e936196edb0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4af8460edad6a7cd4753a41cdad8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18fc54553c9f02f1c69777ebf7044223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f124580e9fe97d32f9ca509e4b1ef724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebf9f0556fd883faeb1cc7f9f1465c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3508e1dd89d22072cc96ef48b50126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb75850b343be65f91476859287b7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1e1561db21c13c8e84f14297528928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53a24cb1f26b5bbd538eb87be7baa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81774cb605db21dad0e90af093160f1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca00e1d2947c777316c362fcc61af1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764a5f278c7320a2d9398278c4f956932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c41a30fa5171df69599cef913ea8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e350680255cbc16093996b2e411234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b9a7f5cc6ee089d3b1d190d56c8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b576afd8ff0286bf90ea0482930d9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1a5cb364c0016d310bf4e1811b09837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4a6307c3f9eb2b6835416a1b664ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cc1826db9b0e38f016a72845c417d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdb55dd8b594c75e16a62388556e2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76147b023e7f926350b1b243172d6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26422b58c37d32c518679f140c30173142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961baaa43710623c679e388847edaa8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a44d18a0afc7d91a0094323751210744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5bb6c247b93b4e26d5213193c351945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aea6f23efbe3d34f49d1f21da9666c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c6dbb727fd80f69bff87fe06c66647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abb2df568b306cd9c8c21a87ae3e5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17159bc5687d3c4cbb7706c8cf5f79b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce36f628506151b08ba1c750c541e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868255f9111ca1eeada1eda6b0851aa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4386fdddd91006b79560df27cd4fbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e12bfa8e83cbbf9111103484600bcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8da96ad3a3497bfe1c06fe6dcc4ee954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369eae6363a2ca56163876972708aae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb41aae34856c754e317910258e7fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6bb54ebd1c86fef604fbab78872057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba23206f616f9d770571444a1ea8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be793f9d5504f98c0d62af6e9a16a40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eace38ddd9dd5ae0d0e3aa01606fd1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61391a1611fd24ff95bfb535f3015861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236410cd8d6211cceb40855e77ffaf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02006f9d0b6489b3a34de4c55a6ac4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51725d6f6aaeda3503a38f785f85d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7520626f93a38d1f3752c477da852965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60476df1ff71e824bb5e435ff0685e6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66becd3d0089bee9fce3b2aef55cfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da7ed97073c9627f4681581198c3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ed2ab387ccea7edaea7f55231b5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e91deafe1ac5f86d2d18674f5d4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207c65980673c73ae9437f85596ece71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3efca45f257e30ea6a42cfe073a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82867600a891fb9b2fa910253cfb3a1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d16c0466ae817ec3c63d2ad5a62ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff9498768ce7bc8170aa1c7e64a3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0822e6ae40edc0acfb66da3878bf31176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b06aa0cc7edf2df4ea11a8c512dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570983027af6a3485c249bf00ed819078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e1ddf5baa82fe7948aba840652e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d09fbe549fd1b2481c97c6666b4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f07c7a0dd73c85a8567006599c61ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a243fb344ffa8e0cabc3eff9600a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f12589757907f64fc7113317b8dee683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d9d562cca7c302b81c649af18a1dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb56b9acd782bae92d5fbd5a5d1e4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293767cec19d8bf2e68ccf113c147886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4050d93bc85266a0d0cf962fd4b34ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41a221053e68ce3427ad77c504699288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ae6066e2dbcdd8712c7e7ed1393689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d9f09b8badba14469f1d4a37a655090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfa9cedff09c8544fe95e7ae1de6c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba6da4016a8253307d9db418adaee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa45468faf35b83129aa5aa414e6b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e6b6e60a3a0354df793c96a7969994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac92aa0d49235beb8dffaae365d715395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854122be7618da6b4551cb87f7b59d4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0e353be52f4379bebd9ce2549b30897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4436868baaff9417b3a3090790976698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b7e1a7ba400189e4b9cc0ae205e8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7f50d2601bd26323820df90967b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107db3a4abed7501d16e47f2de7ff916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6f829bd4981f0f59bdf87db6d473102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c8548329afafa66166486d657a597103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589941cf7886e0d0a5d20ef9edc4ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae079efc00eac27bed4c53514a8f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258763e6e0e9e82e05f53c001f8afaf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ee07a60f689a127cfffc53d4f4695107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389702ea606081e62fa73ecd24ea405108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc53f6161f9d91c0d6f3b0828966e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98e64083fed6d0b5b140b2af8ca493110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505e7891d5cf03be1e55c3b43b76ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f1e97b761e11bfc77b22f2889d31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48ad420802e333f3feade24996c49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf30b34b3e723ae68326bef841dfa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510fdfa0822e29135b5fd5943f4d03f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ff9fcfec0a4ed201647e284f5162f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c466f504b247b2a44064b9fe9c94a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f860cbcbfdc6cd63b4f5e009b76a39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28b093027354cb6d1eb256e4709e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04312f910cdc0e19e30ebeb6300bab7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9adc07f36bedd5f5220b9e7fa9e0b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e38f217c864b73f5160d77386a74d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631bd6d81394212bae96d59f4a0f6ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ae51b433cac94c63eb7452bf07472124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7312d959ba02fd73096e1f862b29e3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b656b4a086aaa1416b105f900e371d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390801e03a348bf6c70fb5634bf3643127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f7d84c55e5489cb43cb6a4308927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f885a22d81749fc256da37d5e57cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec5f25bfee2d2d02db4c3abcf1117c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791dedaae8063707fa512377760dce6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e8b82d595173292276669dee0fdc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d331c55f357b446c4ea4b4410b22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f0a68c94375b3d15568da28dc5922134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2892e3afac58d6f9f41c11541a0e96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c130a465850264e469ec09df23931f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c3439dcadccb361d52080dacc8362137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73e247737acaec3fd7cabbe6d2d29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d3ca336b32ed0dc5343f0b4be872e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b0bea9a8e65811b090ea0a53786a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71a90aac0dd6add978af11d311ca2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31448a5b9c18ee4df229b512dcc57f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb4d042b885094223cc9f231591af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187292dac1aa0d06d06a4e0d99a85ff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d545b3aa6efbcea6a6b26edcc7715a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c385836e2f6873929d871cc2bfbbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cc5c3fb2cbe4b7d6899a036214b4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb9f499137adc4f9fe7affff85704d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9abe8ed234da9f9a126bb135b1c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799177a57fc967a23be7b18fe072f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00df2aa786372ce293ad7d488c03fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2dadfda41182959cfa9e0c1cc823152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b3e9954d55a599b7b9c1c25edf8fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5152da1d6d2abd3099b8a707fb6a7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d84b9d6c9fb17957216652c8bb262155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb3759fa936bdb7f712a620ed0248156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef3937a1117379460afc4418686046157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70228d9354529aef470ea1e71882b9a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf55615d4a1347d64d624b3ee1e7c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4970db5aa360ab8f9b4a246af5b743c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e90d4560bb575d8ec2b0905c3e947e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2534d410da3a40215d24b51caab68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca101b08ae1dc7db4e3a39ed3530394e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb57eb4a8f062e5bd81cb3501e15e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7ec68564eaf6276099387535032d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6bd5e33c53d6ce523d0f7f353039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c34a134a6f8fb06bc130c5fcd93c13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05c7f47add652c2a2f6a9292b08f44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069960f37c00560dce78789e1ced79d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a137bd73866aa99fdafd645df73c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5020cfb9352e3f19597af5954827ccd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883692b3dce51e97ea05d8d9833314c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b38ef2042e33b8f643accf5b50e6e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ff26817d152d9772884c2f413cd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60756bd5bb3358924f67f0283b607e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345942dc35298800c3165dd3a82cba88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a861d999acb33a74f5852da59932024177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783125ab011db5097572d2d99192fb91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5afa6d95044fc8e7a80cff950e93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b097c6e476d52f44c976744b3b49d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0f4386761e74b94b8f13025aa3cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72608fb76cfc8b3e9842b5f45e24da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edeb1c80e848a711dfc0b6c104be51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5355eb9d718a1c4bce73e70c2f9f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422825a70a6c25faa5b7f8925293690185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd84077bf7ce81b0c8d380e5aa6e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a2a8914c73b3375e93854de320c76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175a30ddbb795a0e45a32afa9a598e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c670d3ebdb607e53016116c620f4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb7982fbcb3d9e7cf823fdbc0c460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf94b8dbfeef8278fb1c820feb9dfe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb40a61a40e377c60ae886d0bb886de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6822d8a5cfabe48e29d857b2e2686f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855299a94dc9766de23406002b52e21f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43616ed962955cfd5f1a0919537a6a5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f3b750d754711e7228995cf1b163196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff561b091747f40cd7b20b3e666e67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038e55b161064b4f8b7eca59d4a8ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8cb74408d33ea4ef794d07ba9dd94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437ce23a95035f3eb7562473cf04d9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ddcac0a2b2774a8e1e9caa630a58d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47264e641ae2f459c9e6deea2fea59f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9068e51198e1b8532cdca1f70fbe5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134319a85b95b8aedb1881dad3a66c40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12724f2c1e03109e2c95331b06c7720205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f56ec5a42365ef17cc10d36f321a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fc6b0c9f7d61948645e2955dee2ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d501e599af2b6ba146a4457e88cd53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99650b636f4e48b03a88129357adf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38c797fe72f846653f07907bf7ed2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a4d2d4799c3971915e622c0fa259211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0635ad4efa6297c22cf28b4219fae32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f690c01fcd410923c490e276e2c1357213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3972150e0ceeca2dca34a10ed7c70e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469922bfcf21e3050110841b3438aa62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903321860037cedf2fe7c5681fcaf94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae642cb97be1cce0a11603e68b28a11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ccaf743271c1eb508696ee755cd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7e981e6821d577b6a52bddb62f323219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ac1e6d9d804c6ab73f36f9e8e05e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c506244d59b6bdfe7fccf141d877ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ae06996cedb942739b6ebc5526623222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dc6f303f31c64660c2899884cce1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1562ae84c677078bacfc33b2a2ad1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d67d33a990fb69c1dbcee945284b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d15dd58836fa15dd3117f549dccf62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f923cb97ec15bd17b545119d12ef89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb7550471e8628931193dc576963b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1c7b494e21ad04e7bcd7f7dd0d4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d72532b2091e2e218f24c72c9f664230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307165c1594ba605696dd14403d95c73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9785d63625c26439d382cdfdbd76ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78254b59ada96e220ccb9969a6bfdfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fca9b216a48d5f0e7e699831294052234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88d3e7c7ce4684e657cafe2952fdac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc28884116b0acd326477a2f7ded731236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed97504c82d1cc7343b45ca7bc32e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d056b38371a2a7dc7340e3cf847a54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7232720eb6f1f70aaf14319214e98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695179e1bd41c58c4fd7b02249856b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145d985268fa699ff723e5f4d1cecf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d62608388740330ad2719e64433f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008ea31dd5fd13bddef0b546f18714a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb069c970817f730e78e099a175bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7234a254352852038dc0d9d1393392245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c711765364ac4abf041c76b4e6c2bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089211915fe284f471bd120cb477023247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910abe1013006257116674d8a6858f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ec69a40f50b4bb1c11cfae30227a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770de2ece03074efd29f1a5d119c3dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48360d233ab604091c5babb5b1f050251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcf8924d5945154158b4e02a603002252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e809c9111b20f38ea116c5283dccf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d86f1468f7bfa0d9f00cdc9929dcb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1394cdbb6244bcf72a5c0db70d4e22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0471aab0a44f8c59592b98293bc242256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3ff9b3c45c135dd29e5fb78ad5a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e4cae64b396c0a3c1ab1c83e833c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c470aeb12cfa83b060205542b33d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb00a2c5c472b4217fc3225c21293a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad3e82397574d57ca7fb4a59ba0a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bdfe874ee7fcd604e441647f20d7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ddfc072032815c9a59152d4efc9ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1a1b3894a1bff6f8dec3770f0075264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff545fedbd13351a5f64a3cf12130a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2767aceb8c6fc5c864bc3aff38971ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528ef6736919ea0b2983b9a5bd8cd1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7bd6388e0690422386c5a172937bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd616242608366e30e7e367a7ebdb0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092f47f4aa6ec65b79320c585fbfd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf751c59c8edacfa6a62e0bb5bc89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ece4633ef4491bbbd63d3c46a217272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f53268b22a063600f454c94030d67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47a95d48de1c7ed142f0a2182261a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e22431a1185f94af46a849dd0e17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64342ab1d461e4834acc2550d20334276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc646852f5780801d9b810edaef80f5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858a99dade5b63f9201d417c293aa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf4b9dc69a1f68ae0d5dc13eea036279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71158d5f678391aa483548b0f5e62d94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcec79b3576fd52230e9dfb92a8458281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5036a5b95734fa0982755feb34574e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ae1791364b961b4a243060640b1a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848f755c6a79aab8062b4d69e794a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37107ea57a871dc77a2d46772e6145d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c53fd89801ae0f01d131bb241aa5a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c1e8e20f6fbf50a964cf90c1ffdf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259729b00fcd9f16498bf8061c9e333288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688713260760514436ae0950ad67e62c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909e83d4017052a1263ebf85149faa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e2940bd85dc545fc36ab39dab67b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a586f6c43de10fcdb1e508c20297f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba91b1a382b3c0dd8fb6779210069c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f13d7f34fd4bc9631b8581381d4d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef023622450e8fe27a8f616658df0ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe5df2815588ef9538f5bb67d7e6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf7e476e7e61eef7a527cac7f197ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506812d3d924e775c8c2c318fdacbc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc52a9c29e09d8f289edb0fea5c037299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec48b214d955dfddf936f990dc37232300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60604dc662c81e86625f4956b0188de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7f1f0927682b2c5e949c7d3385c1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3695c253576953b66870ba251688b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5328bd4c4f57bbdfc57830305ade0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcbddcc298d2c7552f0bfcb4f0a272305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bbc33653293133f37382b73013d23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a5e5c458610341108856be71e000307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af56b6779e94d4f3b75309caa6654d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37614381c1229459f1f51a98f52a5aa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a8ca5916d6a7cf89188eb8395e87e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027006eee807dbdeada5dd31434d633311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fdc9d1655abb489fdfc52a45d9e39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739821a5b81caf4ada32782aa7124d9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b7d4200804b8fbcf8774310c5521314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dbf9e6566ebfb3ce465ad7ddf185e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c76d3f7d46c0e1f8ed30f8944f198316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c8c90d55b4728e0c76b7bd92d7221317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8ae8059eede28b3f4825464d4e835318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdcbd7ede0ec489a29a0b3aba63dbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5911513058a7b33c72d4866a81e9fed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f0eda25fa40a5671f21a3686c0ccf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdec23c79f1aabc2d0752e782cb6a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc5a69cd29372fe42c08cc3104d9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b8fcd1a9aeaceb18ed5c079fdd0b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2cc4d600c8aa79af7f704e26f76eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550d8675bdccd7fce5dbea6b23c53b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57486fc4883d060b11c84a38f3765cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20520eb8eb3c5819f154e700d8d2f69a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038fd53abe7c7964172f72a6fedae0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5d4b0eb4759433b0a4101737058e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49633eed2129ddd849dea3de12316b5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167afacb5442e5c40f2080df6f4a22c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8973c777452d8f4b7e97a3c1285c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe6b40fe5d9c8a27a1941658152ce4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55fd6b3ff412dc72b25ac42fb38f51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8d79fd56b00ce4fc13226d7c2614336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023d4a26545901c083e447bdd88bfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d71f03dd7a93bd512e064e861a61a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b395afc7c0870f29c2aa418720cf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f47626b7ae6326313827b548f3ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d943a4b97dd06b3460891d63223e4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c17c06ec80bd222ee0f2e9d7b6200e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0266cfbab1f26b59afcbcebb28fbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd4151479d9afd5748f3e53af06579344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea1d3979390af38566c0bc3d6b5b2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5be034c68a0c2e7bf82f8bd36b82db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5732690c0a33ebd5b84f3b028c33c39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504d8233b6ebc6d1268be7286c05a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9479803cbd64051c4fb89d710b2b15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723505758522619aaae095ae0b31ef0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871289cf4417422c86cfacd415447a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea74b043fc6adaf2d11ed2fa7f7334352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73af3f225a6bbe8251508263da1eb17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e59fb2ceadb980a41309453850e1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50584870c09d46b5d6547ea54a3410355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b238cc0ab66bebf33875759dc9e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b18ea0d1a488d76ea9bfd993be44e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eaf775e571aaf87afe0504f20055b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298cc38e2d60840f5776895129ad950359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db42d73022e3677b60edc3c6b5dca8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903942fb5497e28ca02e3a2a55eaca35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a8d2341bf775996d2158fb0612e6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd2831eefeec4e703d2496a5cce065363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba964c03d3a13eca846f2fefdf824201364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892bd86ad526f47ac1d8d94b92677af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00f802fe6a9f5a78fa4e9f2e6b9b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993efe755905c57da39a7782e1b8aeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68f9bc840379e468a1b9be38a78ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0379d44b4dbcc5b88714d7d2af47e59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042652462c5c5c146659a02a2afb6c4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4157f804d7eae074712883e9822dbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0be3b70a1ffabb170b3f9dcbf74a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ab4827e9b8227533e6a7684bd35b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16776fc8c9c51bab5288f0b54808814d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f41899fdab0b35c9399d3e09cf06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508e17bc3050dfa93164395ab1c5e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2404d148daa69b6d344db3dae61912377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122ec3a523c608975c780a0db6fa83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c543b4622c32a865407146cd4ac78bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a01326685f2229917bf2e3b382cd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeba247fc5404b01b45cef48f17d65e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3889d8a4cbf62638f3992998dec32d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c4868d2c24bbacb49a846b1a2b51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7254facd8e6f5aeb54ed31858483a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1da8b5c04441ae4b6f49c6e06ab1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783837055f0a185cc6a0f87253d7d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3096f76f862c053cb69132cb875ddc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1df215510d4bec55f4ff4db55436d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31c1fa42a46b66ec96ce3d64c97b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee03c3c9104ae07524e935732e94ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f81c39ff04ab2269e7bfc9b5c92d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d01f00af46e82f3b543c45ae6433e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91d917186176c365b18b3e8bed59b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c0baef2dde56ff3475c75fabc754d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3067376549a819c3244a1258d41ad8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581df9b852f27c6e756dba2c03a288a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029cff4c3ae653af270e8521d1c37e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf4113e1240b3258d683374bd7e6c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ea0b41f26d14bab363df34db1ed2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70825169278bc8da97675d7f2ba95a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e212429dfe2995224224adce03ec8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5778a537092fe909f4ec41dc8a43e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bf3e39ca292bcdcad0b638c131b11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55d4d618e79c0533368aa57f060bfb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408bfe426aff5de634c40c76f9fdf7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977676c0a214bd7f61c05e2d45ada4ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a072262b97d372b9874be76d25837a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3dba924fafb604a5c3a6480b5b9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928f74c3afd7cba03f934454f80820409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a262c9ee4a93dea12f731f82213bc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7fa8d236fa187f6cba57488cd735411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c860038f29db4180167a098bde75e53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4f86396f50c4e4c92616235d3eb48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9801ab62317cf7371501a3c0a89a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce03b65a3daad7e2b89a45f64eb120415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdea4b8e1691759068f9ac37c33557416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747da1478b5e5c08b251cc0c27408667417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f48353a03e0eb56b5870b888cb76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857d5616b6d10313282b3beeb701e7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8453a2c4c0a8723059bfbe8ec9851e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329539e61ed33c631c70a0497024ff97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba09b9eda1894f847becc1c35e0b25e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84296b2c826d2e763871c8ee2efe92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cf39140e351428bd457f3de89f6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8dff06ab8c233459070861845d12e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a025207c071c75c0faf8845b17cd1f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795e2e054aa3e7e3c8642a1efe2a91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc03be1ec4a6e11c07d99bc487c3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5204e0074c46861f58ed9373bb05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa07ea2f645c47ece589e179ceba91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def45d33ab1c8d6e970d07a439b46c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1372f15aa19751a7b5b3b71ce02805432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a209694cd57bd26dfe0d68cea36b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839962647b30e022aa60accc7a3c3dec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834bba4a427381f3ee98fbb95dd55c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3131286e2bdadb6a0b1e04fd0a0c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee66a80004e5a5651360d4c052bd4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d46d3082ca0dac441465fb4023483438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97308d9d12e52ea920f6a80db2ad63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01fe1eb00af1c52f8ec87c52f3fc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4963f9f23d9f5d319b322cbf765c84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106191313baf0a02c95eccf2a5f59bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d45c40ae42f813610513b451fc2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363e31c6af650f155c8746efc73ca68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5e5242c9d688d70212ee45d7b9035445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddf7d9b67c065d822bf793cc174c9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002275a0b4c59972befb4c28b2365d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32c1ec40347515871aa37ac2c0805d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec33bd965ea0c26e9960a4f20e5932449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60fce810696f6c6cc695025dcf2956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7c7651dba5a72ec121ab0d4fa64c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc896f778147a27f8bc906cc6a5dcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0d235d40551fa8c1138d214055173453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d43348fd36a4886ba8c10e9084473d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb40cc572c008be280440e2f9138861455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d8746af8c1123c57f4cdcba464776456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8dd781db518a93e79742d164811b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ee7938fd170ffaf1b5ac73db5cb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab99e2ec795877793f0aac290991d29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b75461b3fca096b11063703a78deb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f17ec0f4ec9816fcf3f0f1e2fc7f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25330831c632b11aaf5e39d498529e35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae18a066158efb26fdee295c4cbca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cf3687708477111e1de40cad16596464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9755359c8cbe830870cf66bd42cc931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5fcbd319fb3c881c72e737f4380e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e80c54c184695ee6e0468db8abd6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7325b7935b5ee6513664d553e04f734468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b614fb654da7bbfbb3926ad6e5a3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342802970ad42d4abceb7cec89188f1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02f558a5409f8000e877d8f50a6305471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f7f7f4622319354ee21b21b9abc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9bdb97413c436f5f1494379fbf293473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3bd689bf85bf435478679b13e08e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fe700d0211d64460577973fb57ef0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e6090d6a7635b260a93963015c64e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8815850b0b5555c5d0296c9523331a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a2da1b46ea9729877e961f6dcb9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6949e9f1df95920bd226f404c008479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912c6070bf14a30c5c6187629d6f56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ba2b1bbfe42ef813f9f73185c712481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f86126cbbb9eb37e390fe49f31677482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb501a572358bf315a8f3151a1401483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9170c2dba36682e61ca11d508daec3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9a71dd96f0b71a2a53d33f5ef5c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6abf07614c622f93d623108150d0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc62403b6120af65092b7d37c4f6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230c2b134174d502b1caea4a8f2d38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f284d3ae47141ca77aaa16ef8222717489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d76910100525a6e738b2245e98d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77640aebbfc6f8bcb91af55063dbe76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d3c22d2df29df8a5d83ce4bbea4ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e2a66e8f5df3064b5456d68e39be5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83983cb53785be3deb4d4d6bdcdd7ec6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cedcf77b2b505839dc24882bcc109f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de3a7a56a66a75f2bb0deca1f6a7de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca01d3598ce8250de7ec543ebfd33a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a33f988a9b2081344b6b0fecda488498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2248d856256d14b6b7170bf534b2cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76183abdb715fb76af056b89078e267500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544e5d444f87c5a5730906bce97b3e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744f9848c6ed760e1e87ac2d86be0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10de7f16b27f26490ff56d27c3f89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e41fbebcc49e6d21f4dbf100f283c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c205702330c5c4303dc7d6c8f48c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40456ecd1305d811e3b7b6033f6270e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15f273a2dc6492d2c781f9d5bf5426507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5127d49e3f6773f755c840a1054a1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677cf1b2535e25bc10a8c069017bb55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d090124625dd85fa8fbd9e1ad9843510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d7a105f3b5d642c0563923381fa56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669307baa1cbc59444b3cf33457f99a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b320ad1265830b861a5acfe01698c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ac3c24704e67d0f90bd07b8e4238f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72aee88ed8db27cb0c31b4a7cea08a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb85519dc7a9c498c3effc2377742da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec678fd7bf1f727babd0c51bf73f4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7ab583ee16bfd63b217aab347dd9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad21024f295c642bc1baa73195b6c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8235c6f866b899c0ed98f3151f6bf38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9bb36367518a44ca58276b2ed8971521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec218eeb6871f91c625bb6be9f170b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4f3a8655cecd15a7d22388a17fda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180f5e787eb64b2c211547005c0ae85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb218664cb4a37935e6f59cadabe5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e625b2a336e0c520af5d8b8e1b4145526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae2f1d37bc43a26ce95de25b4f6b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d279d55dd88966cbf2d025c83f6445528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ecaf758b3f1b03c425b7118d48e71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec44809bbc3bb3ce638e867bd21be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00d235ae4b09c25794223bfc10bde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5a40f428f5cadd90ea3d96486ec78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c5461894e6415d751240179fc82db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37178236824aaacd04b74dcb3965b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e59784c0b625384f3834938702228f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff74db32f886d42954517a8c9fc7b19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653655af2d852b0f10f7a3d2c57f9f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835f922acf820b8f130d1e73541c2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d4670f7e05516b0a661bc9905f93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4abb15b4a6abf5d9cb9ae33b10d0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460912879c8959968e40ab82d2c831e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5ac1a6e5f5d87fb44001cd9bf1231542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c04603a49b701ce174b16e8b064e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934888b773695c115f0c33f636f8d8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155003a79506ae0defe4ad804fc3996545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb9b84d8dbfcf0e25ee8c7b33e16b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea54b705a1d30c424c023051d49f56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca139e4e8e44bfac80c28b33236c6c67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092294e569dc21953f36ef45ad8d371549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609327241943838e4767b87ce5d0a119550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d289cc8ea1b93fa24c3b0df794c48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c35583fffeaa72101bfe940f8de57e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbee6f1320a97e0da03d6416dc56776553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09520746f89056b975185d227a8f5ea4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d5cdbc9fad00bafcd0fff9891eb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c7d5a9f195ae2a96f323a9a629d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76361c743efee7608b58b791347fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3898f4edb14724ed93a34914640b95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efe191d68d422defbba8077d659a3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e40135df481e9c7b96bab261db7f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdacaf5d894958de064afaa8f53900561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1d1939b066c7ce104fc21b3db363562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eed57225a9cf287415f008de2fd1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc476bd3239b7b285c4581b47ec6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde237a53b9e8b1140928e0bcbb9e4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203748b722ecd9f189e681874a371ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc2cb73e5cb997005b77743334ccb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb476fce8e38994583cf074d743bf303568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f3d3846a0e3718a3e9c39435a250569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21a59058968035669f31cf84240f63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e51c3f90df37337e8ace84da758284571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1623b38679b82e8d873bc215d0957a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b3114bd132c5ee092e6410e33d7fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309fd2eb5d077ba4242f0b80d3de28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b78e70a87ebc3a07f2b096c5983def575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da850959f35eab2d4ff967a78ccf2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a86954501b19bfb055c0b32ec9a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa695ab4e59bfc9aa882939eaf4033ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df17292ca8598152888ff5ddb40b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e9a8f81c42c9f85711e2e4ba651c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4edca2a1e13330986459f56ec706a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89c40b23c0e04c4e95fe0f92f59949582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692c41c6d38e4e5b97b055e0a9a252583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101358eded98cb503d387ec41f8fb96f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b0f768fd03482abe95f75eaafc29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac0ef6fac5b53e06b8eff2371d4785586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e5f7632212a9f5b91405f49aa0ec7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19465add055e1fe4f1fe2a6e02d4a82f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920963b16df0ca3cafce26125857074f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2294b810bcfa22798740623c0ab6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec557081b5461b417db09e011037bf1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893954feb303a14954e6499ace08f6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b767a48c39b36f9da5b8eba7aa18218593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa5d0ee8b71f31867b4475cbf2475a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a855502c2ff4ba40a1dc82e0b0149595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6503b8c429f0d89648d019c64c171fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144d894750a5dd6df2950f7bb90f3ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2824e795ceac80de78ec7396f9f84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc89a79abaf6699978d547bd3bb8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b08ce45b5a967924fc19a218b5b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db37e8828457eaad3fa9afcb662c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e450a69fd542d51c5ffaba63d953602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ea9a69e556186a5681f387a2d08e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e2bb0e6f8a887171077d98612f5ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f951878607cf1ed487c59db1cc60364605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc5cf1b977cf429d43e9620d35d430606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e01d5678412126f0b666223978028607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e5a6de5641e0ce8bcd3bb928a4c94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d4de1f4200879b44d7a125f48ab0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3ddcd4ae6d067f72d78f588e16086610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea097caec0bf7262a646c4e48e776be9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc65b1d97a7fdc9e91d7e0f2b40d184612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4df2832d6e98c5450d75b6fb90d28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0451cfe0b9fb303fefa91293668a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a046681143d01ab7c4e2924c1337615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e57bb0784c93b32832e37f61bef8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bbd1604c3c34c820c534e249142fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4c174bb7dda5292ae72e3c899b4a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fdddff80725c93dba2a2bcefe899c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1175f879f4b34cf842543b3bbf6844620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86356eefc1e80f994ad61283c915bd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8cbdfa3fe7214a393c0a142251ce3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3c91b041e6eb21052aedd6e2fb62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203edec7c43d02065b9c9360da93cac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c41c93ea36989024f0bda5ecc03f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7277084f9af2ca979de50c6f010b0f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d486cd6b269679c1255805d56ed0fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92fdb6b4a62933a8fbeeca15fe1a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5e1538b0ebb3fc6e50c764b9d8bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5cc0d8b922604e1834d93751480c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c257aa747bc717eedbe361b412bc7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae519bdd7c2312098b071ff5207660632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb1ae09e679ebfe17840f261723232633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f391f47f23b27d45419e3478d2f150d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071883dfc2094d67d81c6d7fb4435459635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38cc4fd07e4a47fe64a86f0536b154636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8ed1feab59a0acebe0ff923d69af6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ec06955038ae8c3946322ed7205fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981c67130117a8f0cebe0e4bd784e82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453db30af49bccc23cd827d9a4b791cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aa5a7d2b36b0dab0da95fe74ea0dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1060bf8f58d2c516ddb370282aa2efc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67002897753207f5057c277baad5458643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c53cfa50be99a2e767513deb24bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a513d3fa6704ec2f3646b6719cba59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19953fc471604b9d59814926b668bcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11069a908a3f4f3df0a1a1e7158133647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b99eab026cfba5754b59c35aecd53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26ca83650401592bb7fa52881a6f25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b8f121df9ffe024fdc2dfabe8830650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18162176347d65c661cc007f120f1561651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206d8407fd0fc904e3053e0e527118f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2133dad9edc9a7b47e74eb73557fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67eab2980f913683031fe0f058ea6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a546520497f2b4d637f319d93d64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279695a4ef84ec6452e7521d2745c9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc305948508fab756da27f7f640539bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c850344d264daea59efad3e8a71bddc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aa06e22131c0ec71d69028df81a12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664eadf3ceabef5c386cb99f809a78d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40738222fb268a709949f4d30ccb71e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff36078b092af9caaffdfab26fedd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574614ae8bc178748e1a2336f433a2d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725e4337d1fead26d69dff32f635af9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1236daaab75c635fe58c63664a52e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38832f1e6b85d4215ae7459f0cb8c4c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee089cf6b0950710dc6799c26f169e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9defb72df005590498f02e794059d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aadbb416f5d239a2c041aa39b5a9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6beb159cf910cf5ee7c2940db237670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa25c73ef50d3e1fd6ea3cf0fff0c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017986a40a2fa01ed710abf2196eb57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7bb9f17fe96f6ca791bd983b7cb14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204c2a1c1bed5948b4b4348fbd9c57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd271ea5ceb2fb270c856cd7fd7d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1b3cf6606272453133dc828ace8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ceb21269b4688c70a4b1198aed043677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac8a7c96eab232c43fe0a12ea81b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8503d963561e66bca67caf90219e65f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6518c63433b1d8ea9e5230f070d3b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420d917730c88abd50b45f8b2c9bd38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b4f212bd5b7d05a0ee5e0071d38f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b120c3b59664133048479d38f2c5ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d09eeb070431fda9093d13935e21e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08d6f1b6a87c2820258eea3e26a5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12081ec1473af474843dfb60705dd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc194dee64f41d07cc614eeb842ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42cbb934322a01abaf5a8b47948c51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50257e196238115e2e4ce043ee768817689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868209fcb35082a10f42d8338d98ebc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1e22da5926702ae161f4013dd7bd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe087a3eb1878f58eef3c1645102c11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99f2c67864d8414af329b8de12689b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14987c6889f71ac4561b14aeba0015694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bf02fb274db701a2f54b34944e0d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69c195db64af086cc42ccc2ac5c21f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb798c6f5082d289465d3ee5f8d74de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daefa9b5af868534d39bfc9c4eb17a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f5fb8f0ef607de0cdd3d90d46a5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82101fcd1f2b112b3b6cd7ffa6a17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03854d67d8e74b2774ef390ed3165802701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8674ac2f6ee3ad3567e3e86cf7b3d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bc025af1354e8b5cd2e9bd6422eec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e938325745e74cc6f9d36fd40d604704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522d1d2e1e49d0eb516c9edeebb1d9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23341a3d6cd359def697f527e9966706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f33257dc2d06e32531955cca136e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511ad203177b0ef28599a801944874e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc958234ad274886fa73eeba5ba52b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9ffbbce2e13aec2be663c9a33ae10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac07ffa776989a169e2d66dc5958ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc312283cce7eabca5a6d11a33858712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e4f1a68dff0f7455fbe808bd63376713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5cf7ef456fe5f4ceabf049ee2d88f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19df4c94fd17e9ceb0762e0dfea7f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530443c51f0d04431d22f6bdd0318406716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b8f1585649792e63a925cba8f1d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87ccc2cfb768b7aeb45435ddf71708718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187418390ea360b89c07516417efbaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6b78d0357c405371f73ebf77812e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8f93c87a59a28d2988c54f8c0118721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42833a1490c7a334780cd3b155405a1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ea189dbe81c90fc92a692ea98950e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b37b94643397163d52229666d8c5f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d68e19502b4b4d92c97a26e58b4c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26075fe9be0347d701a571b0f9461258726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e53e9000868f8c2567aa3887d9f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc2b1662890aaf004f9aa5437006e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750e02ecaed8723bbf1c09c37a6b56a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89469c69fd762456d44daf5d0bb5cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84eebe2cf34e47a13a19d763bbdc94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877213461631e54e55f4e107f5a3a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dabb9344802f79577c2874929b4ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aaa287177d614c5908e69d01e7565734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a809d06a026c4c9c196070ead77361f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d51c580ff768580e7a33f63679824736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853d5f60386c67e70fadd231507cc2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79caf2ae4d8745fdbfe1ceb36efec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed71d5c3a6f425ef2a350666d60d1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc6ada29aef88ac7b003abb3b5f094740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34991793c7ea3bc08f3a63df36f798a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258d402a35ccbabe5a2ccb39cac2edd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f439939a0fb1809663bef231004d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3899c6dc584cc95373a6cbec3120744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9697f225a4bc67398d4142bb48193745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2354fbd47ec4bf506b720192e2c93bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695616f8c15de6025eecc32fd21d49e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb84e5a7a05297ec6691486e2109fa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc61d50a21cf1fbc0cbb28dc842b105749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1b4800366761388ef5f698dadd378750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50415dd284f501f56c261f4c6b27a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4f997daf3865d76e1fa874bcb21d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c057f67448b5a2bc9e7e5fb5fff7cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc307e06d6b4bb4285f10975c269f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d970757be4487df4d04712132c6e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122cfe8702ea2a666141a7c7539201756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711eb3c0e862808ec858dc3baec1a5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d1731489772c1e368232279b92c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab4b4798cdce805aa47f55a5fe3fa1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d235054c5886ac19be081fc99da632760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e876266b442f440ce794fb1b02db0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae23410370a1f9d8bef99bf1555b0e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c1b92d2fe93712b3641f262189bee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a2be37a5b2942b185e04e4ef56e9e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb63dda7956d4d6354157558f1efa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ee9acebbbf412eb2273e9f6fb1510766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525be4e664e297439f4117049890cf9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>