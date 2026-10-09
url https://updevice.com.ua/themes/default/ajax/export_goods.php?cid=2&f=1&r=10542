--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34fefeabd7c6a94f9df54c94af0071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100abb8b08aafef6e314b8c401894a892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7469795043237d3d8e2b0f1e3e72b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2df269fb88fcb7014a93ae896bfb974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b51e66fd0d5062ebc13a558eba6d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585da24f80c321247e79bc4ee1059bfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a6ec55240d239fdd3f20be5aab6ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8c7caae46afd2a0ddd8a2ae3127328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae18c8cebe5bd14bcb44e93336c67d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db227ecab1c5f432c67ed6efbbd52010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139447c85883db54dea636cac012245011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97f2d311e4807570853eb8e17f64eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653653173f4ea64af6d8a4f05fa04713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff45ad812e74b915be5d9025b2e7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c6a5e0b2ca8f592c0815f6d812ec515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43ec23bb594c16df84fa1603d001316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a81f2aa5103605153c3201134c48817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bfea8ff719064eb79eecb67f7ae8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2befad89f42d279e885fbf068133a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507946699db039a17863bf3bdf60077620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206511d5c8d84c849f9406ea12a20c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d849c423e98967d78776e42a9026222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad177f29ad54efe640eacc227b4a44123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef95f0d9e65d9786e3bbc7f3ae7fb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2aedc05b93728f1370f498420bb3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a46f3b380dcc807e0effb4b0861a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc63e45a566fe1ca6d4f64315e73127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88248cf15f882e817648d74090ba46f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c67b8c784c8987f7494549033fb75629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d8eec290dd76544b6c34024d9513430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b84ba0fc85d55455cd5a8df3235aea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b5cc8ed6daf8d032e8636427d73732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f4c10e6736dd044114092060c2a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a3fdc8358a82c548c6e887eec4a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac139d80ed6d8fac66505f6a3992867b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b034f7d8f373fba7347fd6d5b00c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14149cd2d695e170d5f44beef16d6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526030794467769e4582fec501e9283038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64ec49d39189f91b77db2dd0b07d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653af150944ac25ff5509e0d4f29031f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a30f18e988323ca1228c36ae2937d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9761dad0f716844c1e8f6ba0acd6b2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8922713c00810c5761cd5dfdde3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38afdbc1dcbb5d97e8c887d2d4cb27844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbe137137197c7a674fe3d72a6183645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8eb1f4a4fe7ea041e2dbd89ac425d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5903b1ac2d84327d61d46d24249cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629d6325ad1b66cef3f66e2d6df83248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235c0e69cc051b57626d0c2348d32049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6d755534965ccfc0e39e34d98a45f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b3f255732ebc57e456da8eb6f5c2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f7bd210d7b175e79e3f582c4e0a7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329c2e021ab7fdd6571c4357e4efc6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b72bd1f9363d57850eac9f2b0f41d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e28aee74bdb384b03455af24d0263055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee3ba7c6fd7248a58b00a2f95ce30256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0a4541f896c6cf38983482215a2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e045a58f20241b72f7e41b24420c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a12bfab3788385e5c3deb23fe48559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e14644b9c8def8601481eda3262fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8124daa12f9e879d2a411b8ae661361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e26185216f59803cf11fc459ad35962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e438753ebb9413577b805aab52a67f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b25e3c5146639db0d96a0d53d34964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52cb575139dcf65342666b9b203a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586a068c2414f634d7e0ce94b4faa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2841ff9b18cfd67e715cb94edba36e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb1097bf9cc277fb1ecc5d3855d5e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c33beccd5ce02b10b9faddc24dc21269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee810066080a4761c27bbfc54309f75270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20addafc4cc03cd81177cf652d7d175a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d81c17d72f6ce69f6f3bacaf26cc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42cbfb53552d457a05b3c414a0fb1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81fcc856e3e13797f5445c1bd833f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d4d98892f17c733409b52e4660f9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781d41b20ccb8a9bb4443d3aef20b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9d6b840ec28b568ae9214da4ad89777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf8464876ac4f82029e093ae7efe878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8a1704b127f9588fd42fe9b7d1dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08876e651e3957d76949c1215bbc87880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aba3b9c8c893d0a64b01892d9ba9cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a074b08eef998fb8e22eef52549682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd7f840c240e83e9c42ad89af5ed5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c46b57084848a67e0dcd415541c22784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ed3619482b41ca4161f7838ecabd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc7f2bff59aa5f4b2f831ace35e8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203ba6f16798ce49449142dcd25d0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce022c78d52d02f5055bb3bf2e9b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff83efb37983d9c5af30557354a8c5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaa5312b2c106dacda1508f05efeb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce734b9e1b52644847fbbe56a2f4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277030ee5edf79434b5183525ef2000692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ef8e2b09f79673381d6e93d2ebd9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3328bd788795f48182f6ea6170c163b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ecdbaea062163b735b65d3795adc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15490b7788262e5c98112c29cb2ea596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc5eec00b07761864050a26bc6b3c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c1722d0de4541111f231b660f60f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695aef71afe0b259e09d2b4e75f8e0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fec2f83f6a43421ca5a0b8cfd09f80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb6b0f9d5bc08cbe9e92ba8a73bc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ddb420054f206bf34eed5d40bab2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d69693542d551b54f4b7d334cdad60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43d561e7cc3883af2b104d9c8db6ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901bbed10554071299da7741feafd21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5c58771db6f0ae665930779fd3069106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5422ed86d5b4c583de587dfd60d8e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c3fc0f4c41a100618ef6d6d46efe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f718a78865f53d4bc418e9ef9c910109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c22bae21075178ba20313d7e41d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc163e741928d9e9861d5353252bb49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb347db51d864c5510ffd32a21e1e89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf413b5717bf121f4b2974ebf016a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db35be96eb5f88fad61e372f687d384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f65145bbdfa62347f5504f54a36fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b4319401347865270b490114c1661116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df80b5b505496f6c2cd11bdc25d94c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3bb814337e89fc8e9b72cc4b782d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b437744d81fdb4a35a4344d2f44fb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c389a3a6527dcb8c5a31f3eb054bf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab0995755adc42d4d60991a48e61fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520a27f65d9db62ffd47277336b04f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02acc6091a1a1de79ed583b00c3887123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba5c5d3c8b739b85a7818c9c48a235124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649e7c4dd068b2153650ba388ba6261125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5fdb4fa1a4e4fa4763c9305e91d73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aea8272c0621ca7fef4562c220ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d521a4a631157a1c84c62c3e71b36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354968718b1734d7a41fbe0f20d95270129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ffc5edfd78d2fe14dc68acdaf0de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0df15a3885a5edc9a140330562a2e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbda4c54c4deba50057338c21936f4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bb32d34e1aaadf118d6aff6bdc0a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f93e353c4590ab825a22776ead23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313913e3c7de5878a13e2bde491c5bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604127c0cb7e713f156d72972a7cecf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91f5b003a301bd595d45eca02b949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8747c3f3ba8470479cffc547b0e7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f30b3d80be5acb63337f09fe84c3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f777b2c01ec386e2cbc594d5c2b97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07337d0c756a779a8fcfe172da5df7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeccbf01de7703e5ba667e4a4655f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9074341ddbe58285549a4b6d92cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6660f520e40a3f68f7e9eb902eeb0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b2c8a761c08084b00322b80942a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931d4d9f45ba1d5bc50400a984d2e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ee2a2c094f19cb0f4e7a16d2dd00a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9baf603d2ef9f19154366c7df42e2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e061a4a9d12859a5ff0d4bc0183e0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62632e3fa6c48e52889ac4fa2497be46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc842038b7a0506f839b61c2b7e7d4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31777d2aa47871deeb84e7ab1fa5a66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffe39e065ef550f8d49d49ac848490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef787f9ebcf0b10ae6eb5c1b1fb8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ec47354927b7480b4bdfde580eb43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198b3c5ac7624f41f32bc106267fa7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde35f8f507a2c7ff340871e004312a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5804fa0329edb0227f7b01b5ccf24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85498948e14169d45d18f44a366679159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cce95eaf66dfd78c51539a99dd24f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdbabdd5a614ae5045bb4a68ec32ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549bb80743c162c30ce507b1b14a4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4d22482acffcedda756fc521489d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234d1f899f906e9910ed61084391b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f263b235f34a8539e36b45d6d88ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800529a38c3ee01e08256e02b85064b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b545f8961d9fda11b1458be5ec8272167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e271433a21c5b5c8bb1a304145ffa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03371cd81d546ccf9597aa32f2ec957169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0abfba48e8cf2535e210efdbc1379170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecab9f3f237bb7479fb79fecf23e383171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb60a82822d5b22c5ceb7e4bc1749172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eecb83aa0c566ebfc1f46a4431e146173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf569ace2715876f9cd609e9a7a481174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09cb0b524b93d4abcd53b8b6a11dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b573c521b544c7dfdf701459dda8ced176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ddab240b8d02e185294d1c8ac4df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d53ffe1e1f100ec1ab0dce3e6d421178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f50a4e2bf693099f90e8242fa6813179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488647678c1c67c5eb7bc696ecc392a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ebe9e086411fc04a04c4a3a37d3a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d9ed91b8907a4ed81d3845091958182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f541b4b16b3fdbba78206c42d781474183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b64e856405ea8295bcef9cb067109184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed0ea0aadd00ea910a06d53df6915b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0ba8040d29821393d5416ff4cefc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e06fa2fcc632cf3335c6d437aa08d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f62489dadff8cb5351dbb910108fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b45b5a06e1ac17818d92ac1fbc5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06b6580bbc74ed71c4fe577c995615190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aa1d0dd55bf579fc41c1786a3740a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d7cd7bc1d036f8038a20447eb609c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7543eb8ee0bdbb35308f2a4ccf2cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f6823a9c72d7019cf3f386b4b709194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73252d86705be077f9dc171937c666195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5381c325a9d3d6d5089aa2576929c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e2b526ddf9b324bdcec6fb6c0602197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f89dfa4a8026155448216cd99e74a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc6c0d20fb73a089811778d5d62d1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6769b039b7b951f976d879237b1e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1e9ebb646dfca9059fae4806a8461201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a6d81b1380fa47a47e2573bf5763c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62635d2b54b2fbefcdfc996aebfce4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19a6cb5559238bb5e31d8f27af47ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e775f63ec18926c767cbc23a7db6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624775634666daeb94ecaa9ec1c6248206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2518ed074d6654ee81b7c4c57e0f64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae371db22725ee8e53aa85f360e30f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cfece937ef3abbe20a8151ad4bbfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f2bcdbf908c44c09f914830cb009210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512816cd8919ff64ce18a524545a615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1dd96afe641bdea585993b0330995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5aa6071e7bbbf02b0498330082bad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce34612bff212f31c11c29ca90cd95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e57324daa1c8a4498ceb4fb573d7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f40c232de46d2944b2472c06cb8b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32092420ca1d44b4278687c9f257f9eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9880c53b4fb51be20ae1247b96cc77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95eb8caedd1c63b8dcd45bb1a56380219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44458d695c01ab87af8febc1ecc72f9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df00fbc370eaf55e233369b2319c20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6def8b67dd3cb807366bfba880b99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e77f2e1af402d7868ef25d0cbd5e7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a07d56d95c85860e3c2695d507af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091005ed739b06b0c2ea0d489c47736225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660662c0c140742d9b90517bb98ffed4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0fa170c3031928b71532451e65e8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b5eae06d1d65e752cd86a96afb7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af3b39647ad825037918966722ab8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dfceb02ea4e7153853b75088654fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc9bb23e23a0add82b4eb80081738231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23831f81aecfe74ac8dcd0e3f80cc79d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77e9113921f91a54fd4b0600cdcaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd559afeb98399508af910b5e371e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc933cbc26b0a5a9d1fe2e996a320235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d7409f12eec016f3d9ad5f6f2fac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a158d46acb25a34d5cf8240871332237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bce94cee4a7db8ba784f285d64b89d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4bc1468bdfa47bf868ccf6f7ba960239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821057ef7e8a77a138f4f26b4e043b44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9be0283a969d66f039d2a5aa43aa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0619eb92d9b83fc5526a8a24a9b3b42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996adea868b0cc6baad521738eb651d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b319940fc4285b5d81586e26b67201244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf47bc949dead6831fc40c8c98085245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f7ced75f262e7fb71ca9a73893c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f3eed6aadf4e296fe672f09a682eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ae1a720bf5666b10cfeb816702c07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f8d2bdf1f5120422569a8717d8a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b8065da63fd8e7e53675fb626b260250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7412ecb50efc6545f7229ed2e702e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b444681d2cf13a94c4ec0d70bc88ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928172bec4195bd07adb96021dc07afb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c94aa95f44f2e49d6959803cdcc58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4461df63639b335817e32fe9d7e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624dfd635e1af0c3ee9af7969d15fdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00b30601e1372b9226504c54337408257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d0907f688c707151c6cb72c5739f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ffc8525402bf45ff143e4b815062c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c4062aaecc1e84966f4c16775076260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4283f8da977401be5d27b64d3e2e65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df79fab152c83c975f9515cde33254262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bb2168b7bce5702f4947941404cae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c2b6cd0bf9d0df627521b1664087264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae5884f02e7c381efe2cba895c96d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd0a8bd35d961a597db3f61319525a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea0783348cbe096beaeeeb021c9d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c1433853fd4f44fe6ca6174a1fe1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bc2f1e2e5cbc777484c637e27045b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840237d09223b57b91689eace952761f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aec805318d6d83707feda89d220b8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfde66e6c7a730088a03befc37aeb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c01b1fcd1b760c7472335a6ba7f761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aadf6dc0906994eb859b3d8d21e87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a4b35660f5f19d35a25052b73e962275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa31bcedc320ff58247446e6b09dcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e96fb276d06bd0bc5902d83b0c5c9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb494e860da72125d695ff5172a7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c1051944820a92df46469e36ce84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0003492c998a21673a3abee821e198280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20502d43fcc58630d70fd3f6446dca1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e492f15a4f38b1f454ca3f5e3c2989282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab79f3b128f379d8d0da943b418e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a9d5346ccdf2f9138c2b495b670d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3cf552ef413ad001ebbf51f799d44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e1a793373688c8c533eb952066d6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0727796b105e816c7014169023d7be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2cd14fe0709d3d574cbdaf521588288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047b57b982aa5c5436e85be874c3867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451d3a13451a897ea9a91c4a90d8e11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3f68af33ed3e5e24218888a1f7e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d766adb82b7797c7deea751d6c156292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb77fe0e35aefb3dfc1fe0779ffef6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857504cbaaa952b1bad47682f55d05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bfb59a99a925a61dd8f14c9f7af75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c12d79c0404debbc419d7ec07b3ac9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3b230e7501a87bf1c7f1ac59ca78f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fdfc0aa7553050c08eb073eed6b83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6046bc185c09b8f06336caf74576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41950af2169e38434f4462c28fa4b66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce03cbc5fc1acfd71f34000d531358301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137f4370ee371f7bba48b888fc8a5e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2711da54ce663a3d9e1006d0c4846303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb3bcdaf01e4f413c247e0824d075304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ed32e8232d16f7f2cdf7b1dcbe6c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d531a8521e260f6f660035affce1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96991419fad0934acafbd2748475056c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6223a40222e30193934e0e3d0a7747e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfefe243aa2b4e4010da8de23c5b8af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603e7bbf67fd708f2a716f18e87c8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d83c7c2044b68efdc4cbc86de7f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3194af7527a92cd930f45f92a0074312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038bce399544b1c8fee490ca81ba64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e7a2bf83a4215079cf59062e10f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514953e1866751d5178f8d34061619b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b973a97e2810c07eb53aed3c7293b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdba3d9f4bed10c21b90737b1cb348317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8c9c6419ad8392401693f628bbc7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cd705e2b968698f45878042d7dca2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9c273a9b0db1ce4cad36472fa1e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba3d4d9f3b8a6789feb7e3deb55c60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016bf631dcfd4aa6752d65cc2c5405a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd7c65f4ac369177d55da1ddb39c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bf56c6e669a799acd7b9e471bdacb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7615e969c84850835ed021d8271e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd15a1647849f0f098f507512faffe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050a654c5b7f98f28573daeb37eb80d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64c4c77340c25463bc87f48a4d0d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64cbf64c33366494bfba5f181b6115329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798334cd4249fbd580cdd28da641749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59fa7211f25ecec7b353e19f4ac1bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b6373435102454958922ae3283e63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaf5238c26c22110c6aa5b42192016333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14920311b846d72c65a13a18d8eff88d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a9d025a3491c5b1659b04b5c8393d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7567a4b8ac840a3dbc3212ed89c110336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c887a8ad0858c24c8da11485b1bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0d8c4d6876b86c59d46cffaf1655b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06704c7c8aa94b915be7918f77fb613e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298adc33ef0f735b2ca78fb624ec01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e61749f736c598c8f4d6e00c3dcf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08426efa066f203b7393c09db97425a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a612c22eb408e210c12eb004e2e0820343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554461e9453a537cbce5cd5a247550c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae064d53d07044a36401a724fd4fdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c9f2c1940a4bce3707496e0b30492346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdc6f0468069e521b89dee419fa75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3bb2949491b35f7504126e11b1b3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e406af85cb45ebed8cf5f0dd82a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c826005c3c794d5bac26c9d81421d54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107dc189e4776ffc4122147d22ab172351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b1f55fa1aebea2be7d31ebd4dbee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c72d489e67a0c94a0dc04c1b4a748353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953cefa0134fa8f41628d6bcfae80b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3128c2450346a1c05dc36670db688355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bb324a17b4e6bd937466cf11af7b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95effd17183d36eb82cb424aa88056357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a801251f2777b6fe11ffdbcce7851b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc31e7cc56f4bb7ebfbf090ec2a1727359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c08c9f27edef34318e36eccb12c81b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574e8c9087f50388d379f1c21acd61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1441c467b5d344aa411d8d18c7e866362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6106bd1e4bbe0a5252ef3f2553c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118c0c1efd9991bcdf52ba90f2f5523364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33af7b913eabde010f7e49967c3425365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106f064a55f5c82029c49f0157e2af9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c906278fe6a92e9ddf42309deff92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4ae72a5f1173702a0f7b6ce6211c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8dbc0c69a76fbb7a58ffa6bea9909369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e5333476ab4bd6ab7892ddf495dce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e169c217ddb5341611d2fc9eb25a8a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c878d36765cdd7e786ac49ddef76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e1274d9709123589185a8f73aae1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb7ffa4077772afa3c739f66481f5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637ee810306aadc9a0d26111c21238375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddfd368437aafd4551489677c087e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2755e2a47635026317a3fbc795c2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b15590a19a9918435035cc43903b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a1763cced086ae6347e5261cf6b9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2efe76d25e6a7b346d508307a4c07d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d281986da73b743ecf9a817ff9846381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c10092c02bffaefe4fe318491b3b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6af21e44fd63174165a115b75627383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c54286266174c069eb9a42ca9fed2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0972a52b45e798839d4acac88e8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb4555075ce305ce5765038027e3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ba6c3730bf2b18223f505cee61132387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d0412a13ccd343c357deb127f05cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b96e365019b2985ac1ef5d7bb7d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260bb9b7fe248110db08c6f1b43058a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a74dfd13ed84e0a33b483a3618fe0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb5aadb1848c9561aaf898f5807475392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914863ed07a0448bf5cf0e4ddb42b194393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f3073b271a37a02c1e20cb86c51c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7710290d1704cac4372aa6484858395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db230ca6cd2c2306f44e9111873a77c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11a57ca63967fe7634aa7a63ecc018397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728497bffa566286163d010d9f58f0c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62bd8c4c61b4103889e015ac424b65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1c6e446f0671dd5cab46e8321702400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7193a8e741485ce52a9eebbbd9420f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632976063bfcba168f13d9c6e18a6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f483814993101be6df0775424e8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a361b5d4dfd3bf21c973941f41055404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b9205033b93da310383f4f1f56aaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c033b4da48d3bed7c9759fb3862b26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85fc2fc539c10bbd8ad0535f81773b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c6344ebceca67557e4a07123fbb34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e59041293d78d307a43a20895066409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bea9369b1439098da531fbbd1cb68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574649ecbce2b722dcad0a9ef5d16025411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb6ce99d9a36cd54722d12b826846412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74822da15fdea14dc1ccb8e2c36fd6ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ccb23edec9b309358d1dcce253106414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5168fe120928e910dd16e6a74f02f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a539a4407a96c36d4bf6fcf298f7d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aeb605404d9a7415d99bc0bd94613417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b87849bf2cea737bb84d6807d88e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb0a8cc672ee83a6a76f62b1db9f87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c584ae579642a1cf42ec3391e8f470420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0e5ef0cc1fe080c9d84e0d73300d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e17754272df24029b0632c5f6b021422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb371f24f999915102a8a2a0d3f43c69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028eecedfd4823d4443f15180264ad6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3787abb83f417709877bc0161b26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1874bb0d87ec6b53735e4f41891ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3478bee67989ef1a4350b5bfeacba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a93a4e78558bccdb2f937a8daf83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9e21ce47df2eefea1bf02abc6b13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1ff5b6d4569b36de1c71eafd94bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557129621a6c09fb4f46ab12da8fa7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbc0826ea753702af05919292dcb70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad44d8273f0ea28bc5e1e512ef07986433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae157dde48b80880cc8f230541d8ed85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc0183d4cf23b5a943c6a637e93dd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043eb7484ad1eff5a8363681f5ce9dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb294a57bcd17afb0bf52be92a392437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099489e1b81ab134ec91d1f49a92370438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec120c34fbced9721840f47299f8bbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe814f88126a8ff889a9728e5b91751440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7c37a7d9176b737eb313595fa1448441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981cffbd1e69864af84244e4468cf43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea61dd6a63f595b7923cf9715ae871d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ce887a8ce1d93d4234c149ccb7265444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832c918d5014db7a8d6b43c7d879bd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e9268abd307ff8493eeb81f8c1045446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82792f68c60b49366dda9265925786447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f05bab920b9408db8598f840f433448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3824c70852202ba896b11df0a4b3ba5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba7bf787c06ad15b75f411cf35732a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f2b8e8ace56b88f420e60b6aeae96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fca5a497b1e0efd64d8994cc9ca42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445896408291fb4ce11d34d9b8e29e34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d1f0e03135f22d3901b14db58a295454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b0318d820b8e3749a7915edb22fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3210ed322819b5b41b41790a7d6557456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e074391ae8945eb4afe655ca68bc8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30346e1ab0289a32b50086d53b2b405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92395edcde44ccdb29c11f151a1231c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4036fcf5643a8dec2ec417d6aaf2c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a94031516880c1bfcb071d460edee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a8ff5d0670bb2d9c18211e6a2c05f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6b91393ed925cb8cd44343b0bce4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121a218156dad9202dbae62238ec38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f53b6ce2fa8375bd7ce321b0991324465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1caa4ea77f1e08033a02f0caaecf23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8933a084997b53d83561022256a3290467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8255845d4726f64620a7ef74d88c8e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a8754ba8ed7b2d0c9317bddd9bfdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd97bb6da5cc802f6e540c7d1a43cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b34781f843a39418a054d88cc7af95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07ef85a931184022646b9515fe93c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772fed65d6e40935c218039147e5689473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b438a70f2042952376a173dc43302b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699f39d239ea79dc0f7f4aeecfbcd20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c3ff6bed3cd5f1bccc1f166814bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb40921e985241abc44e33f62eff9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca067cfb57aaffe939dc09437bec6532478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45c57a1968691666e9f21d9c011dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7269f1627f022be49da743108c4cd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b664bdfa49c1e05d5ecf1e17db62f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4446d2a871ebd01040164a38ce9ac9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9a4dc04f56e6a7d49ccdb295b5ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5afad3f055e99fcfda75a42cffdbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f27c5f74cb272e5a0473ff33e935e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8900f3ffa1c791b2408f9a010bd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0403fbe360a124b693f55a093785487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea238358f73ec04629eaae8386401a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410c5e6c3a6969829985630326b861a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd0fec8215f5c95519aa9cff59885490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fd7314c343d6e5c403a79ad282148491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b92d37d147fba59aa97e1d3f7288492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde0ef0bec690a59e9c5fd100bf544493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52bffb297715dba68adc8b7059767f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e557db010858d68e92c16db9a753495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50132886a1a27f3c5b5c246b9015693496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46f6f15bd0bda155141d05c4fe9a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f279d181027b81ff9ebd588927c73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d85fc5beee4c18543fbd767d302fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67875f51ab0816706989fe1db4ff1826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba939326b526210aa586032e194bd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c9f841e7a80d0a7952d1848e7bc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985717a9e66189572269d06ec8c14f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640417a129d4423e0966ff35b173ae4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac1b9361fb2ac0f90f6ff61ea29d65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b26e1c23ea64b1da1217a75658ae0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968378edebc8ec895789cc184ad20a7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e3ce569bf8f356696f24adf613dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888281df8a3afe521d220a14fe638f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc80dacd260315c107209c06059b0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989cdbad1baa45c10fc8def02e277c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90cc136d6f17f9a1b2048beb98063512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e973a651b8812030a0bfcdc85da1c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4a3be8323f3ce0d5cde5bf890a07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573fd0b8c019c05c09a0f38d8211850515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12bca58f03a471d6ad281b0ae4fb4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534f9e299480830269e3838727cf204517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc290f28980146bd774f9e17b019c12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f0c61601cb5fa785597f188a125c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6fe38cfbdc3f9606ee4101885a049520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528631f49183117482026bca962b175521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4525e08b33dbd59e593633fa09031c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b307c07eff379c152bd8782d3ce2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c93607ba2b99e45228c4c9a4ae2ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da97ae6025244e39c1ec63b6881079525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05b9cb7d8a88c525dbb79554b8adc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f522c485f438520ffdbcc458770f8b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d9349669d6062580391b3fcc176b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f649c9f5ab9a1830a151332471e9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674b5df7537c3907ce97f4a3f7a038f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f7248809c6389cacfb79885ae625d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b91de56a4780d90f5094505d1adec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96820cfa3478578de659f2fbdc0e4842533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a574e56fc0e4ff835a63cbac2bafb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc2ed871778ebe6a4c82a3c345d74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce14ffc4b6be0e3887b68d68a35b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc0b8a530e05a8c6b8f99af3ca54f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda73df95805efd9935996c203d917a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa4dfc7eda6faaaad025f488f33a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028e7cc594d9b70868e806cf9b98a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77879c2487342305ed1739783955a0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb06a2a60ab596e89e39b516dd3a479542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f602e5cf784b7a180e23f0f933a10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e43632c911810ca289ab86096848d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f36c5b1f120df248637cd3220f018545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67866902ea3bb5986c804710913c76d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477198d2aa563560af9aee1d8e7ad5cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48ba3643d228567a65de4f17357d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0978ceb5de48be4f71940845ce638d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0ea0989a8bfa7b6859f76c6260b22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13fc330349493507601631760429d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c73d3995b49c98d57a4463dfa12f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1324f0feb871fac4e03d3acb9bdd773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cd01c9a926d443aa4f4e378cbf079554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd3ca6ff27877a5a20a12f797be286555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2348334bf018288673b4ea460b84565556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0baee71b969e167418eb8dc35580557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b837e355f3c742923c28c5a9685bd2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed4a8db8f0b0f6f63f892aa240a98f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd5e30b93894469b650cacefaad827560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb1590b36f3d57bd641d453c9ca2a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466822c7db94e301c47cb8e141da1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3512e29fde97c873944a526acf605d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf2ed58236047b90878798fcb3bb6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951380896fe60c088b4f8ec00a2643d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4759839e7cd052ae0598bb3776a5f47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc528f219445bcc8745c916c62f8fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0517685e462885aeaea57852aad3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f960480803b4570d9a83a588fb948f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c11d41e90449d5cba2798685f1ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c693cd9f5615cd6c99b0ae46a305e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9386b3723f0bf17f0d25a793df8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29945a937c668b959f180e157de83325573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c1f9c3bf724a19aa7c9b82265411574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644761491d67dcdbdae2baa8539621a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac193121ce4a94df3ce423afb65d850576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5a812214b62e151c0181ce91d358577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b30a02c611b008d8c5f89f0da1cc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd563990ff7ac67aa708599ea46200b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfee7855bcf3bae40b3662e564f9986580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da648e807a9485790270e4f16f63c5fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe7f977bd8d3b1e1a60cd080af1185582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd8e71408214379baf278184465a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6489c0858bdce4e7920cc4546729a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a55ade52a75524f01e2339fc45e864585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b400a42735047784987ce96af1754586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa735aaf3bf64063c20bfe743a0c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060864231805379dfc5952df2b51e5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553792701e6b0ea43dc702a3097b3ce4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f576014b3dc502bef91c34ccfa9e54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dfce9ae157ef226c16a2f3332e262591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fb87a6542a9b02632270ce5c3195592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be0310deec5dc71aa35750d39eb614593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36672eba852f9a5f07900bc66716a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab1da4c7e0ab2f0c99aa08cc849060595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44299f775782af00ffeacdec1c22e5c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8b4aefca820442306b10b164eafdd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0c73c384af88f6d58f8f58544d9ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a372693729e2317ba2234f686619599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58675f87eb316401360dab20314ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2066d19391f5c4caac26572cfd0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe206a200bb90a31e153a58ff0503609602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7f70da2584aca122011ef545aaf33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850efcb2f99a96e59f02d562bc8f7d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e3b42462cc58ba18e0dde2436b24b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8cb5f642a2c249c14502ab4f2a0a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9540c3791a82e415c0c8135542bde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463223569deefe567a424fedbb7e880608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7464b0b352bb66ff1e22ccc65f3cd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b2223ee595e244193dbc9e748236b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a39d40bbf9684987fd9e8c870b43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2439868e758836dd828b02a104e51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9b0eb5f638abc7a32fb162e7872d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767032d2c1e21520e2aad9433a3f088614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939529752d85765a1e38fd4cc142284615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cfef1a1de12c63b8c6ec0a9895969616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08acd2e5644ddc0e0533013477ebfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c5d6b8b6e937f134040a13b2c937618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278390fdf0e8862dc832a6e235b71ffa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa796ea782318bd32318010c745fc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7584ec4a67bf8e678aee38cd4d723621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6af156e82341127be521d3d72c7f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1612ca23f18438b641c82c03328eb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40152f2b4bedda728c6f9f0d6bf28c90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac5a0a560684c390b232632554be3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b760730ce9a7250b5babc4f7bb1d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4e8fe0b5bdd8a527f28f94cf67d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c423f97ddba3bcb73f6dce35db70a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a1c005053802b8d5febc66cc5038629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c2432dc9ba21c389ae0fd5bf6333630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702654e41d629e275d13f9729fadadb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf743bf189abcc6cb5b0de3f098fe7c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e0f33ad87b8a3e374af5882b8b2cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e051de1940765401106e5f7c954ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8983ad71c308fe2c2f208a7a32f4590635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b414dd1ab03a6a0919af989e71e193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f4b159fa80c350792694ab1640ae4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b70c83f9bbcdf4ce3d75fbdafc9256638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288d0df5221d92bbbb8a7271ef0f43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c0d2f5667ad50128f05db9853e64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159575e3e1765ef9bc90db6af350663641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f813b4608dc148d069c93adc4bf9d1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f250d0d3272c7febb23385b5a599b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771557bb798e4f4f42d9aba9909926c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d940aff1b2553e44b6afe642b724c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a7b834b1d900f7ecdc5955d5cd5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d967f7352ad08633f0e65c0c49b812e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa1be0bce3705360df3ca654020a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cfe6903aa206e76930a04d3e818cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c30cd8a8fa675b0c038211aa9ec7ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357ef89e183705bb4cc0df55413ad8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8215bc7583158c0f1009b4515092e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c49e36b428f9a8979f62c82cdd60ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e18987ae8ee179245435d7c700d29a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15bcec311f4cd837d1ce64da79c031655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5407598e03ab6365222ca3fa9903f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e06acbab8bee9087e465537bf7f0f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c455007869608f6e03d27d7fa68d76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a315c3a00f4afa98b4ed5ecf44266b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696037b620fda13b3b7c7f1dbfc05fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b0025465436e1bb45f7e0d81dd67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132355c17600a4311ea336677af73f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11de833e92977b096160c7b5884d1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5f13e7cc4630025e87a1172379b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771e73d5eec037d41ddcae9c24fa81e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c0c6f0071e81c76048958af205104666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069981e780f6a47b324460b9acf3f3de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8284b9bf46f46d49f93b407bec95ae2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4784b83c401abb80868ce3a5f73c71a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062cd1fbbcbbdfae4e5f00f893f2ccd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465231114a01d8a59aa400f6224d223671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec7ddef1ead9c4eeeeacf1a49ee595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb363e3e7ff6030c4386caa3a6108b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d79eee4548abcf3c03b5e851facf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbae88c4dd73074821ec7302cf7939675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee49a8054e01eeeb5d67dbfb04c14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5195b7607fb67d58dd801a220dd48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc8d24a3050b887f58b2766f5cae22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94480fad5bc9b5850f4c806d0e1cf68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e38cb5d016eb88047a7a597005be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff53d4f9497cd2dae9beed9aa8b723681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef5acccfb33abecb13ca9f3ef3817682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68b8f5eeaeaba659ce932d1a97270683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f873141f5c32516f7f16ca2f4f8a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734971a2094f5c4dbec5d4dec2ed3c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6112c442ec00faaf7f41967c3b8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd134b359f7acf80161e84493f9571eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffa4490540c1b92f53b22c8e1100e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b60addc72870b6d7ba6acf6bc8ced689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ffc89cf0cb0803abf4557a24cc45c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa9b633a2bc0f0bb9fbe6a6a5dea9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd40b0cb8de88adb118fc93bd3866dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c751200fe37e2fbe15ea1b031505df3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a90b36374ad24c46dfcdc79a082e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13ae0034717cab3324a358fc3f559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9180d31db0690cccbe37ac89c8dbee9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b24ed7a82d6011f7d18786f802b1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432032cb8093712e154eb7fee94304b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856549efe48b91bff66eae879a44cfdc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76728f2b57c9b4ee0f0d3246b2a6f32c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092f688254b438ee0b0afaa2688a54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbeafbcfcf397a95b1ee1af34b57c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b584f84cf9530596a48d8b204caa875703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049766eec3fb335b9bca6857a6fc8d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef56673926801b901a27579bcefe1bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b231930d0ab7603531b51b0c05b5ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14284d4be233f89da2977d6d3b9ba6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63bc6d948f5a8124d79830555aef7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae0cbdb5cd1b6705e786ca49022397709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139a9dc291290b094159b3e976231a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cc718e37805aebacfbb38a74e36af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b09246f7c07dce1a00448fb9948167712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7990a9de38dec8cd6a4dbd25b2de7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4091e5e610cc27c5c2c5d79775abf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b5a8dfb7a81a7644d1fc9b9b7c3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102be8ff66c9240d1dc8991d012a70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f62e02321e40a26286067e85f47b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70738ac194171cf7ec5848cef0681f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5346421da3b5689fc66aa6a15669719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e93ea6c88acd5d26c566fc9ae5b1cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c20603b979ecb2bbc6df3eb653d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066b38ded3b0908f4dbe964e4468709722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4655a54c13e12cd6ad4d2fd573de8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdcf75d968a2f74a915c016bf13f96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3924c9606d0b6bd91430981f5297f29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83124ac1e907c945d6be80288ce8730726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c096e1b3e1125017fa9676a4f8cae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b17bfb66ee908100959b781fd6c24b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8ece2d9b2754b03f4090f8d1390ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d601194e9fd3c4d776d37108ad0c08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11489be3525eba781a797464466494731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fbad4b14cdd32b49241a3a6bcf4c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a9725c975b69eb797424a1813106733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8304098503b850e4d908759a79395a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a3e1a7fd82986651dab55c36f45b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ee0665a335f52fde8b71060ca803736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721368cea3d429efd08837e32915497737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcced8b240ed9a149a8611f7848abd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd894b54718666439b756f47ad0ff075739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396febc7f33618338539194537f06b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7777e9d45080fa5e2937076f69727741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd8441f6a9f5c4ec414d4179289db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e52c4da0b399b91c7e415e7cb8fe5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387558f1467e6d5b44c484e71531f8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5179221013a5ce02aba13d7227893745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d12944d9fd01457e74fa839859c46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea39e4e88a80714c5e936230cc6451747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc925ded305618d5213fc746654666748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1fdcbdee0cf62f89595bda218845e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534bab23564471d00d5a088e0fe83c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6eb89fdb51f1d1dc26f120be1792751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748951a746d9a02be49de5d53557cf3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117439728a57ccb1b8fbd6c981b86ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d6ef68df76c3763bcf62f1982a842754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e415aa4bd895055b607a2c7190b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06248c2e84f032bf0216871b0d8bf18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57a2ff648d65c61282c8acbc0446dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4684387190575492b0e2333ea9340b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1c7a20b5872f315753d17721f72f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf420f420b22c64c19de0d5dabae4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b8421e39580d1477196e1922ca2fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c2e92f3a270d878be90a87ae0b96b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f870a76a098e9b443a90adae5410f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246e5984f21419b95a2bbd5482a3a21764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbe68e30695ec289346d52eea3bf4a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cbd74b7f65b28d57623cc4558169e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b566c6153a3c7658ecd7e0ea0f0d9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc52bab9b169cd62573dbcbf9f1f3f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9da7d3e3f8f27c5cbc22a34fabbde769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af591894588adc0d4b004d119e1f7b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe36f158f3d5a39a643059ae6ba93b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911934ce1a9fd7bff4bc8148849c8c9d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54aed001e9f56b96e8e1b70dc558a7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bcb324edb0399a00cf3ccbd33f35b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a797a67d0e0b493f8886d85f6d7d5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5bfaf8f6207f89212619ed33cd726776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04c89d73e9b41b2bd28da0c8e255a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb00ffb4f06c9e75b2890918dc344a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec83bcf7e126daeb7c2702bf23a85779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad00b124d1f975d9488994e32648e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a085b193daa24d23061fda012553781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f80da8e055c7a63901fcf7f6e0cbb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5b52372038cb48d812163f76e7a0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9887dc4be7aec4a2204dca6ce99c8d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c19ef1733f1f5e99f788a2bf655a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f6d52433a08786c863577a46336c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b31686b1261198ba8f482ada982f02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f890991f58e5474a3e3087070171f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2a3d501f5c164e1581cb62592955d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fa6f629040ecf974909c7aeec02f9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ecfa300df7fd91c967ca6989e8146791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf409d9a17bfd2ab31a077597aa4392792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b42fcfe3e2c257bdaa4e2ca5835e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a58dce21e114e032ff301a23edba6e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023281ad8f84ba33075cec1461e23359795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc35473bf3fea4bb96476c9d172254c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6e3a3546a1a8316599a15f39d25be797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525314053be5bd29d3d4c9d817ad3068798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69c0fc57852b1a9409cafa6b3d2de0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6336edaf34b46c6596ad1cbed36c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ecf92328d4b19ffcbd9d93d2006c2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67fa4ee6d89833b399c2bdaff5c3e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e03bba16b0d70d69a30f1040d7659803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eff18deeb79a3cb4663fcbc8f9b61804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8d4a33f8e749182aa57a132706bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fc0b07ba5502d3d2141e09ec21a69806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d34fdef919d4ed4d9c998a3429c76c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eed79377909cf3a7f3e1c1f1ae92d5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13d5d94c9861c8a30d10a5225bf96809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e87942d8c190cd93bfcddaccf6321810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd4768a4d8d9dea81d07e0c29dea32811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f49621f18aa1e2761675cb70a7272812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85044d02012959243f37b851920259c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f971fbddcdb895562d8a6af05448814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1b14fcb2ce88a0d80ecf7ef1b3c6c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dfaf97e9dc2a247f0517f07997182816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbbe9e04237a5441005769c60dfffd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5f9bd78e49db85983d5297b1c01a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc465903969e4353b49413114acc5d7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb184f8b59bdfedc16ac1efc913ac7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19fabeb640933bd3fa9caa7fb908c6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b511983be983188adca6c78dcb3d6f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7d0acc8e0d2f60456a3addcbdefd3823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c41f0c4a63daf5e6924845bcce6221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67b2ea6dbe55a7d2a161133b991ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814463f2d3d54556bdd029b1034f63d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27965305435a83ee540de1456070c83f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195064f2756fb73ae2c2546c564a0ef85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe24120be2206ef6778ab238245dd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927855f20a6197d69630b3edfc4b8447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ceaf6bf6a4e0dc83ddb5c253d3dbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2913eeedaca333fb45403a2953f26ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7aa4c2d57a012b3c7ffddf4ebe55f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42abaa38820678c8cb6227c9cc581ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e641f0780991550e48d4c760b1bec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbc9b91c29a0f1291452c3c7d2031813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df907bf71ccfac779262a70eddd494a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdeb834cc3fc75bd93341eda846d3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f706e53a8f5da98e27058df7afe9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ba84da4a320a1a4d5d8c8e60fbb3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8db7d3eca01fc4f5105e1360c396218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61db70f5eaf07e9c318bc8961fbf8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc37c7d91093fc0e3400a8a1f0d290220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c41953d66f7c8c23f7d6a700144021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4677fcdc06ad9943ff14e4cb9bc2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f633bc9fdbc398c2c7a75b9912a830623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d82f46353a833e4bee07792bbed2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc4b1ffad066bbc3c3a169b42286d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a16d532e9bc091c14fb2e70cfa366726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a782c894b7bed61e71c5d2e4307527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f81df98ecff73242586d0a790a381028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e5c9a5b67feda0c6bbad2f2db958d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456aba5b86a0410b8ad71bc2f741b3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8e4d8fee4b8cca535678478c6b18431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0095903afe718605581d72dbf7c0d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc6e9a659eeeb7daa5336efcf207033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f51772674a0820df4e4e417958c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e268dc7a147d5935214064341be00f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a11f55914be3d6f3df5b7955ce35f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225944e79a2b41977c0779af126950c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873016885d55018937d3feec8493ea638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eb6046d21aa16d52cdc3248595f2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebbc6865c2b052b21d196737a6dc5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718643beabf119f75d597740663febc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf764c1834fe366c1a316c39147dbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a15a6b783e2896c7e80aece6481143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f82a8e28ea0ea0b13348425e309bbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0267baa75ac222731a4e526b7af2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb17ad59981a64f094e58e279fe9f5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03428120a4bf126a216134c063e83ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce715fd75e40de084ea2ce0705b4d6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889525d983a879e9d82787f60602af149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e4d5446a98d6c5fa1271dde4bd46950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677df9352151163459c14f364a97c2cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da203cf3a93c2bb1bcb254828ce89c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc76ff2fc06ad67ca9ffbd3cf00be353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd29b428ba3515dc295fa5f846197354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11a3b1936eb0476fa8453d7075c8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a4c1b4c677f573465b3239d1cf1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3d2e50e41feeec71a920594646b4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8cddb43a030c2fcc9911243696af358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552da27e8408ab3f9da25c7816b2435459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5ee90d4d244e187a636b3e3089da960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81010186714083e1ab375167bcb9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf911df95ab516ec90b304fd32dfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd47aa57e8f004a9308a3481a5984863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb94584c55e0a7d3b9618d6c98e5ec464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df609fc910835ff7c72fe49fbecd95665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462b03eb9bd0c7a9411d802b13b7fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf3a4224712caac1560aad855161d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea07586186abafd4e362b90fe0c96a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72c1b52dcf0fd3df02b14f4bc955dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b2ee11201324c9eed2ca6fe6e36070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e657cc64743e803fe5bbbbcac4e50571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c6032024105c853440e9bf21de52472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda2b7405bd676fb1124887f52118373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e52521413fcd9379d78b801086843c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e8a85b14de85c00719d1af567d3b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c497c700837f2097adb9880f591f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e5df51903cd4e9e120aa808164c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810eef354860a5339105d4f55650dbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018823e2fab7fa66120ed0ae4efd5d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a0291f91fbf6805a733f82902720080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70525ac6f1dd95136b8a2ee9d2a6c8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c761f94a1244dcd05e7c6f8807afe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3b1669889a0a4346f87a8aba53c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d168eac841aa0e6c929e3dfb724bb9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0cc9ff3283922ac2518e9cf534b1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbadadc13c2f83ad684a97aee2165a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea0a4da6a26ce8e20ca3a530f85e6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b027d1a59d71220d93a1e9586e6af188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc56923ce19673a74e295973741ca8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e0858607666682f2af89fa0bfce2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d42cf83255129b4c5c3f26cdb20891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ed48b751cfc7da047f95491ddeeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ec78d23beb0cbec8a860ba70b6cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb2d77219169152a26f0dd205b00894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8ade518b590c27904f583dedf1d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781ea09a2df3e0b7d3beb13d73ad0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0acfd15a48d3597dff8b521db1eb1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f90d28854ad3079f0192f24a9bf6bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef43a5b792ec404299b71f9fb4cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365db8ec9313f594e99c8dcba5e4ea3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b2bf9bdca858b691c654575edaa19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586df60cb2cdb2dd06ef195f003f17d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f8ecb03076552e9802cc933c481b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b137f9533b2e274f63eb6fc6a47b9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811481d1895bf9dbc1454f13e651c30f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f91cbfab9cd3651906343baa80ed6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dfd087e3e2631c90576bd2fcbf0f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad0113ccada4854bb86aeaba26e791108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c5e8d697df4f1f1ed4406a891a1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525f7683f5d98a1ed5b36271d8471d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c3a78ca543e87265b4bed2e2cac09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab128a08a9ade1ffd53e494c555c40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6992d36f54eba81bea6452bcb414a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c4b42fb0bd9732fba5c4c91923504114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b9d4c08700f47b2ed20ea6ca36499115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21644f24c42db6cb8469b5790bc2bcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db8566e9e89f1bc3972d2acca52e29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec55af86cd53bf6f55c7ca6a285d53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9469df56f96240e23d5c13086482a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7f9eaeab95ac49844a4e4e7ce8468120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d3057ab28fce1a8ed3dffa9155a30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285411ad8169b8067ea42912c7b869a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d88530199f2c8cf8173bab0efd12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1930e39d65f78acd74cfc00c8c32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa0b4e52926ef04629bf4462db20c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83464689f94875eda5724b926cbd7481126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fb83066295f653032706aaf605c47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03397c958ea2d68385bda909674e2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32688c451b3a50d9e1b787672381e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882de5fcfa5cab4bc30af367b5b98f62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3be2250f47d4c2c800a90362f87eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dca942bcb4d003c208d80b52f4238132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f89fd225b2565f15d646bd4e117db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90150953c2646d5b8dca9f226d6eae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0d0982220a115b0e02f2f049e67aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320eeffb943504f3c3d5b4e88a0c299136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a8a0f350d9920b9367a3beb5c9bd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488303db76bbeb4c2a4c36d38f77cd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eb4c4653f09479490ea04af29debe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e443c87c6253dc590bdfcf59bff45fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a162142c3f09eeabb05e86c79b7b83d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09a6fdfadf749a55efc87d58dc508142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ad43784de8b7efcb6d7c757f074eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1197a06cfc5b3e4875326c1c4e406b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1b8e740f319c95d69ef238384e351145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f3065e641845cabd023848e73a84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a08dadd0c5135c52ebbdc4750cf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49864225fd224e19c42ca256f887a2c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c387eed30771e3ddf729bee3e4bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e2f7f4ade49f0778ed3d0f697d848150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1996479adb05a0a45711ed0ce0f2ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8befc3ea37902bc644de371b06d20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2c0db558daac68198ec4bcb4c8785153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba6273dd97c68a8bc84862801834c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce12267e29bcc0e5c3f973935fa2317155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c9e2990757e1ec6c361f54327e801156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabfada81e5f92bd083a3781a9cba6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd1d6ed6e136a3ac18f042f51d8a70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e73e1230f03d363721322fe1fab367159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ab011e963797b7ab55e91937bece4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee834bea11ed6751de9738174aff6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a15cb15584bdd59a39538905759e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b1babd7beb0aba636c08335ca91bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe5123cc49b840ab167a9e58a7770164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ef938a5e8e02f88c07aacb52d6f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f320c998fcb16578ce99c950a6a8ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b1af1e288ca8bf1a725637a35921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08370a75a0b31cda0660ff35fd216d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ebda9abebb67931d9cc4d71b49c8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2f7e6ca9287ce871561c7ac9eeae6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615f13716e1f14998935bd0cad49cf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4b9fc54ef37324dd7a433d84b2d1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17394e9f9c1ae0438ad80d44162a61c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e15d1cef2563524fe599e09d1be0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cfd80e8a588930bd5814925cc2c08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4dfe52ecab9e6a43eb425d47230c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa486a3fb55152d7145e104e3eb578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f61290d9187db66cfa00880b9ff8cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d204c35c4ae0c7e56b0e56d8810dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389083eba55bc34a928628f2aa7f49c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a31e865cddf00eb6a79caffe5212a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc175b583c1e63ea51066a7123690168182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f3306af9a3742c683284747c82b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bc9d73bbccf374a8a7bd14df616e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a292b21a38921beab370b6b4f643a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d434c95fa30dec4c0127e82a2f2599186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce9cfce290ef2ce8efae3fa6518aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0422b8606be02f10d492f7532bd12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c1252778eda55eef5418642de7d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad34b1a46bfd4b4254ddf8316a1b52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80067b8529e0f802ab16592595ce552a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cdfce9c8b049cea4472c47a6ede76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e711f7b8b7fe9b5fba8fa63a834e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c074be2d3eb206bf2f6a756dc912e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e1921107280e378d14ba9778c481f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992d8bf9139dc422146fa1d14e71db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff3d6fa863f8fa87a2841db1612c7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a148c8ed3ca227f1c5a59bc42aef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7ccb4a41826912f9e94b739f4fa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85aa85d494a4dfce0deca7679abfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494bc8b0f6f06b74c1bb9003d5c917201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26661c104d0c0857142bf6eea65625202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef891720884ea44357fec38ce60dd727203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc2332163dd8d991deb40bb7a6dc49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdad353f50640a2e7a63444a83836d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae82218326d6a2157cabffca32a83ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1963041740175ae2d4b9f8d49bc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f6f494f1bfa38c25a2e46304dcc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4365b0f585aa97072526e2c85c5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b527bb135d78de79546e5b69864102210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e909d5069cf2c8d740d8d3d34575211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a71d8f6e16e095d5b5bb4da72f687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224fc3b2e0879e27cbc25b8b6f7339f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958cdc6508ca49ba8ad34ebfe89906214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48608e5996e393674c59a89ebd365a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab4b5412120fb0a3ae176906deaca4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712bf5d795490365b7aec355629c429217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240894e616d6fd206da6b706e2b5d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b17cf40d0477ee5e97c24dfa194ca2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f42de709bd7d69f81949acfa51f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775589fbe2373dcacedb7e60805351c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776048e249bacde3b82961a73085baf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad703b08018692caaf3f0aa4a9d7c01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fb2e62c712f57a8fe60939c865d4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881de9edacf151c1bab3ff9ec7147ecb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4b52d451b6afe37da9be2232c8986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617437de17fbefa17a3ae49a98d8cc51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acd8618589a559254d0139a6a92781228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec08902769936445b296a01e7bac0c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb9e1a56802fb7179a1a95fbce669230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a894f767b0023e2cac2ee86b8114a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3453f61b73986a8654dd7d8bb5dc2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8af9a3e64df211d945087be1b10bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38da2327e997105bfb8ddccaec388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b919b8fdc1cd8511e5f5eadebd51cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf05721b1edc27ae52eadc6e3a892a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845665075720547cfa2ed393a739c10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f12248c2918349b9505271a0266971238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd4e4c9109e4ba88afb98f177eec3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a5cd49265dd8a734db6e661bb7f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3595fe87fe5008d744fcbc0a82075241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d51f04cd7d4ed7e82178f4ad7ff074242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a43479d79ac4c8f1bfd78db23918e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954a892f292b89dad65b9bf01019ecb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db467624f4feb56d5c3eaaa8bb193245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648aaea0221a6ba471a15981a943a45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518d3a6f374f5c9af5a350eba6de21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eec7ad6c912caf9b2b166534c06e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32237e9a3c7dd916bdf69a3051348499249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056b4adcdf1cd8f9f0cbefe87128abe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be92cffbc72e708212b4c50a5a9c462251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a5b05b3ab5e449b96308602a1b416252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9295d2cb99a66888c2cceeb27b02496253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0503f57524a4ad08c55ed404d70207f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140af05908ac27403dae655c5d204d4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5eb63c612649b92e911a6c88661ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a8002cc64d60143ddef3eb0faf6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661445dd96750470c2ae7b6415ec9db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d7c4265729b149c6047a5c7185d5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b7a47029d8b30cac3f5f0cea28918260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a174a585532a08e48ee89e3e32d76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aa69b152b88846c81b5344610c476262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f430539908b3e5d2c178d6af4bc6316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe64bcc7ba028ce9c68a44e460451264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafee7d8019b36657fb3ac1da3f81716265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94133ac6a419bcfb46285bd94fc4d552266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e58b6bd829b99c2b2e07e51f1f27a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57771813457f622742168a42ead06965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2865e1430c99ecaaac098be1954b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be8643c673c26d7d01c5dbd7421c9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda40f6441412f661f1efd57e42b5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c284611edbf190fd515471dc0a7cb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa63326ecf307af19007da94c9320d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c12ad8ab2d6233b70a4330b50252b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ce63d3a9896774ce06b55eebba9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497583f6012f80ce9167a76266b6261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ab6f2c3b0c49eb87dbec8edfa40d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58179b9fdbc89a7d7e8ee354e54396d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8372e47c97a2ce2b4a7913cf5db6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3cb0ef04229284c7d0f90fe1de8e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a046fc066c23f59642a351185f1b69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7683a07f4ca9ce0db46707eb10368282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc3fa30dea93dc883423ab4efda7c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e275e17da1a522a92f01800a2520ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a58dee8a954b20b89b909b41b8d41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87c07867796f817b9a9bbcf235e1c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ea9a3edc26c1d69bf53ec3cc59d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025a6106ace9043e93e7a7e2d72492288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb0cc6f5d7dabf7883fd6f6ce6df5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d4eea54d15954d125417e91cd459290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae529cba89fcab531dc480376c4bd7af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda53416fc3d1995fd5d4f50cb761d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb537c3a7740867afa9e288512638293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c1a0c55fd786d16c1c983ea97777294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9d3ea7c0e16244e1005e6c5dedf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83618230ff93b395d1b0c8cb7ea1d8bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bc7fab245c370cd7f3cece09dae61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a5cc4232999d5a8df21bb7d470cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7827c174118211ed583ee03a5b9323299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0ec42265da1d2870762b9302da4c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07240ceddc13738694d7c7bd3e7b0038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2926e935580852e92750ec04d91bc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a130e326a51f3ac14555b61b0c41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41960b355f03f9c716779fdb40d463304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd282d4feac3424cc3d420796382a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d5267de5d2732d73a894fa24182b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab5ce47a17f06e18bbedf778ad1876307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b418f43283f6b864cf09c5a8c0ecf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f2bac532b7dae979fa2a1bae186db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50685ff5eb0c584973320a5fcaa533310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be256aa15e17c7928cb890ae8eb4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaf7526f71f6d7e9af288ff1ba6b24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0b8630bc825eb3227fc2b8cdcf1d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c9446164e911a90685205692caef2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ec357a9dedb0366cf60759727d6c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534115c8f43c0d561ba92fe2846b0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506cd4b32e6538228d5ead44de988c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b711b7bd90b098df19768920d80eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a84ee0c7c82adfb33847ea45c7e38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311313d3a09ae3f92b09ac7abcf5e055320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664d27197173f817abfc780eb3f2380321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e60aaba479977b666a311bd80b60b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97b04ae709a52e7e854b7ebb17a8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591efa78df0bf368718ee93551e06d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d214ac6925876a9c3fa67a2f604d2db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e35f24f344944f381833e9b442eb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf2ca307c930711891286723b0a23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af43eb79eaa954b95932821714c95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b8d4f921029ad069775e3a16535ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed70ac263c38a51f1890f6ac705e5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8dd8800a48e93cfa801802a9957f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c4333939190bdbdf85e34c0b2ab0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b69bd800ecf8ccc576355021655bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d5ab2b206bc662cd32394b5b5697334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283773f6d43d85092428f6ee16c0a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abead15c3ce7b2d3621f8bca12d8352336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf0148a8144ee6b65048addd56bcc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd718e53c4967f8345b70a80744c8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265c78b128f6d57a1852309dd64ab55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530755f926442cd021412b8ea03d0d8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092162d12845edd7cef2468fc3393c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e92116a99a61d2ecc7b69dd1dc0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868e44c94d90bb87330084a6e995eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c1da928051368e36d07dffcc53da4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d2b6be36cd8a205e9d7d45e4d2305345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371234bbb358821858abf9a425095035346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce224fb2fdcd65862654542827d3243347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2114a88405499067d930076c44b165348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1da6d7e597080dd947da4785443f5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c6126957a79902b22a33c25101d17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8e3750c92cb37dc145c250e5ec25f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fd240ae242bc8fc874638084a0404352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf86646dbfd7d4afde44159f675e07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d176f5ae01cfe2ae8ed98da7d15ae31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4b881b6b8c6d9f8d54f7e4cc12baf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd9197bc58583c32d017195bb226f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a959f5bd44432a74a1e0f16862e34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488bcfd4686c23986568c9bb7229cf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a9726246895205b6855a293e02aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22386afa6cef635617513c2345f62f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba68fd6978d6edf44ddd67c4e30f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71659e30cfa988fa166d71069065a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237a14f1e3a24de033c796b0ade50d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcebb2c3e1e37435c8c1596ae92910364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749903cf81ea4d10cb6b74a145de56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eaf93cf76816dc5d62f7b345b15ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d22808200b2c56de61f08441becd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35669f01bcf27255ec1e8dcb63342e79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09479caf60a3759cb367702cf6a6e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7557dd0c2d132e4336aea6964768621370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3272edd67d0c0a1d68bc8e6b186857371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8d0bceccc3daf35da5d47fda701cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca2f43efd3071c759487ad9a302e6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6e6eafe50797ef12e774530a774fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08760083dbd982f0f0b19367d61e9f30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6654fb784f60c7820c59ec1f817c725376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a429f3c397cd007a9c36dff0c67f25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d10086946b74382269e1d9a09f98c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b908e2c271371942bf1fd3721c0311379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9186c53621b690155d2527d163dc1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa41dca886ec4b7d11023c82581ad42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f6c0aedf6e89c258533f95318b75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabfae485ca50f574034eac9cbdf4f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df668e256eb184a4c831e8a7f6cccbb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb2df784ffe79d2953ac355ac52c87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787acec9ed1f488df6d5377eabb5db2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6812c3476c3ff9dfef0f582551172387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9179fd17921bde6e04212d0d746c59d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386a54635d6e5d0bad49201363918a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a4b20c7f4727216a270517804c11e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b893d6eb50c4d4f10d60f6c37281391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d68d315812942380a2ae189a7dcad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0e3ad92a1052bb7ff7cb0913de326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb206ebcb8dcfd57247ac3241c75440394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d6c23facc8b9331948bb7288909e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232bf9ce782347bccd38b84d25f6507396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25ab36385a6fe9ff920a62406eeef3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef76c333996f11ca018a7cd60419a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591e9bbc80128ec579242a6310802d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e65921c99adf87c42695615d9c704f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638a6d20ee33c6bd01ab25a5a701941401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f4f86dd7b100f4bc6f32ce3caeda0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5bb35e9aaf0e275a850bfdb79ce57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd91abb3d1a960728d5e495ff3db80b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefea8f4dc1ad73e545a462ce54e2c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76980088f40fa168a39f46263a96a9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b538c9a2c178a8fe48b6196c18f0ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a68f53883492f425bf885785725c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885d582e5bdc1a8884747815b2fd87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd807cbf0957e01399fcff2a5c7a26b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ff7ea4f9d2fcd1bf23580b8b83b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d10cd9f70fd32f72fdf98dfd3731f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20179cd84999ec4b4b9ad113b7835ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f45d605a3139e41b185c3d873b868f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61da2bb66e941586fca44ac7ee802415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6a73f5a165877858d3d688138f4eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e85c4dffb966d21f40c75793583b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16ea2c08e6a9ae4ea8a0bb1ae2147b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b294513f20e5155d6ac255f7312ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53045e305e775941334764093bcd7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c2b1ec90ec333128d283f3c70f27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b79141fcba8781358ad9a7aa3d6af3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a891cc75c7b24289a1fdba58c0d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f103dbd5cad541df3cd3b516765c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d10833b987edc3a76bb5c6c1cf9cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bbf2a06d7893cf99f9f1c60c40472426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ced9fd63f617eb7364b4372eee19f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a17b8354f0157043352100152a24f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdce072ca32b9673ef403aa52f8df31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9b2742119a81157648f0c31f4bbb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df141ed071dda189546a15e8ff6406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90383ec0c3adcd746bd0fb022c20cbb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7680abe3649577498f61eb967d572433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3045438dacd17579e27fe780083cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b874d1725c12951de0fa459ef248435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed66b178f02c59165545aff8bf6f86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024dc6959e80c727c38d0c5f643eb17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7c863de6f5ac28042aa1ab1e0b896438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c136f61fd586fd97e6eb5c9b460051439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6477034a8428ecc78684b747680cbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e829f8064583d301929b61cfc68b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cfff019962230bf764c1e04367b7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53311599e78a8290282f6d99ba8dd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bede223ffbc671dc72d4da094a06b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2741f3f1ad1cc7ef30403abc951d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d646b99140993eacf7a261734a7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3853f456b5cc8ca68044fd6e3537447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862ee75fae0c5ebcbf0d0d38ec1e62f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f3e9e744605c19ddf88b2201ac2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e25c59c12fe61f744ade339264109450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daf6e0f27af7e9ec3c57df30936dd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c70529d34846908a9c9dbfcef44e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1045256ec37506e576c25acabddf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cafee74ef59b368669000f1975b28d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dce1d7f1133dcec69a02c9d6d9b7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ac1a4a6d663613ca23f750773d82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884abc4e353878beffbdb7e3a9cc4fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506576092f7cbdbee6faf45d1f98ae5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d159a2291df532880194639480cef23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10894aaa379abdee8b67da8753bdf46a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57aaa7422d05f89bf8d0595470eaf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d05c4343ba75789e5f442b10d28a71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7273a84f8ce7330987b1c748676c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab43b3e2f5aa7139f984add4c759bec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1a538f00e8b853c42f6035f6b5ac5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ebaa37c1c1433158cd13b1aad10a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec724845d98d8b0422064617edc7c85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a294972d5416aebb6b47d66f87703468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b93dee5f635120da5040276722ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e926a7ef5fa232b8a4c102587572f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b5a4348836aa6b4d29f436d96735b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf52003e2792b925ab6181fdd5d6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86b804f97ea48667310f76c988fa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c53e7c72845780060efee6696ffc06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a74023a489944c8594ad6d44fa4e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfc76ab43536625e5ee0b3132126cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3ee1620fcff304831903fc069048477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb7c3bf4f94454d570bf4a7cd93e00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2614af1eff3e99c01bf38dc458ec41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6a076637a974466015279057d83c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd217044ed2e0f27638ca5facacfe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb254c52d77c3180f6153b81503ced482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61801abb099821dda6fc1fbcde277d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8eda5e1a99414176af0dafdf801b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e964a3cde7667375ee0a59ac57bc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab2ab34abe9dd2ffe9d8e716d9ad56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb84244c84b8f58ae664b3306030f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092e14d31d40e35999ca67f821903c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53819c0ee1875c1ffb4afcae16adf4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53f1a304deed6dc12982a8ad4c2f53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1331aaa1bc80c377d6e880e9bfd485c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f9fb862240bce9bd22176cfe0ec6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778aaa51cae68f0dff3521dad9226cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743c326e4a77d85d60849276f9d9580494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba854ae5393283c264fc97a14fccd92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c22cc93e9a08ccad590c0ef973aee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3bfc56d543b75915829834f170294497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359d744ac97b71af4f5e083e524f40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bdf8aa5a97215d9897227fa860cf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b027b26afe8b8af98719288f3fa73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b7c6f7febe41e17249ec5d589c7a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194091c7fd8f2ffddf024caa0b387a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa569f68d5a7b2e23d3deefcebbf980e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8b93f552abf0151968cce205e61dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387fa2ca1e6ac3ff32c61927e03679505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446de2d7139a5fe7121cb0c8c4be125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb6f4feb6de6ebef7b0219ee0daf8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdab45acce2acd1c36d9bce0673f21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3b2965bca76b0af9909fdce32714509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70d13f2027c0df59eb9b3be680cf6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187becaa6b860d0ff879b5de8f03c567511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad601906fbd17900ac1e57d9b3e86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd78aa729912487f79d8c00766edb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d918bb2d48f3e279b9a9dcf1a354b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024973297cd65730b71c09c2b28abb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239773434c48e7ec3ffa605e7d6d0e0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57484a392f88fb4b2c42d9713a72393d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19e7ad06453563672386b9f3abc74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd77fb5f3a4d437321cfe8c370cd605519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac78ec2a93dd47f84d2048d8078e30c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817ac5d8b3b7182725a8fce788fd5d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a3a7d0d93049f29d7eed4f957942e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d803f1e68ca19beafbb6f54c7b69dbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a54c128ceaae044e1a8d220b65ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2321ab4c60a5bd101b4bf30aa0d72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b0738d5b89fa4a535097e4f0d5f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699e35c418cdc7aa767af6bb45b5467527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a9b4005c448fb5d693eec038d7cd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b406f069bab7e1dc48f18c4a3329943529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f3b8b0c94362568f2ab15a34b16e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f15103a90ac5f85f5b02721e36c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c63e666694684de0976367fcfe08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb0650acf442d2c097750f862ea5e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ffbc22a18be4cf140e8dbfd076825534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1c9090646c39ad256560472a9e42c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f671261fddc913af9649f4d9e5b22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ded251a22502f85399c20633b127b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0226a7d8d62f06707704791e939695c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00026e3c7a8571497a1a06ec555aa356539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2357507688a668c898630cd9642ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb6bb01ae1ac61814047e5cca60ff9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f37c0bc3c2c6bb069f8c55e0ef4224542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b53c4a10803648d1205ae3afa3da2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab156816e185d122f60760a4460da8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55826cd6c581a978e51b6b1090108247545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc977c95493d4ed2c4f2ed47b9f22aee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc352f6266d5dc46282b54986710030c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936edc067d41ba0e9a2dc2c9277b4be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff9a69d0071f50944054138aa26ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141708d361fea49edc5049c450ee9cf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ddbf58bfc15210dc94f4fe2c1a7d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab29f292bc63e6efc77cadf59873eb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4804f900f6c4b47cb2b647f4e748553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec9933a3d54393687d15f131f52a23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a479c7b95f9c5c9f5e5baee9614b8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5bb995c084e6872c23b47a793fbb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b5095432ce7a580bd02529796e37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d03fcb54b146783f758db67b5fe59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a0635e312c4125315dc7654fa30fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a4f73fdcd7876c1ba502d78bb2ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa746fa61bfe0c68c215552c1a8a5192561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e73045474ad7f57941dab01f50b67e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1039057813183eeebb9ae72a8a1aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327872a1997464ad9c98c867208c5d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825cda5fb7b92b4d996cad0d840d239565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee77be57ef2b72911ddbb0c29f764c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc9942086b8fa1c165b15e6b38edf4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883b817688368383ce00448a10b9602568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0cc14ae5808c4d4ec15fd4ee42fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153e410d304150602e04224e75b9d40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d0bfc7701a9f25939b65d554d07ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83aa1a74849fc3e9dd3f5daa30485572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d0d0baae98065f1d7679b1a0570dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ea114fe8b90b145e5934772bb4d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad76d9918312db622aeb73c01552e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618d5c59280662bcbb329d90b33ed4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2286c6ede1b9da4bf322c8a0cdb955577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd1d01b9b10c9d220dea18f72022f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77255bbab54478f70728c1eecd2a1bd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f03d158e25504d0c9c84cf3537b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba7131067c2229fb6d4e571d50b48b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfcee5ea5562c0715a15d59da1d13c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120226c55886b6842334990139d173f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd723117d23a0d431f669702ba0ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691275ab569b76f79372b8bf2f9c632585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d9035362a00bb239ecf51f11eb5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f1e699c874192c2c9ff2a90527c20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52011c04ba6f85aba81af6f4338d37b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492016c0b9db08f2b3c4d83109cdd54f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045f8a2c4dcabe6a9ff166a1158779590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6cf2056f61697b92cee4068e4887b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a473bc5f2c709e0069d31f20bcc77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769e9ae3b7244e51db95a995311b042593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a53a9377b17cecbd58c19f762806594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68130115087f956124d18c31194845d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c549071ff979dcb832fefd3101dff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5c057a3de312ff4f5de86dd2bbf26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ff8426e28aa0a74833f28e33bc85b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f55ba7950348eedffb262488c30df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70700ac482469a00a3f9fff3b31acd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f1bef4d947da57b95bc94fb50670e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb42c4d767b34598f41b8a43e54e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c0bbd832fc0fcc6d893128c1044b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2034e085476a2eed5efd786539c3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8c3c2192ac47c87aa30a5225da51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5ada7d4a570b6e05e624aec6d53f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff804b81d3fb7d835296d5377cc9484607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b17f8aff72f02c2b92c64c2483a8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127c847460f8750949b163d768a9382609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2427988f20c683160d0be75279df2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511426130f653b925258cd40f5472ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca296a0e13a8cd130007f267bf51d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608fe5a207a80b1eaf9dce51b331407613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0745f4185dd372bd584f90ab15bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8ab509b4d91a43a1cae5d4183af8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310524749c44eb8668a414d127a9fd34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4c13f1a70002f6987d88d5833eba7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9931da1793d6a4e4f20e8948d1d8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdcccba4d4ee72b51c9d00948d9c1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747900d9b4fb039ad98d4d413c662bed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea874866552beade9422d2fdf1a901f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206bea600d2f0fde9be11c1cdc63c1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f116237b24007aa54897728a449b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca5934d9e79104b5b8167bbce4db9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893705890196a6a518df57bfc7fb59d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dcd75931ef716f8b0aedc815d8771626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260293396adf3bb3008eb0d475752614627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74e77f7ac4bcf4fd1c1a11590af6f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14aaf72fde799da7be50deae4c321f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3c12ab618cb98154edd0c6aea0d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe194f32ea436b8b7ec214798afb3db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd867e388490cb728c6ce1bfaced53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777527f69f8beb0a454a24f1dd732e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fd90d51c8934a9ee3d94302edc0e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0528440b72ab75b2db4f1e00d7682b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8b4ae2e00cf3a81e6069c597d0916636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c36a2addeca963675c71a36b9db9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bbef885300f7866e1e72e9e99465c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e794941d50e4a10c31fb26edc1ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb03f94db067d0600011fc9780506cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e34a335b0ececb4ba2e386c12d90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762723fbbce385e6580b79f7ca50635642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b03e3caf05bfb8c0ebf0c37331484b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874bec2b3fbbd869afbdd5b569fb0a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11999bedafc6657ef9b5d7d31debf726645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d67545e9fd77423fe7f3e4039f27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb223ce5821b8ee0fcab3ca88dec201647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ce588fb331e2d19759b8c7bec3d9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c471b6c658213c0e3128968b01a96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11f35e29690a0598c6659d65d6c24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e7fdbff1891d88d2049584db77dfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00e3d442c2d6420f12a65bc3779021652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c386032521722025a45caa36284557653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10c20dbaa7649459467c6a7fd55d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15087b26b1532f695efa7e0fce5c805655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974d1e3028d6d55eda8a6b8898f0d9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0636cceaf361e1e3aafdc4ddad980d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e6a4fe788835108b96cc4c0fcacd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d189fa2f767d3dbe1e9f488f10451e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443936c6073ebd57ff6ee9647344db81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4cdc159c1f4cdd96409d2fafd4144661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57f258625ce32c3ef1010be278cc25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0d850a3053f3697ea62202efa947663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2864ceddfca73f453e9c3486b202664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f953cc8539b88eed2d4679572834f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8db4070fab6813a37834ec745f4b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1465506a7c5cea23a964fde7807a107667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd86c6ba1fcb0bacbc87890bf0deba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac05bdb5520f761c0d1f27a7c00ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317dea65f5214ec07706732eb40ab65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082a565f7b46ee0dd9e91e0cc27c22c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc00478a05249611f2f08bd8b284e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21762b147809abd19c82b467aa1aff83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ba46b18f322e177bf83f0aeecd60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10d19ff470b46a43854f3e2a38868675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3e4ec1e20b198d303bbcfa30c904676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47767128d3b9714ba089c41bcc1f0a5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38397242cf6eb6246bae2e068411a9a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b09aa4ffcc164f8a4d1e1a43a5a82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c14881ca5c4b2d8cc6f66ff080fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb9641f133f25c085ea341fc99f7cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000397586f081782c89b304bc7ce437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd68adb48014bef7168b1fd461175683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a864454aee69071e87465308dd8ed0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15fa1bdb57654593cbaad2b260fe88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d288693f9426bf5ba31319b636bbf1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892031b462a1125968ebe93ee2b0d2b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e3d2ebdad92d63050abef3268d70f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465bf690fae14085f2687ed3bf69cd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28212b99d1bd0bff48d1e3d8917fb57a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c7f357726c5896fd73f7ba679523691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cef6f0dac460e226c237f1540219c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a886df9e0abf4bb7b569a4c0ad83b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4817413bf99d555b73b2b380a3918bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936011d4d7a62ba027927949164c1364695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e6b7b2311dfea25492973606f22f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b749b548766c540f025f1198b1d00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d702c5bb80c6169dd68edb7a9de57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c0cc4aadee934c92820c383440156699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063625c753a2fce10dcc2d837347743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1712eac5dccd83fc859d8874c2eb5bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14db6ccde294891a6343f9eb8cff97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fcfd06224a73fe1bb62e3443d0509703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014208e26e32d0e00fecd9a89a69cb65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be8c25aee218b9cdd695ee8708d58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd075d81aa17e2aa16967c414c3cda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdb610b2c46b6d25e9c9af01f72dc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f775aed52f1eb12f4e3cab057bd07d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2623301431463b4ef142f0aa55f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8dc07d186ae95ec14e13e46b3609e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d904cb3c40ed76aa7c77c25543b2bd9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7b977dcb4e74e59317573c73f31d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222057d95bfdde19a3087361e5ad7b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f366907c34cbe29227becf6529b16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d9c50fd0b40336fde2c15dd33ea86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e19d71035d37d980e21b533e6a86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ca84156048989553ae6c809071c02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03eb49e1bffcc3cd159e3615399bda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45390efd3bf13ad81932007046f89a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61bc90f61b34cd3e38d5812d135a38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08df8693dcb9dd40a01cf53a27f3f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe5266e054557bd1c5a65e99b0599722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e392bb8a9ab932733d18701d267e896723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5817cb89d083def67ba5100dd13ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceccca7c47785f2e6ee6f2b590e0724725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403dae9bb8d385d08dbcea0c550a946726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf48c4d56c43210a090732bb10fb7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ba6466f05268f33074b92659fb21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8bae4a407547fe95fc28c5022af2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9cec9a669160c6c6c36a4d67c223e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41766bc9bc221b9deeb0cf16a3734872731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9ef4ddac3bf470d4b26b5f76d6741732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412fa840c445f7f756058163a279f78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf738f13e7d58ec2c085235de6de1337734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbfc5a1ebc3b2a1a32b784db357951735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a217d4b11b2edd955546cad75324e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f9df9d8cb7d0e708f5228f965b2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792562327ff5bb0073536c4f89c169d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33308ccd57109446ac41895d764a24dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefe843157c1c4fb2e8b1b306de469d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634659193561a947a405a8048d8d7da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fdc3b5c594d4df93e6dfd9c979785742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ccbce344573952e7e6e42d0345804743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57dafc16b53503a03d423ca48d74bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf884eb5562e802ab2ad6da8aefbc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c194b5499342291cef94800c3b8595746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047845e30a101b84772aed2f011d5514747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d430201aa3f12e33c8cf26c16790f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b95e6bbfaadec6780fdcb31a9367f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a10cbf9212ac58268ee07fbb05c0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23e7c9405cdae915f384f80ff90b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38392e97b4a8da633d7e57ef0fae2d0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047667af3baa959bf0bfecbb79fbd15e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d9a264a8ffcfd3db64857e381bf6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c5dd56dfdbe419b4bf842be3d615b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ac5f5df87018a8eb612137b10f11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9b141324f6ab5321f74b83fe1b28a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e887d848c991353c1cac83e90fb40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc589585872cf6221f9d065e56d2c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab44dc243984350ca2cac2fca3523c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e3a74c3cc77d934d505c3cd50e3a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7a6d8ffa3146f28adb1a0707b62f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbc3a9af914b43a03201cc87c55d4e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ee81a6e4d43ee5dbd3b65ee4c57b5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6dd83e03831968c51083738537e1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f68ce6458c4b62b2c5d79c99de9553766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee976e069c201c7aede2a1cbedf31767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>