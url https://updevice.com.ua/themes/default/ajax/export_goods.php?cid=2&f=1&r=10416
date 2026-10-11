--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa3f1559cdb33eb9ab989b81b20d061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ff65b82ba1729bd06a1114d00f1e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef08dbcb671061a0bbb16f59eaecd3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6691ad095465550dbd0b2f75e8b214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee96e71feaadd5d391ab6f1c9b30f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ff7fafd649b57e0463d7fa485bdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d69fb6abab31067c6f3257a16af7d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433c96f83e9be9511d2d215c47a68b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b34fd7cad8a8270bd4b831f5fb4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479902325a3842a36f48d48b8b2509610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ebf3e0eeeb64ffe050a795779572a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ee4384d3014e12fde974456c3427a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d60acb0ae917f5f7200a5f5b016fa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d321871df9104e6be905b05f5b61f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f655f091c231af82dbf8294dc36874315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e757aeb516df78addae1247541676216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a067d653a3ac96a0a9595fcfcf9aa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c103974c939a5bb388a9e723c8c010618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ee86e9eff01709064326b872c849119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf68fa7d09e21b6e611c1417a5b74620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9111961d908d0f8bd2e3837ff078821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0995ad16bb2c1a46891209039f2f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ae39e2ace649703023e664e4085be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bd5dbf90ac85028a7d6529ae40e2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aaead2b79c41d9e76ae14a62e868e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05db54f58b3367faae37616a7e5a5e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95074eb3bc509e41deed5f8cfb060127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef654a7f07cdc1d9a9ed0ad9c54d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f7a9c177a28251bc991a40e8e692029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617de403ecf110cb5b9b9d399a47d6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddca1903edcea616c4b49f4bd25676531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3195dd8da7aa0fa88cc97025c347532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854226a93a0d46f6ecc826ce143f83e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a1321c803fc52b6b98618e06bc2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4b8d6f3b845b3d1e9fcb82927fc9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22c8d376a5010d97ad4b177e4e90536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7224a0231147043e0bb5ed89a9e9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1cb7d3a964536727f5e2e801a0e9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e3d13329f03beaad193d0be3a69039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be7d94eba00846c79b9dfc2ec778c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed0537b359522ff937f447e5b0b2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915d79debb41eca3c1ec5e80aff28a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabf03ccb1517aa4c93a0d5aa118f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07129ed630d00702052a2aeb3c57692344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e4fc0b37f7e7903b93bf19446615f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf510bbf6c72a2439062a0a096cda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2235435f4147c2cfe6c452c443b1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d0de03cc9570c0a2a3f1e8e0dbba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e287a4710804c80679aec7daf503c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534e9648348c5a9a8c9ff603344beca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182169677a0b85ddfa4cb44112153d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962ed93310c1feede6f4de7cab49b1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf440e8aaa866c116979b863465a7ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea9496d82b2b5c26d8f17185a5559054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac00c43350d6638208282a6525a9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588c925ed7c3ec9576d75b955380c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6bd2cdfa32fc4316c3aa7a630e7a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e80379926ec9e0512a7491ccc25e9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4714f5046b3d0566306f26fdec0de059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182efc78249c1724259a76aeab85ae9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5e9c6e2fbac3e6ce6aaad30f3e1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72620aad78818b259720d6b69b3ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc464c3ad09af8af2d65586069deebd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c0ecf4e6313442729857d125223a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400d4929e7b9ae2b4535e339638590f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c7c63a60a6e9f3e88db85ca9cf94b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e66e94f8b4ed6c41e633e6f033679167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab60b0d27eb7417a413e817cab3d6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e7eb62b32f584a79a2617c3d055ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95238a4c554afb846dfa3fb9b69b365970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971831daf2e3620a07b0526e3583523671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916e1187523d78016cb9e1c863b996572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84518eebb1d72e3b2e1884efa572fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae06db386042be33cfc749cb61acd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40a4ce80b8a5616d8b1a93067dfe4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296976aca5d7610e7132caae17627bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701eb2b58053a8a5373cbe5c9b49b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915f60fb9ff2758c753d2a442149ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e348a10b4af7195a5ac415cccdc30079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a7761df3e7a3c40bcbf02df5868ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b891f0913a3d79cd3e5ece31feeaa1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fd58ef547115f6fc099c22824258682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c0b73368b5c58ce20f4baf60f4e8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e45ec49f6cbfdd81b1b0bd6d01991284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fb6062d6fa26bfc277fe430e162cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afb1e744156af93b6d7c39b97bf03186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f1ac191eecd431e4dee72bf51c3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce40bf9cfaebc3d32625ff343b36c9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92a7f2e74772b09304a5c599a2dd3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa279829f298aef2d439842c436ef60c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a38a6d1cf3baef071a3a4a6238a5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef121f58b9d590eda423bf3cf0fde292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb881d9d752e5907b7259c19196b78d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660344c25f827c5260cc5de1164e7a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db5f3fe9d1541d9715571d934024a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e970df78c2c7b2f45add7cdd34a1bd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b881049d77225b323abea76b899c71d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b1ac662d1ea554a4a0b3f57df9f9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbf85174c0ff9c3e58a18bbaddd6ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f80e5cdddbfdf689ecd2a488bf73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a306fedf25bb902d637b96420d9af9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97055ef7bced91bb1b37367cb5413a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda2164df21a68037aa0eea53272b0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f131486d4a624cef954d97cc4263e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bcaab463a9c6b2dbbadde0a378e87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6686d31e1121add519baec77baa5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041ba4d2635b4256995e739ade8bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53223287532bbb4c8b8edd15ea676348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d2966dc5924aeb4a6c73ddb47b77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df276a37187995a9b0178d26049c43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca328e86ff828348521d25297a82d00f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c640282585d57090831e0628a6022d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f1834a080ec6050289f6962551f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e562cec3c959b9eb61d2268e3640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834271df0948ecb80654746de392ad7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064a475023db494292e0927516170c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d105430714075c88dec67ca03878b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2dcf968b40a3ace2025592e21f64c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a31eea88b468b0486af6eca9e97d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58e2f6b16802357c7be97f0bb68fb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e3313c3afd92f0a604eaad5e4251121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bba180f01c2ef86302baaad8b8b6f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497487ee779717bccc097a304ed2cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f768ff6beae1f7776eb056765fc99f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb460125c0eaf71964cbe41f4ecc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daf6288abd46dcc135e78c3e64d7ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27348b0eecdae197896658e312e2e04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743b0d90722d375039cab023f375744128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e76cd090b5efeb84c2dd801c93cf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d207c924d7f8865e25ed319db06e70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4577dae27dc58aa9b9f9fa9bddd0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ccb95c2227092d1366a4a9ab12cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6cf5494ecf981a10a84bbef7decba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f489d0c956da773c9227b82bafd37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541abb7604fbbab8faa01136001cb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceef7f866283231586bc8d63ea4f9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a5aac7464e9f4407784553f6e53ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1bb913fd59926d73bf64f2977ce6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e774a32d6f9d8d3281ca41400ab07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f778cce3b57f3f87400032e4768c0b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faa589f7f6428013a307f1fe061f29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d55b22666f15b7c3912b140727e72f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80b00ed41eae1c486c941a9a46f8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461b5e9f2e35db56a2d0c22946f1f63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d3c6105e17ecc662c219228993c18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba3a6d2f5f23d32d5b5db65ddd5784146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eaceb459ca42e0f0ee7da48df36b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90bfaf7a1e7f1d41a5f5ff83348acc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48edab5a212d4a03bbacf374de4b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc15ab1d1ae3394e95dc5d3081d41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb86da2e87e8423aab78fc9f0736147151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acb1c7402074caaf9db26c3b91491f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b57c42fdaeebc0b4588e087c11405b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449516b549707be4a7f4170b0c458c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b570c0a5fd340054da8b1c4f89f4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf830bf8385ca924f28fe66ace506c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d4b8970b9f70dada4c0a4607f7a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2fc06abfdd3007980e75577d88ec0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb977578317c17d464c59a5a6adc383159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e28875a90cff2fe9a3feb410c0e51f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222c5ab5531cef5945ba3657d48a98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a8029c0da1af2bed26757c826078162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b954099a6f372148b28dfdb62a87c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715257d6d72a78893a03269ea9979ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ab49418023b75e49d476e8012505165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545f7b0b2595c526433c6ef9ef2ec77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babb86f663213e5d79ad55fa871ae8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac29f45666c31fd748f61367d7dcd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41feb2c7fc44970878446883a5a1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fcd1b1768801ed12f9ac259b64988170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf6f97d35e8ea935bc3ee48ad85863171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91295c588c2f4430a0db71ef6f7ae9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d806589cc68da8b59a355722d9852c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d9838fdfd1db426ea388b2603691f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6055a039ef9994a359c551ed52ebb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c25ae882daa21205cc4dd186fff3ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c625838fe138f336a43032b5eef20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326e4d6896408c8edf7c338a21639e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819161dd4e79998ebd25a0ddad17671179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1336cb651985cc54e9b40e69b457ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3edc3caf6ccc8050494f47840d92b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f259c5c2076ed933bdf3eb1817e09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7371b523a3a3c149d5feb89c434d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6a400dd6650efaa5b1318d154ee9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a45e6166d1d8e0fe5cf8cc3c3855d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00952f98e5add2508836999d0e03f7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d4b34bbf0b13b7d2b4f9de5920798187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b373139dc2789fb768e8c52082b65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6388fc2bb334fc7a693f8a76f5c6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bab2446e197717df0e543ba9fe40a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1274c8b70680a97061534fde5cfa64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be2808d00857f457357e435930fe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13066e709f0c83eb9d811c4987567c0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e675f344f15941bf7b09d1c19f4034194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e05ba6c46adfcba40720d6a0d7927195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c0d24646263f9d7f43fa20dea2273196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d8be4e6f57dd2e931418a5b34cb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9be96258b0f9ec2f0844aeaa8ebd95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b22d08fffd94099ef31ee828766dbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e00190977729da03c474408291f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c34657404488fe2ef9121205fc232201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecbd5593f99049e5f6db3dadbf09b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d59ba5c3ad4e94096b520d7d0ad5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2184eeb5ff8c511c73297e414cba1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168370d711360c768e62f25f151a8093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eeb4f8d2b0c7888dd1ff5bc5ab199206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116d97bf7b65301de3de175a7f57b82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e8763a3cb91b57c22c0d06e99bc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52cab813db965806e0e2f88f2aa295209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6758ac297666778fefe2714325f6b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f37dbc54575615027513d999b4bfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2cd9def127840bcc7f762646364e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f94580ae573ff83b49afadbc8e9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c3a3bedeb982240e01e77d2ba9cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dea0fc59c32924eb48cb7280079e48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671f734bd6023ec1d2483ba48f300e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf600520b4e68a2da6aab3764d78a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c64154a721ff7abb7bf723f0b0ee55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2a3a9260498b4589ea6affad89d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b96b26900ca12dc670aa4cf8a80330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc2297640d4fde65e76bdaee4990a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61126c54e6307d7f1ab4dbf513a29e4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d073a92338310bd094e6763567c0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c14e8e40411052ea4b1a82b57807d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af246a168f453823990f87dec6518c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb16766be5b4359a82e2504eab92d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57e79f79143a021e71bdb3068902f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4a445e659a3b32428922c99ef30c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d895bab17e38370c559cf63926a34e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22caba282d543af348bdae793a90ac6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65bc55b4da3b85cf43042fb7b9ce6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bc0124e0f00ec29551cfb7af00f6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f985c82154879297002ba1a648c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075131a1d5aa79f9f31fba222c9a41a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b758eba2746a7879116d404b0380223235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f3be5e424ea46ebc75055b688d3b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325867d368160d70dd583094435ddb3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9286c4880e8acb6c6203283f0850a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795fc1dc4b76106d8f6cfdb3aacdab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b71a90070e4b603c72328f929a459240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f749cd43672a72004ee390c54eab9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689d3369479a48dc6c17c7bae25491f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634819d6c25934ec08c6bd8c46a86d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c27c72b5a5a1e6c7761616b1a7f80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf79b5603cde6132e70a30e43be268f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d983c497e2d0f6824e857cb6fe06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321b2d19c8957123008b039bc968b21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240e18fe9b8857a28a6b803abc2c58e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7184560ed24c2e3d98841eef16a8db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3c57da9a24d25ee0fccee09e478b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e84044d40a865eae1ba2f11c84fdce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e4d9cfc0d366e05286042e85b91e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dee1897cc18315f340415c6b0b027253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cc08c3b3574c6eccdd26f0842043c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd530e9bd5e995675c2d8ede121559f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73560340feb1a1216fc68eff674578256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b312d2c455f1a22f12bd29a7299fca6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343f80d733e053e1852090815d8c9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e528643b9a86a283f9146c371b4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3803b0f332fc0b82cc25bbd8e282a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b8aaeac91c56d43a37193009bf63e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77587335142eca7f894978b767278446262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c386a1cf618e66744983b625ec52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84937e053c714ee955f1377d4fd0bf83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71ea6a380675c3dd9cbf248549d0b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb92b7c54aceccfe8095c88663d4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1e9286355b79834ab6e77bc145171267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e064983a052a45d0019a8e2d0816659268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98023dd9164cc49f2b703261dbbe0a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16fad434ffcdc5e304f025b95ec17f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3662d803c30f0b29abc5deb3b0653271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d7c5677caea49d014b368bb05424272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb356e3a4af1707699073137cfba4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577e59eb20aac9dd6caa7deff07a6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2e408f15e2eac51319f79029e0db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d351574bfff64d6dfa2da39d98df04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a179c0d195783166d9b0afbd4aec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947728395f3c60347be6db37a5b1c31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd40cacc0b2bec0a57b9d8b1c025968279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5728ab9d48d32f009203669d31b206f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a4eda71df1dc29e02fae63eec96a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475eeb1bea999d3a9ebfdf86afb9045282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be02587bb7edbdaa053fef5cb22d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb750f3432764f15d94c4c0b8056016284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671b7ac3b360c6fd327bb1c7e8022c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfedddf348f506ddb91cc0ebbb338c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d212b9ebb2a8a5a782630a655f0ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30991bc68194fafa1bdfc340596886288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9271eef6a66978af466599633d4f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dbba61595797533f9d671fcbc6a1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b988cd6cc6c7541a6c16d0677ce81b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce576bd7a7a933be1b56c9db41e9da5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ed5e3abffa666952baddc6a4dcf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454b9e4b5499d3e63d2b3c1da71e38e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0c4f061b1837c0383472a3a200d37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fee8bea4d18fa64deffd7a875dcf76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7e02f70287aaec6bfc3a83e9db913297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b8b1eb1f5ef619e5a63a7a7cf1a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece463d8e3cd4efd449e2f86318e475c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a6b40a54d69e8481dc0298db3f38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd3ad2b9b5f8938549ccf59b8d3f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e81bc8639d90e338bda73efea39b3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960734148f1d0625de528d1a363e6a5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9d7d1200aa18ab7d8ab5758a515ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff54bc21845731a311b24449128050305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b34f0b109cb0372a07d3331e6e617306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff950b637035ce622de87e10389832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ea6b24b4af9fad33ada857a029ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933b6cb3ca6426c521e8a74f125bb9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b69619560aa8496e8e1360e42f6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bcf79e3a7b071841c79effa52aa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e0d57e53ef1bcb8b11d27077a356312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f83caadeb02b91da87282f4bc829c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56bb828588806e2a25ea81eecafcfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402c9e45e62fb29ef911989752a25d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020acad067e2a75962e2a003960966316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee73b28774a46b7e2d61e306bab77d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023957ed9fa6b426b4e4cf9f57c6fbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0196b5906756ef5db01e18056fc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d397c830e1daae2f8d246c0d4287320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fae063665be0cbdb9a4e6bea7c478321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466d8b44ed47b6cd88030d9bebf0cdd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f784ee4bbcfd6e0b6e31ecb2768e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb9c1c910d1fcb5b9f64b835a37319324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f703b1460d8b3c79dba5d57b19f03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13846f6fdf89ac5ae6cd104a3a413d42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bff66bd54ffa9bf5490837f95e378327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba969d3800dead6c5bd0cf25b742d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2fa582fa6d2064c08a7a177137ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999870c585da110261838d6b0b6e601330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76948fc481acffbfd2729c2628979eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b497443f92608ddac7aaa8d6bef867332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407a1b0c99e6dd593d0df38c0535f29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a7f0203e85e084b2d0b2389a829c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617f916f11068b5d8ef0f5347dc66c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f676591c70f8aa43b30734092d2b06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a1f305cd9e98b76449d7f141a4402337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3767d680d724c30630369d2ddfb71c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39159a0e8c15ff74dace3b1d926e40a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3b6bd134c17cfcc14a70b4cc3ef3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f343c2151779840e4559c80360a9c48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937dd5466197fa097542584bfe77766342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f2cf1780c9a642e46da3c40fb585343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdfd4cd786100133c8fb0e86c1093c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6327b9a4753d4a99805ac19e09a8c27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac899488228f22c79e9a12a1568b791346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a48770037dac6f147a27b93ac039347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5616b781596e16c1804f1f096a31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be25bcec2af34356df9af8357d9db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221d4aac6b998110961ed312f86492350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e99a96cbff03a4e14cdf888a184bef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f86571dd22477c39acfc538386173c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3c7b1c091fb77e0d81b95f1a6c0b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339463bd9be6886196175b6071312f52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06898dd9a045e7791186b2168eb8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b3d1c0b249da597cdd0492a7217a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a4e94a25f6a0367d93c6a24f3f30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0decc5bec8146a1c753efb6eadda954358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89801329c139a623dbc7ea35a7a7e6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07806dee35623259bb2b068402cb3ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1f8cbf3656da43a43342dea8f174361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7e3cd13c3a73146c49e31343cc620362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a59fc4753091ec2c226b816f3127f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55472d13dfac5340e73654270dc8bf44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a60e92134259c1bb45c2069f964237365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d9affd4d96a5074cd43f27f5db0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9fa62fc3f84913668e38c2cd3fa02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ad3d54082950a9f76fff100f5a2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e953a29eed1141b8561f05f206257f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afa40f53e72b9746e079e867cd2437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f0abfb43f44a37d79846c5ec6db1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19713ef6daf51f758ae031851eaba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888e9b28e29032f7f96ab739fe84d52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825272bfbf9119fd28957bc950f2a2f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f23e6e8f9e0aa2e72c5a930425350375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902fa64e6db2c76a73609a1075da31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b3d39f28bdb874ce24f41e0acba6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28acb65ac8fd17cb3056a87f13f822378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45898f60d14ffa8d6082b682c44bc6e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f44c97de624da01926a6899eb27b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6779c7fcb7ee5a0f5781650a3e3c39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a026be20db163f57677720b53bb8aed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8deea5284afed6b81a0035014095b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d6d4d363718100596c3b4f43b7721384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f4538e2d25ad95c7a405bda82e86b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e58af2368ca863dd7cbb1eaef3b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fb5635a01bff2a1602f8f458f8b38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0bac3c015697ae170ec74cc3b85b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c738430e10db9b4ae65ac13893c45e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548a6312bd13900385c3d3f9af8eda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebbc2fafc3269fb4936e88ee74340f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec9388a22b39f8c395d7be4e2bcb91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2182b6b724e03dba0d73a3c35effabb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d02d4324696d26a3a3bee1920a745394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee23ade92fab4d70c2d0f1c8c6136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46563ad7e0b41b51cc475d3325a672b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755901f974d37d2919079d6a0144ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2fb7776109181ad8c584f20c8448f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6092f5fcb531f9d88e14b69961cd066399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e71961a1972165d7d17c9c2cc693400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683e5b2ac943be9fb0d3e1fdd47210401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003393fa6e445a8c691c55b0f7b1e61c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9779e035d3f1ddce77bd372cca91f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec376a7d4a1308fa7cea2d6c905b99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504c4fc212360404e058e13f218a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0fd5136d3f83009bb99f838e8c8b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399652ef36269f726ad81d72596ac8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4eb59c10826e73293ecede1fe405408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4c4b1fb42cc1ed621b8c2b818ae4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64ae1842a360efc3e3624e12a9cec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1f201bbaeda33adcb7b9b82c69b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0744d45aac2774df65f1549b1a6758c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ba150534e6e587e876a73f5cfa1bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81365231f795e5081d21cb3c07fcdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fbaf5b57d5894c33060b2c094722415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5b32ddff2ccd88699581f16b29a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df499bc5012fcf2b396a7a30c07bcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c69558ee0cf93b28a2e0f187c546418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0be0771676df340f65d04d5f690ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a17660b54b7da751353cb2144cbad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b97d2436fd47a9e07ac698b253eca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a993b8380cea27d80f36142a400a6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849ac648c9fbf29c1a362334e2bf48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a1fb60006d84e2f80d4259e3fadb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289a63a4caa4436cb37f4ee6567e39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450dc85e480f3b7edf90e76177002f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614dc5ccbbfaac394cc4f38772f6f64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956f0899e2b6250f8cab80107340a84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894abfb72fdc34c06a5c4ec95c7ba31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874405d015ff6525f3b31311da5878c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f685556fe646aa2c723c72dc6784c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b476ceea67a878f6a0bc3ad707b75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5facd25845f165b3bf0a0b9a13c574f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d7aa4102ab5401f6d57b7c58113c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d9a2c5af9fdd6e93d2be33ece4cc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09400f4fb11e1b56d8dc47a2fe53d59d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77961e3b8c39d8559f893659a97ab0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae5601aa5375b72823d579cabb4513438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a99a49c9ea97a094b06ac7bb383db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f3f7e3e45ffb888582afbd42b48e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5f267fad14771b83a88099d509d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b57f6a0c7296593f2f47e9520188e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fab4c0e217f2c01dc24d0797f13b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a4d0f166aa8d6595c1aef68d4b3e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331eedcb940669ca19478a1ab026263445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730ddf741e3fb536b03347dd32a6636446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac198108c9feb80bd8d09a0fd1466e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5339c2be4ee9d8bd67d17b2e093a61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51c8197b39b87e391cad631e29e7af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042e19f2d4f9bf44b56b622c614f969450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510750a369f40d0dc0b9fd1316152103451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664239d79a04a451e58a2433072da69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25315f00ba65366eae9ec914d92288ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef2422ddb4189f9d831ecd2a840c72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f0442158a73cf31f99d4f55e440d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14560ad700f4bac9e32565e4b7ff00e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a88fa5ca307ec8c5b2a96dcd8aa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104304fdefb4732d9fea3ae47834aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f8b910f4d4d8adcc67b5141e7e250459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42951a04f6add7b54e5240ecac58644460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f96aaa9df88b61bfdadbbdc970a7d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80095376b92c297e0954efa5cae36849462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef302f88b224c69dbbf232dbe83cab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21354df99265f45a7d4a5643e003ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328bbf08a615554b937e43502de8627465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17391891c010ed959453fcc3cf01a49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247b7fb894277def7486fb9cf71b3f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79159ecf1ab3ae35178c6edcca7f3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892bd15e09491d6117007ce04a1dee0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a6d0202c847b290416383d84060a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c446a76c1d9c17b99b38731b58a315471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd86a97ca93bc14e8bb2c721c1143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7600e844cd8793ef4415dd2bb7c38d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98117bd43e41bf25f48cf84c3748987474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e3c3595caf0618f3b9cd42053a8ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b54f521138d155321d7c738d47e007476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503993b026b2ce051de8a9fa2ed9fcc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00f7e05824048430394d5928161f78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abddb0b9f6e58a979c75f5acb9a3245479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030876f42a0a65f27d910bc8c5f457f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93344095e1e8cab28a61b4b8ba4af2e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135a61aaea756fb96667d9f845e5b8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0d600dad8e1a02b4bac99b2f0ed84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4d0472cd312bcb590fee1ca31f556484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd9c61c13413cebcc82e182566e11e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade29a4345b8f8ececfe50db3e29fc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd0311f834d16615c3272580a4045487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8c9567365da43affcee84cd794b28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6947d34ae4fd14210ac9619fd38ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df240f1464c55099eb975279187ec5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6e8644ec7c16acb60ffba2dd1763d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bcad0e3cda026b7d4959dd67a4dc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093ba85cbb64bdec715c464682c6c88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7986f09be2b09124a5cd2ea67f6a42c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5b443d9fb45bd7ec517cc0829a9f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81463dd4d35c0f1eef14bdf1daec9bcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96405b45210ada31ae919aea45b413e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b26204948eda6c6a7af301a764f66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58741e4a2d99ab7676bb36fd156e18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9c122dc32142b8b2d0951e9a86fde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8010a3c044cf0272606771d5c32810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cf24ad8a8fd0e3b4cdc9ed445f66a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e01ddb5766c8815f0219676f6d7335503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed344a61a3c7154d4fd7c2168b6193c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a00735f8ee459a9e26cc7ac625217505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c92e33439a40dc761f7cc94a8f026e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d104975e97634092fe663b8b93d68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25e0dd093992b242a2f04e6188ee97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18406ba1292ae38d3d499606203fa4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b0e30e08f67b0adf5ca01c4459c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b761a053ea1035fc60ab81028bee135511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c61ab10c49d7dee3ad507a2268889512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace305e7b61bae78ca77df7f8da45d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f300e3902cc00b878b6f673a52e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd0799b770df8f76b61f000d36c20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dc089d1155f2cfe925aa30fc33c35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0234dc1d952951ce253159ae5728f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7009c610a3b720c9fd7d08555c403518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379291309f6303d8f5fde4fc08258f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84213fc9e43092e5b638e3fe96bd8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8127e58e6ce4479912aabffcb670521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e4dd66eb21f0f6dcf36125edb3970522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db3250c2c6250537b35d4e24eed6d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949155e7d6b32b6500b6ab1bd3052887524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da31185d2c2dfd239ad6a526aa409fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d542650f3500e37f89d03eae877d4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a75e42a321ebae2c38c987859666b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484581f6735a6f561443910739472bb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb0a77256cc73d11876ae732675bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd97c0c1a05f91a80a9b5c8312277530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be3640ba35be94bd6313775afeb545531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e4f34796de8956b2f1acab5ad1fa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb87c746772d08f644e402253cc6d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a1fa474c557fd097750a97152de1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc4e5fa95de98f7e4cd52075bc3e72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113bf7ffc2f7043dd78cf6e681f5d1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9011efb629051b1a1b9e3d245374b94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5327c06a891f2e1e5d9c7f38c93e82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c43ba75699bf6c70f4019dfe92f1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936da92a973755894eca0b4821c637540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275f46bfd6c7f9bdc560056da5fde9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f89c6d1b81a50883c4cd20fe0293e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778b5fdd866aefb03de632cd730f36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ccf1338eba9d9c71fa7cdacd60ea6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9061d4ec87e69a7d2ce160c3387aedc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed201d2dcf99647cc8d3bdae65085e24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a8346382c12fdaa78ca0d648cd31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb5ce52cdcd80c22cce4a6da21d5de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e1900f0d46e0b35f9667b72be5316549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415532fa79b8778e10aa7f994726ee9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf0b8e5457ce48add5e1395d1e9952551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e5fb8d1076fd7c7b561d14ce181c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b834c79391e47e181740fc1ef7a991d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb2ebcd930d97b62be312d221e042554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd4bae8139c37d2ad475fe020e1715555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665070d6b81b8f9169b8031518f1656556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17f4f0d5b59f79a2d50ec29d6ea793557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9533d5ccf4bedeb22a9fdae1699fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a07c1241cf7e7e8c06cc46d91c05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7936f5d8aecc8217897810bcd6830c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c1a06c6657bb535f30978f80dd4a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff20fd6c1319282dea99c2ad718bcb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c6fc14162bc13825c92af38399d43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5895b533b0514604452a0c80926f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e492996e59c99997e92af903f9e52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad468e2cd8f99f4ede0afe2bd0f3ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e26ad356ebea2cdf182ffd6df9c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab253d17108aa131e72d58c9c13c8ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e711f8191d72e245190ad8f9f9de0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54452b4182a473c218f6150a04e9112570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870c65cefc85e6e31b7ecd1a5c934cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b5304b8c818e1d487758a4a24683572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b65c59bea788a7d34a3beff54daca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe124014944d7f9d7cbe244ee926ec5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c944f8a30c50e3a7f05b0d2a13c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8980405398ae1f14b94e844b99aab0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3454f9ec8b4427811ffdfaa3c34e445577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69499065ea3a767ca5d40b4380fa3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d418f988600ef1c857cfd6e3b3a0d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0866ca76a5f006326bcf214cfadadb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d96e431a7c4a56134b9aab35583bbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e1e9d3f47fb592b0e86b40f8fe368582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07515d6f49093ff12a86a762ec4f49ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dde39dd79b0c74d079f8137cb812a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ffe4dc03c70d34555f41c3dce6c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a46d87e1e057886d1c8ea4d31c7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9f07ec2eecb901242821efebe7e46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23253a191f87bf9f18c89fb4da7c40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131db448171fb132d520a22999ef609589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a04a7bc250722f0a18d673d1edc2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bda55fecbcf216043308125e03895591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63efb2f4cd77db40500133929aef81f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a81ae5b87a3e7aeaf7fb82645fa80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc9ec4c04c0999ba55538bf74305e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af3bff1392ce1e45e7c0aacc61b2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587582e541e1eb237bb015f110e4f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfaa617c0203654c7f0807f402ec11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd78b2fe02a6e16876c5e303601386598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf384ccdcfe0513bd197210428e37d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc548f139fe009681f4a2c61ceabd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec320e8724387183c23cae1f6b3219601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67511de776272bd0ced65cdcb987692602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e38e3b272aa1c5a3af5ef6524e037a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a231d0b7d09fd29b95a419f9be61885604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5a69cf1aaaf5ab763b950dbf1fa7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a501178ab68c46244a29b09cc2a50f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a849f35feea306d1c51ab7c0388273607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb0bdab2c2f6dff1cf238b192add5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706a8e6469cdbeeeababf1f18f42627609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c2791a01063b6b5a1c888edd0b39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4dfbe1481c87b34ee566f6ed8ca7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ab0bb80b3e7d15127e2ec74ffbf2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dc3d73252aef63f5edec458bb6190613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c5bb68b0ed7644efa591b81581822614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72287df3fe994a33e4769b522b99ce9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a54fb455d0c748c8c1f830014479c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e19c08d1b12432182d703f54be10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75fa9f3b18ddc4a910dcc02931253f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f979ec93d09b2ef0ce25dd1ce0355f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743368c2f4e56a89485e8d84041e68ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc9bf5f21db8a751d6f2813230964621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4337a0d18c452212fc655db4b61e1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35659f263228a13e719e5310d3bf637623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37430b24d1d6eb5fc12617d56d739f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ae849a398a551aa38f22883e1fcb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db29fd3179221115189f6e8060f2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600cdf2e1e283c375aa721953b5b39e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb6ca850d0378a7ebcff94b904f97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbc537f4c3f1124af39a9252ca78d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bb19e281d2e130572e97ec6377ce2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a03f8622f3e7815bcf6be0558624631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea06bf868e854a932349bf637b4ff9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd82e5c3fbe5d60d78f3d3d3ec909f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a284b24056a7435a60550d87c1b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5566c4a828fda8025cc7b95e0e6d270635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7212f2e34c6e058df5e73c3d37f411636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4fa1d2d0cabc5a861296ae333a2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adfbb60d92d365d832157415e2c492638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c80c559c92f4f8b3f52369fc9f65ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7eb9c7bd6dc5e9af226ed051e55f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e46c8bec9709e1d983d7b09fd76902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec93287e00ac556325d181b4b01add642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59a72979b92c8de63d8eaf0881854f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded69398b56235fbdc12e46bf43bba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054628880ccf75d6cdef17b37ac1269645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c034cf2b6ed1790c1f5b16979b411646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeeb7cbf5143e99c34ff0c2d5c7bbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef44bc3dcdbb9294767cebcb4bcd885648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac019c7ed535b846689c892a1e217649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bcacb7f53fe2f491a873b978fc69d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec5106d43ad530b84b91827953b56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb87859834b41d4edbbc2327c5250652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2263664f4acbfd2659aa71f67cb33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5d0a7c390b3ca8075f0828189a1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc0c4a1e9f20d32daaf22e9b0ae4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef31153bee0ffe3ce275dbf829c16b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec250c0446103241b96d3f623a000657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f010518b7970fce49de424c2aa8ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67065563e8549b93a37b4af4e4d0b6a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33a9f5d42190eb790bfe5e9b1e01e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03e5318e11cbef37b002d2c7ff685661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373a4d4c2495283fd95a7300f2880d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a9f311a953f8e33189f717c9fcb00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b9caec53789e5ad6bde5630089ae4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af777a158ac7db92bcd9804c6e4fa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f13d4159ab658ccc6418bf43d7340666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78693a4f50a987fb638f0f967546f0a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6cc15a8ab372fb0b4ba6370924948668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af714dacd1175d6762a1ddb46aad939669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad27be469a86145dfa55deebc88f828670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d51b50d132d2458def50aad2a319b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182bc1a014f9f5557d114d801da84a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8446df884750fcab682a682cde1449673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74804d06e38771cb1a3487e2cf7136674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717183097b79de413a21fdc5b0f119e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b75091495dac7987b681051ea591d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa55a4b109b128b3ebccf7b8c6cef8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d638daddf54ca9d59edc73049bda073678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c115bacec72c13d6d2dcc5dfb73cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e81006c4f5f01da61335ef5ce04f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b611fbbf0ee102d3df200fd1785c49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bb425335158166e835b1d7734275682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a30db523548a1a76021066ea07fb06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643de00bf6dfa10f4f3d538325bf35d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44df43507ad84411c935df7cc502d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c144a839965da3acbb0a9fffa52061686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dd292754c357ab24635e2c018fd80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f269f79d3887401bcf137b887a89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124085827bcf5924b749921fb1a75376689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d3e043243f28e700e0d355a40878690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12873330a1d71dbc3ce8a728f76d6cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d78d18e970d22b0f42e5b32c9d034692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf337a7366b737680aaa4fd9be6130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9f8e5f393eddd0a32d85a3a8d2d07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f17a023884c410938988eafed7954695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93597082e314e130d718f7e0df3496696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664ac5ea9ac1e016096734eba05a08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a658b74fb2248d3f119c1f2f70773698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeab94e26df945e0a2d3b2257c09eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2959804920dad3492581cd3a1d3470c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad89378e261c69ca3c3ef980fcb3a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20bdc3b79ce7cb351930e12989c5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab5887cbc1a77a4cf25acdf83a418d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e16657fc5eafecd44201a1c4136dbf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6b48a96f6e93d4808117393cf8a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f894829797085e46116e79b661a3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44ad9cdb935515103303c398a869dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd9d5b9c7477d07b6107eeba0e4bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ed519dce1d718446a25df4abee800709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d0ab6d8abf0a96c354d51d0eb102710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb1421b2e160025fad1f743ed92aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0883c0493a253d7503a69c492fbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741533a20bb05decfc8fdd541221d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dae54f5d21f85de4563457eab051e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083e1211f1d3c42add13f0186a4142715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455349859418400d19b98a92366567d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf8a4362cbd6daab229597ed1b262717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048d5a781c55b10b08485757dd63a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a998a54a241538acf7b2b0c65bf96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322cc624edd9e12a635419a2cc4c7fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b22c1db26f2d46197800ca1fa022f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70933f86fadc256619d7fa99e7e5c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e93b30c7c17be032e77f9d2de652a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090700c0d1a98ded88d5b94d6f574180724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f591b41083026cc6e12d1e6a97da6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56c4943db32d5c369e6edb3b0997f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf44ea7a7eef2ffbc8b82aa8327df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae7ef3b5d802c03d33d324330a41b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd8b30b5500f0add300db8d6c36818729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1edff608a81168c51cdf4dfd9d4f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba29040cb048384daae791515a3a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda9129554ec2365625b31db86c91b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d021cc09377369597a89c80e7d07e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b443514b7e46c3049dfa59a86577673734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4298dc6b5c08c3148fc65a32948a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910cb6c9707ef081ffe64185a0e6c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f01dcca9ca02f82a8ab42bfb20a8cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabeb1340e573ace420ce7ac18d01b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222598a0eb0b3d771cce5bf6927f5fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92f0c02b22490e68179f177335f35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f2ed989803afe02d13d9be358013d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42827c7457d82f4200626abfa4a54c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef58eb106e117450ccfff8f076cd7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd7de40b4dd4d917858b44c2b45bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd5541651250411549f3b760aee876745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c5be346f613b31b179f00f6bbd2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99388b64f5e0ed5ccf1c18e4e08b082747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e50f4aba04318e6b01dbaa61da2592748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b319ccf30d19266049515601b4fee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f7409abcab24986f9dd65f7bdd682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1a8f5cc4f9286a106f0d3f7a4aef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda24d789549d8da4325b05d7918121f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843ff7b11f51ecc4b8bdebf4d2adcf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8958d3b414322b1dcd35547faa36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd527dcfe9586c860aef552957e9ab2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808cc8f2e465e639965e3f96aafb27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49accef4d26de2ec39728883624173757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6759cb73a3a1efd83f9af289d49c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8099d7172f6ac45c679a3c0558c337d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32edd6221db4cb11a625753c6415cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0befe2c6fbd1078d968c2bb76173f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82daab74c2567c511c470c10310366e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ee9cb0f1d512106f888a295892180763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913108e6bd8540e9b90dff8c5d65717764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253241b17c28a257d05bacfac6da2b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98516043e3b6739c32f5f9a16c1a2d8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b9bf53f5bbaf3753b5151cec10ca3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe14b00b1600b8e9db280dd0346dd0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f71ce35adccb1d72f5665e29f7b5f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f28c100764c504ed4ef34ba4d6ce1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f8f37f08f4a594bd074670c72d0db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d992f73e9a234e35744f93a9cc82772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799a423fe43ff023cf78d76338d2f10773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815e74ff66f6adc20f4db10fb689fc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc741170f588c4c0d83da1de6496ad12775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d562788d44b7d5b4a7a9231ebf64e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c59b84a91f170a5a08f81066614ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df249208272e71168b45d9fb5fca15778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f4fc0eaa3c6424a710d2a53d2973779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f39cf6b14c7b45b565200af1504a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a502e6188e33b1093d9e725d3afa75781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6c04b5a90502398b5cf16924cfdb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b0a7d9682e0b2cb0bf0e9f3085c4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ddd8dca9dec33289e693b66f251f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d787dcab4e31a5a0dedb7ee354ceda785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d575ea15077993aa74f383168f49725786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d1bd505f7f58f94dc11fba18606c0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627faba97510f8cc5168aa591663ebd7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a465bf982f92c676bba8922a2eeb8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1957f3a2860489d297f7a2be2413790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd5ff176e23f84a0a9dea4f9479a19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4594eadc961c66ad998036a796727792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f67878aa4b39db649f7ef767ae64f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0de876206c238bd298146b1ad42df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf6e84712922e8f9960fe9a8367636795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a5c06a1c5fa09a970c10e98514645796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0ec7bf468107a7e81317401e577a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9dbc4a1cefe743fd6134bf47aa93798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2208f17666885d7345468337bf970799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe0147d4362e7fcc77342b4dca28b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e8cb6bf0e34bcb73e9ed53288b6b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f790b043a9d154cc23c76a818fd240802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d993472a06030fb056f6443ac7cec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b349ca5f8bea1edf54acec9d2cc9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfcb06d6b14d2c084dadd96a59b243805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecac4faef4bc09af1d4efad11c8414806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a4093f7e16d638980a8927d000a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0f8630b1c368eca3f548bd7fed60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed7e221dcaf21176673c0aef7b2da809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45988cc32a2eae68652cb1391eaadf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99ffc4154e7db05d1e9a66e8ff1db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca7985c67621ef81e4b023d41c31dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688d9dc341f6cb490cf961651b995c2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca0af207e5d704c847bb6beb998827814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117cc2583ad02ee8810c9d01e5862b6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd00cd3d6da311b23c8659fa4ba911d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9cc9fc0a82726311654d7261da059817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b678f94365f6e25a1e2d5f8cbfc09818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c89923e42bc3ad2592317b6fc39f8819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6993108a253ddaa8b5afd0c95ee901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6dd919c8f555879580bdcffb592a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a26afa98d0b912121303ee354c4803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37335dc81e7710a001b8e245b9e5564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edde10e6d3b7a86971c6ea08acb092d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5132c4e7d9765cd47e21c17bd331d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf66087f8d32278e3f87ee6966ebac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a906cf75e8819f431190cc40c9e57988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc645ffe361b4405997685d9ec9ad4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc13d079b8c41be39bb2962fd75b7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e910b2a3c7a0d6cc80d24289b7ff411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b158fe693a736e28d1640e326f046012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55dc36be5a09b4c9e03d6d68805b4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b277ca21b552aaf56f7871175f073314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0d9005d5714f394c30a3ec9eebde615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a229d1646c1ebdc03c4981bb646016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f64b933633ec54eb9fe4ae780d3ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94140d8e3839bec43bc1bc0c371f5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5561575fc4ae50582662cde313e0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43643df109ad782735a83cfad5cd3fc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80518d799a0210dd546647c67e0a07a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f0362f521af5b29bb398e55a632a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ebf1a04201d305f67bf543529e3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379a098801a1e708762fee764403da924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035adceafd5b46f2af9a893abad3fa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a94093071ed683211ab2c7f0cc145226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c98c00f1b42f3c7e19cbda2a1e524727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440b43d504cc34b33d41b0653dbd7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e05da29efd1a0e0e2cda62dd7476e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22a0d02315e7116ad4eaf0beeca3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d5358dacc1fed68148502f51b7f2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139052f09827a3555300c56ea2a510d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ba7f2817aa10ce80c0ff0bbf176d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc3984b8027238a586902a9c1f49a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302fc6b571b1ff596ee57cc6e8592b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c84f233b7ba533fe757e7aa470c8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c8282ec7ea09dffe38174bddac53637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163af257cf1ebe42a5594630ae805938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee00066bf80818b1e9a77aa89ebd47739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f20656dfba941538973778bcf97640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970184cd99b3406babb057f0ea18b0ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a3c3dc43be41597d789b48019034442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bbe423de0a8c76606d57923a3243143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e79ed8fcba57a2dbc70a1bc99480044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8513dd9698816407fbffdea24658dee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bafe08a3f9e7e40780a03e70dca9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fef92bef6e542e4e6291bf7c1a61f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b4d159c8b905ffafb20e2b039a07048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772eb39ad92645d6b476459a5c9272149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e22483f1bb3d2dc93bb4ec0f2a5bf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f79a67b8bda3f661507ee375ae764551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec3440364ef0aed6e83d77179a877552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8fc60493c1ec23eb8cb09973eb67953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892e22b03020b54af9d96c3a321496b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a6e9dc7c2918eaef871be4d7cc5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a324a5d01c678c8f4bc150e20452f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021f8581f3b48e108fe31e05f627dd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f014f74205c37f5b287c2d172b4dae358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2ae2bff64e44c47c1eaf195796f6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f7338bca8c0c3d51437a43168aa7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2827f753ed12425611049f1965677e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b4a179c7de247c6c91b67048e81f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110d2e6908e6f72d7c2ebdc84721efa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b44501e7f083cdfe60fc05683a053564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44094a72afc3f9b77c72411d4b27495f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab98408c5f4485657a853dad7be01f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1708e540eee1481a06ae1e1509b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04ec2bc5b6b50d6ec5929caf98cb3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609c41d8f9b060ccf9053ba76a8db169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749665371c9a300f4cb3be7b4c284b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5735f17bfcffe08668a5ed81d8e6aff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eee5efb9b86405eef074d3c7efbfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ea4cd659cf112a27b80a080c11fe573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7324ec1cb1e2e9f0c86aa21a36f83d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc16a3d50c867f58574eff10095d5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f91320f82c24a86c9f683eca994476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7fed1dc16728cf4d1f7f59d102f6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d810617a86667ce60052278777e03db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9408a9e5eee105947fae950a8276df779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c74a614185fb5d0b4779cde2f39b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0454e7ae396b08f8dc0946622831181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e9478fdfb6a2f8baa5a569b34f79b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da0c2b3d97cf76f37d69509c6b136e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5836e3465a3a98d28a19c2929bbc05b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5edd18f6263c9d89c531b5c00bae2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606725cc1fecf330e4be90f71a6c971e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fcdc566ff8918c9125bfb48378ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff68850257ee67c2b90ba7d9322cba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478766aeefde97b6b3215c76066a0ed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198a343b43ab4a2e892de39fb264bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b87bd00a761d39c566d96dd4c40391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab80fb766c6c1c62afc22c9842b9ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bd8b94cdd14354ece4bd9ec90a96b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c7351a31778f903e87a713ca941094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410d62483a280121a609c4e0a0a6b0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525619f7155da56d2027bd9c0291db4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb33be662a3155cf0bbb35826ec9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636715603adca22907e05b0a6ce27ee598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff19921212d64df1eb78edc79ea520799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0b77c0f71f95c9ec3c692b8b49c51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35607f35738a0bc68196e156d02a368101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc340adc2b9d5b4b9958345d43586596102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63deeb03b698660fbfc8bcfe47862b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3157e57249af2d3d8b39c7307c01570104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0720f8f3cabef53e7d0587b2e7a8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71b1c70b0085fdd4ff37f08d0ca46d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626ee064b3197a61d18900c8c5b719107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223533451355e4fab3d136547924fc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc70b9f4789a7a73455f14ffe03bc1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d623b768ccbf6a4fc3e51efd1327110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04186fc92804eb057d45918c06cad1f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4e6b2f55e776eec2b43675b654f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548de31f1d46ddefe1385e35678d20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4ef728fa7cd82680602d57810213a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b19ea548f6df86cb694e021dbfd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f02ac770b9c44a9e8f0a954ceee3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336caabed2efbd5868eaf560879c883c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf23811558c0ef6d298f43bc32e71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa160ebcd613a6c2dcbafc5670f5f3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347457f0aba82b1411da1a4558c89896120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3651d788444edf23bb291a8c52639121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56705fc52be2604d402465a60fe2d3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d506ad396bb6480485bdff7a33b775123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4c6769628c3a50cc5081ce591d28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a264a468125b19f31cb8c3a3989b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8686d686f958c4cd325e2a2b0b4ba98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dda35147e5647a16f4fb24bca740b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e782c91ebfcf394fe361290dd523f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c2d76167facb56f9fa1ad5412e2fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ff363820cf6783c2a11d41c691d8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b646e91dca80ffabf96de1306f8aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651296efc6b2c60669be8023d3b604132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604af32ccbdad2db7d1bd44074d5c4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d11329196271fa59f2149fbdfdb9a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72af7097674d00a59e71cb03a2e6a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced65eec08bd3f3e83279eaa348383a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516014bce763b0c241cd5f5a4348a13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda8b7994d31666a65c14b0f9d557c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6eaacf731f3a470edd2b95ecdc89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9985bbc84f636f20e6fd595db3e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24f41a324e4af9dfbcc5f77b36feee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ba1b40e53c08226dc39c6d9cbea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bce0ee62af1b5d27a65c2ddc0cc98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ae6ef1678656f694be8beae2ce36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ec3cf91f01a0f4c9d5739ccc74c7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d6d40c50ec54b43eb7446fb00acfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc8e677ff2ad68bbb68fa9867c19f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeab9ddfb75f3408dee8cae0351ca5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477523ff7146b858b968801bbf5d9bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b934431f5730467db829b82427bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c82a4e41326d1a08b0d26a5ac5da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838799c2e157cc732aed875e35fab0e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985861e31720510cbe264dcd3c24ff2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1524f1e5b66fc258a7700cf068e29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3772ae5cc257cc12e2dc8ae7580eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20c5e51b58c87114d7fd88618bb243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a46143682ffacd85ac0e3d23fda4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931e379ccf416fbe574f80e41397fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c6f48275221453c4a6058432563f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943b6e5d41e638945a44a306a29dd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401468c2291cfb9744ba40e82b9b84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911af2ff50a93d18221b9d814481de9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb948fbaf69772b05be591bfdedf4f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eaed10824daeb485581265234d54b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c0c6a1d1b35fd694862dfa0d77870165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cde39183ebe18270297d3107fe631166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893535c79b531bf3b6429b67a072c15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8af8bb873a6ddae80065374568b04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ec81f4f593c18f04dffb50930891169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ebdb31790682796e1f949070784ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaef80dd5c82a7856da9709fb7cc68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d12d1c3e66f85bf111bcd24d484cbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224460ef06675fcb96373618cba100b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097906199bf970f5f649cd1704d4fff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d529a211e53a68fbd8e0a49804f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e3b8b613208dd5014ac4cc9c382c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4397ce86b023b248d8055d1bfb9e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429a3c95c9e68ee241acf4a0ea4c13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a0762dd8d0e0387850b2d614ad2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3eb472a1f2b55ec568b0df97f3ce3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1552db43f0e40040f93a0fe26c1a01b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83c4860d46f93fb3759c4ef3dfdb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055fa2a59789a272daaa07bbc5d38f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f4886aae7c2837bb835470e14b9bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08d3dd3049216b927014ae3972c88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce535caeabbf1bff292ebf6007a1ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb56f6ce4742cfbc5088bc8226ccb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca3b463929ffe5ef36b4d5b200d8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6e5cd0603b81eff7555a4956db661189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae78fec046281cb2a42760534cd31ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca1b0cd4ffdf894e0257b27ce2b3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16878f6280ddd852a71901e7fa8f32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432ff5a0222fa414e15e56a7c02aac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42065b790af0f81261cc3b4cd39c341194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d5a7130834ae03888d74416d87220195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa5095aaaeff66d7bd2dda88c0a298196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f081dd3213168035a286b63428805197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f1084e702050f61cee4f0cdfce45f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea08735a74341ef0b92f2b7e1806a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d656eac15c06d8bdfbe503c264085f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23654abc9e5ed0df34f35bf5f3101064201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f09a032be84efb2169175034b96be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d714fa8a0fb6e551d97bc9fef0000203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa16e259a2017182c4e26054f6ed4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c13a3d8fabf1146f9e5605e8e2855b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc280c211edbb08b0c9f84ef45de8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32fcb32e5bb58d31a99e677549cac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51404d620d81a6e3ca1a24ca596d65b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed4e1c88073a3d68f178eb36cd1682209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634e491804d1708c2e7a41a55f862a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9822db7411319c1fdc7b62832d88e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4927ddc2747d49505aa87edf460ea1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988adfe2166836b2884b7e5b931b03c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a665d610222dfa09d22141ec68c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b926e3cfb4fa847b43d6df51b4d06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca467b86819922edc6ef86a15ca4e48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a876c204721472a1ef9a83205c3d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228aee75bcdaec6f9df0cb019dae821218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03a7c4226abab28f0b170c24dac21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efdb5078ddcd0bbcc5df91cc37b5e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b4487441a93f392ff6284c537c46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fd90eae3d28ffa6902956a748b7d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21b9e34d28713213a2c97814df47d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d56198a42efaa63d7b3f1495ddb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc6f5a5643e3fa4995df73ae4e2139225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da53e47f8c6562f593a6f634a62a5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecdc1bf26e47f587618e40c60c66a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f874fd9c0b9067d722f812d885b4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0393a0631ede62f9adbe2309489d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb1b21ff566cb6d06de995fd415887230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214f9177cb283ef4c211e712c247f10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4d7c56e2e685ca4c0d2b107b99f49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd1c839752c50bf55b3aec34fb0ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a7a315a4fd0cf7a1e2f3c9b985518234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf88db9da6072ec9620597d8212c863235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a9f2131a4089e95f1c21716ad1d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c02262759fb5b7305461e5e2e7a4f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd09d8a15d16b301764cefbbf3894238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03959116da1828ba4bfccfad74e1017239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c750f50c3ef9b30c49521cf15464d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81119e817d70195f9ff2b0da3f88d683241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3e25f2e3576883614c07d3f38c08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca68b9d8aff0aedc3509a179c89e60b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca10bd3d1f09212dc31ab32f1ea8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771db374023c7ddb9d98b471ff5de7a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad2898dfb12ac1dcd046392a1833a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a442611254bfc57afdf6e79982ba5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70effc75f834df769f10e2f3dbdcbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177a88d2ee032ed168a6e6340b4d830249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733c9bca0942b028b8dd72ed758868250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3c917399e018e7d2f308b314b700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df951f55919d105b235a9d59fbe896252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692774acf5d8a2c2465b765028bf7eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb24feed73f18b03e9e94ce7eaaf1d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014345fb75c55ca41409fbeba7e2e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e0214381d7bd7147f4f5ffa12941b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595dee535b14e0258f999143905e24e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772112adcaaa52070a84e8fd999f2a55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f719bb1d8fe888ab38f748f25e607d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887863d46cd43f50a2635cce0a49074260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca145a3d785e1a81cc3829811fd221261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5457464c1faee9238a155c4ccc76ac9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ff0a6ddb47e5a6831afa13207194263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b615916b3c938763608516538ae601d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f641e26e3c0b22f0b7d9572bbfca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784312ed86917295b31c7ac6fd61ef8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b93e953ab97a47ea1f4f2a845c5289267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b5bf38d578b58d20097989baa9db7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393d06a19719c20cab1598f4362f15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57d8a30671c4ed9c9897b227363f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478da26ab536a974d53c2af77830bc7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ab08e0542c650c32ac6bc9e5cd0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d73d9d16acded8d896d1cda05df8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea298d82c07e788e19416817442103274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cf1d3f8d64e1637d2fae7e99a68b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a346c08ef0d473c203d804d4efe7e0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ccfebac80e297eb384f8b9930532c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e7d647d9e6de33c7aae27391ef0c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f05e36a24b6511f6f36cab3db82a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51f0a1e1d29d163a1c4d2f47cce881280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d12e77ec6e25d86cb8e043bd0dfce7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb9130f53225aba59d0b94536d48b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59021f1c1d471c8ba704f2cc22cd96e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33f0107d9dfde4c565ddbb8ddf2cd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76c7bb7c915fb129461201feb0ddbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ea1100957ae7e00a8a7a0729c266286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c42c411748bdf8286f4c559e43542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04b72a3d91f70f716e5f99ad8790e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39b742cc8ab1000b945ba8b5ee922d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f254c468e40a4c5374136c47cf404c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1101461398b4f2a0cfc936e8887abb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ce72b99339e1228375188369418ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60316eca3a05bd7476917981762884c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f138dce40264697b5f39bc4bd6cb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d9a2fb89dc192ac5e45e11f2e0bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40330af188fc2c7369640ac6cb1cc27c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f7517b8c02f51f9b1c6c660733bce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8b5748006eb59a191d3e7f75aefed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a97645adf2fcb8d41a032d3e095d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f88742f165ecd9cc0d453f9265cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18cd4490096a7b5cc2cea9214b415e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8853fa81f9eb13acfb8b6c09d5024c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b476cce50e51effe3125369d34e7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300cebf770dc182f8705116f8782b89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7ec2fd0aaf8464d74b5bdbda0a25e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9c2cd29a5230ea5184be7be02e078306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e655b4655639928ada20f3a00638cd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834e464d1ebbb6e5e2b1d7e4be31bde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e65499f30963f6f3938239907ea79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663513ff7231dfad674c34f00e713a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcefe46a7881624081f4e9f7a468878311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea24b45986f1bc625f4a34d76510c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908ede584e91219811a2f88cce25782313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3e42cafb45a9ab8d28347cce75666314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb40d493d92b3da87f27591c45b0311315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb707b4f834ab185c3e34e2eae7eb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602665365816eadbe96370e3f6ca846a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb618a542ebf1a07971e4d35b6689fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdec524307031970409328cc3642e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da699b70ab028304372a695b79e20c54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9115dcc300469f2aa79dd5c203b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10c915a0ff63a447c340704784aead322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5316dd0aa545377935589ca04cc1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507bd3e18ea4ef77e8121a291976039324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f08eabf140ab4f8dd7211282334cd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956189fe8fcb779d2238129bc0aea4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a45c886ae69095cffc4070afa56d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb650424e49ff7eaeb7ce7ae17c9a38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993875451d08dbe61b9a4b01e7e2b63e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581defa7d08a11d09195a13712840fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef89e906abc41df27c69d126a81168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de51deb84c7205c0e4e14e7bb057828332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff760c8a344de0c53c13b73cfed17d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4aa783ea3524225e9b2dee80f4e35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00777a541ce0253c0214549f302f4949335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e664c605c60cb1a27b78f653f32a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719559ced8383851ef162fabeb26ddd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbc019e78a87e380927c4ed6e3bd24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51de6b90827c21c371ace97f89c7e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb4ab2f48649c4b80ddbe24ff5898340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71604e49a2279079220836a086ed3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bc41f6587e593214a816b5f6200fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1807aa46533429dc904ac57da2c35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f2202042d2f5cc9eefcccf57b0f4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a37c1d343312e71f9355f33a15f44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0649861c29e674ef1feb0d1bf17335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07868f15b4fb17dc3c5305c9f1472e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff95cd18ebe2cafecd6235c18292e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6dacfbbbc51eac6aa126d953c37da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeff001428bf2e3d79bd1a2bd3c5645350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27808a4e2a5e26d5b750385d5c6f03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9c0d4d0b0e8585e5450d7c5df0b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67a50fb27653e0ad908b9b744ba1b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3fe3de57ab8376f060cc9a3032aa0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993e58591e459f735fb55e6711a77c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def409413debfc16fa350c675e86e76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61088b593d57b1fa4860a55cff2f8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04c8bed6b50806d52d5556012cf97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c1918281f566c01a0cbae6ffd6046359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36a1959e5ae0b63c6693403de3a18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf93456f52b1d4dfa88ea9f61b1952361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669b1dee6af571cd820a0f9c47979c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979b1f5b927861b25d0cb461bc6752363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a4cf7b7a920fbc39adc39c2a07b10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab9bf6d90ca617797ccc0187acd35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753459f2bbc2c52a42c9bcf9e03472366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58040c268e6dce1b45c7230a6859367b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8ec6cb9688af187fa0b5ff6c1a452368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080172db36417c2306df69fa3170f66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a48fcb53cd704480301e24c6e59a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2514d9a2fbf7661588cc40ce459e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b04a1c60ecc92b5851fc2458a6895f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bb055aa2adabaf7e3c22118bdbc17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bffcefb1e4a00cbce9cc6a0006550374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd155f46b2267efa905625f43d5ac33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5cfa655e68995ffc879432f9e318e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e40d68caa8b76e6b315d7788711b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747276a893626d09154b3cd8c36b3fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39f1d04e54742c58c1a933781a6285379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e042da3ede8b5553ad44a17d8f9ce9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce34ed178e4b8980996b8ca79f85f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe734011007f1a87af53614cd4e6c66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2050e0a1a6cab94614febc00191766383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9d46ce654108468aecb8d50d94e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1573cc253122e652efa78b1daa4746f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d324893d3ee8e3836e1a52f171ee982386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed204f0479495d8eaba23616cbf478a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d41a6a1165d7a660a2a12c9dbe78e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937c62502a7b311b2959488eeec50e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f13fb8a7ca85a09ba47dac1f27f8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a0b69bcfaa33795e6d8307851f67f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744821844a6f63fc2f12ab63005a6a82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a677c479338d018f7a345c494a05345393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7e3c5bbad174778bd64155b3d25c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21496893cada8654652996385b980b02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e329c9def0604be8b1de6ea8f5c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1cfaa5d5d9832a826d2c960eee720397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743dfc6eac9e33896ca0d0493147d0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411acf8c264d17d993169ee25c54672399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b717f4bc2c03f5989a0f3c6ebfb092400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3219eda0d97391bfe0400424932de5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a6d1bc743bb542d4e4f47e116dce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a4637e1672b92e12c26bb9d055732403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507407dc335c47d7602fc08e2d8c47cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337e2232b41e538913591644d5b632405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c10fff5e24d1bbfd1c274f7f22a3c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f21a4261da1e72a42957b2e4972c18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2e2c4b2ac8654f60ead88c0e8d9a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd67d46117ac3c1a9b7660ba6492b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b705a39fa3e261fabdd6e434e954224410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653542e7936562e258cd67cd894f018411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf7f130cd3a9e572cbc1d63696fb3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f819e9577b4a8820c5136169c6c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061974f68375306bc0b1334514f3500414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37918716327e495b25cebcd906fd06f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbffd204d8a1218d0dbfb6a024dafc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33817bcc4d8946875f79e7fd4b01352417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564212ddd9edbcd81d80dc5931205df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012066d984dc50b8d313d13f122be5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352d39159a75a05c15c7ea674f2da80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8007858e8057cc0bf9be354cacdf2da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216121e61ec6df3295463a8de7c93ea6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976c5a7747de709c7de71b8686d7f9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b3f1782a6cad834d4bdb1a8e47e0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79677dc5a2d9cfd1badf000c9b190c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68247447e5925b2e0c3a5a721fac890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806df3dc6f304b60684e8bd2811c497427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df903ef9977e58a13c66a63dc3e7df09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe67b46b63bad24fafc41451b0ecb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229831cf14baa158501a5af431ce6bea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4737eb97056fed3822697f51b3d033b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f61878df3911cd54b0eeb56ef220b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766ce30fef7aeec6b6367601f19f5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad843949c5e867d88cb2b17557fda6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5693d7a41c3772e762eed3224a68c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231858811026b09afdfee643844e7533436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388c3835ba4baa6f3a54da55a955de2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca45db30d27821b433409529c90090438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811de51c4d5a816939f594618c7a043439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55b0a5413838147f037b1863a43fd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cde7a37e807e9d1ecff533502485d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c098db9e06d909eb8d73dfb8e596450442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839944829d2d7f49e5d2ec8297b4b4eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b1be056eebc5f63383665cd48e772444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c25de1e9a8d47817515068585bf515445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773927c5ce33d5939e6c586d7846be9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc413473e541f5d44b8277c5ebce9b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a8bfdf534e7473a47c6a600113fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9345d4a7d8a158db71b9fa952514e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a33f235f9c35dcfe5547df7da08cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc233b99d80a36d435d5702f132b8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7aecceacec13f57d4d212da0b18a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4de2052391a40d1bc66a2234d6184453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca3ea6f9653503c65e4baba854bd30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a637137f09f94cac3a4c8b19076fc8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9574fb7f254c9b3764777b269eb431456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09994ee091a16933cfda60c886d9d08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a11a3476f6f97cef481f4d00b3eea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6edfc74c4feb072389bdb89680401d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f43cf1c79f22630473894a9102190460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3315fac4394645c57d9ab68ec6d2bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0301a100e064a4427ed895f4c35dd4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af367c651016f87368ed0749cfb84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318e1b9d4da11d97e84f97a92dcd034464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986d3dad9c98c64e8e102f30ca3bc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfe53eedd428a65ed3c94f229d5812466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474af77be1148a133e8daa4cb2ad127467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579caedf3c5f18139ca3f4b7345eafda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d55d051a9bccd422fce80fd7b7758d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af9573fc26b472a70e96e38b8f26f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c13840d22d86dea98a6fabe44774cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb232439b77f988d90920fff0420d839472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845fe9f06a09b3bceb169bf5938031e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f7b9574cb10f83b54685cc8f04ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e24ffb64df2dbfa81b3b33d53591b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b605ba045189f7f2620c54da261929476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6137f67117b1c811fc6bbc68c90c4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320079a0284a365207fd0341642b1ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f9374ed07197dc60b2fab15a823c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86fadc26e14d77fb74fe28e932f59a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d119f71b1389ea00e525a56df78af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751101b9a8061d33a734375032c6e4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb4630df780dc7f1fc52f61428fe6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216ea23cfeb224a41e4d88e501d440484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a7fc60f28510f28ec451d0456a4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34bc68ef947208dec8a09c32058a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7cf85028eda41721f58b1c5d227f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9092761d97aebc846624d1414496488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046f2a2e40c6fd7345604c062e4965489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635ec7355aab0369048f0994d38bf11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003154bb2c43995e9631b212c3bd18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f658ebf643efcdbf81df8eca25db2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992b1ad11b3514cf95c4f28429d170f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3ab08512d8437db37a2f6e100d98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d3e18a80467ad90b71cdc522154e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48779b90f46cd5e14621b8c1fe60b217496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a315d1896bb1129287aaa8817aca5cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa87e502662a872ecf3264971477c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb6b645e42c9698c88b9a9c0e5164499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31729d2c262555a4f9f29ff5624dccc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8e0963bf07cecd2803ed46eed893a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b95bedbe425933a31ea2a8ebc2d43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1885adedb9b21ea863c45a4aa57f39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83b97d452f1d8fc991d09116b3b99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86049e7540f8a4ecc1a582e7fff4f87c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb63efcdd0877a19cc4180cc4e077d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e480264c1eb2adba66545a79bbe31d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bf3ad41d7e3a76ed9d3b07b2b67f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12b22be6b96a031335d26bdd12791509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0e09b1d87e38d5cf37099c0ac63d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b5b93d92ef9995b980bc410cf3bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda354438bb9a28187c9c4252a15e10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c1f4dc87e3ac848bc314229631873513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c06f7313367d40b912ee62facb6a3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489bffc481432685a89b6be845e0674515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a2819949d8ddc3307281359e849af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e61da1d1e5df773350965426cdeaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db1516f789f049dbf3beda96e8f44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac2f3d15f8429015e02987b83ee538519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81fd6310c6bf59ef49e624c09f2cba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd75e0d420247eab1b13d7f855ae5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf80bfcf7d27de1027cc5978698135522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411079283fe0bd1c1fba75f5bda6fff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4215f1dbf8672fcb698118de714d19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3803bbd504662d86a194a601c3d8d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e9f3511405cde0901e292a5764834526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf042cfd1292a7520565037edd5c0009527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990805eff27bc4bf2e635d3ddc30c13c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756866f7fbf69aefef2cfd68eee774c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeafc31e7591173cc916486a95d8a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9161e494fde75012153e165e681d839531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00b07ba6f703a61e764e002e9902c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c2788d0ca7795f5cc4d6c4a45e6a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252a335ddbbae6b3e19791b4aed1dbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf1baed03eb29ffb16a80a7edae926535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c2c7bc6559aafcf064a41896abfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c99afde02431e017c5b62841e1e510537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c6986e8459aeda12fb1104ce1e96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cf1e89eef0a05b7ee8bd0cc98204d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea076e0faf867cd333ecccc4b9ac21cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1695b967387438db7276720759528dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340e65732998634482edc9a9288192542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991294634b0be3e94a943eefa4a8eee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d5a434d643ebaf2fec0c173fe9f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4456f53555efdcf00896e90e26539545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce396e2a351e6c5130b4bc0dd15062c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261e5d712806430b2e7daa8a379e989547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ddc8fc82cb70f8d027de85d766a71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd7d22f3277302ac3519141d14a2ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14326909e9895a893c40a5784ac12a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605523df2e5cb02117db9ee9c286d2a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc2ecd4ebff2e41d4cc27ff5b260b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba857bdd634b12eafeb491317590f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4adacc45849f5054a6d5826dbb06a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498fff747901f7be7f78ae4f9f030f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68f8137c9e130b40e9a56de9634ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e0eef8ec16dafd2ccb3d55e1167c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376320a36f1014010f28019d3f56c45b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fe31eab77796d10e2942e0402aaac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a9659febc0338f5ce52c97726b7b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f03eb92b3c174badc3bceb15ed8d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c3b4e81353c4d18e14aeea773bba7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e2ddb7aeb7a48e7e8dc308c722f41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4151c8c0bf45b1d24a00f23c04be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cce6048da58494696f8e96d88fcaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303107c07e1ec20b6b94d24ce5bd15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8443764890764f315f5e939b43bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fbbfea74f33cd0aa9df9bf4c0defc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e414726f67a454d9b1ff08ad07ed5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45258b001137710e9a32ae3f647d56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7fff954f0bb662ae2377cd8935db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33baa0b8cf8a5b5094013c0775cc5a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16f40284bcb3cac95f70412976195573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac44c4c9e4b5c17f204db09e6f6838a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e18c35a813f9a9c9f739844578e76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cfcfd285c61d2cac7ddd24f77f844576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e6b1c9a38fbc36a7ade20d3a981a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d019f728bc8db38849f85960875de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaaf0b26882e3515f5739fe919059b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509977279f5e96fe10e2c7aa2b70d4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366292b515cbe654f847a98f21b70ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b7ad6d0f91e4a31dab4a555e56ee0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa69622d82f226559522266c4bdf7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc5e89466d6343d00794a56dca814584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4527dd2dc802561e588cb45905ef505585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4e0730634d2ed29199c466fc0e36d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6beae1cac1db3f14a6220ae6fb49e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe294d2db2a544ace1bd63c6e6f53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122053538428d0b2f4d5dbf8cea070c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1656072f8541b86f544961535aa18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8789ebaafc6677a3284520ae663300591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95310343197d8b48005a279d4abb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7bb39378fbd1b0c525fbb92849a40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98896241ea0768f473c6fb9ec69957e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae188925d77f8df5aef74fa8d8068e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740c6063c2b54cbd5108ab49323bb52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a04b362d4ac9cb1372baab58d3a5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049143139d78dc9e7b2a593c766b90f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287938164f87ea09249c49227e44cd4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa9227822e368b0846aa3f24efe3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9785dff2c92ee276c1c9e73ebfc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627c4b49dc7bdcfdb24f49048e21c9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7bda3b2fb2d7b3002798261640d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e48622870f9cbded5f3aaedae13f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1286c5b660aac50162bc9f8500b14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295a17c73fd8e6a0903cbdb89c2608606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae21ce9e01df5dbc498f57adb7edc19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f67ae38f94ebd9bf0954cabb7b451e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c238b0ee649c62168ad789315b57c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9788f27fad1b353103badc20eb3b61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2deacbb0ea05f476cd990ba90e1670611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367692e6174246a26a4c5f9c4ca4b863612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fadfcb10abaf1ac7ed8ca977791bd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0d534171bc08aca3bcf808cf9940614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05287a48b9a5a9f7a16ca572d83799615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c8c3f7dc8878eca1a18d5b5f0be9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1320b140a86a19ec0d3ca4442800c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb865ba53f71c4db61ba549d2a1389618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2450c563ffe0353e7ba5eee33e6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b504943e90feec8b55dd72f4f5929620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d3aa07b474210675bf022d61330df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf409e6981c7f7bd9ef1cbcebe2b238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd20a1b4a45d92613e808d4494a4a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a370bed47fd8808dfb979509896b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7076476c5935dfd9626c420e4dd212625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be19778966fccc6b3e4829cb2e41fb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162663e577dc0b43d901fd0ec4f0dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1297b859ff80fd66a34ee41d2b0b92b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5e1d9b47f711e23e1a2b27c7cd7d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac582499eec64ae763146a21230713630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240eabf920b0934ec83eb8259b83528631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0073c137734e9d2122908df0a43679632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad19de4707dcff44a215431b6eecc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd839b8a5f80d7d525a21f8b97b3817a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ceef7d660ed99f3bab2be9c2de4eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d73501bd84751c670c21f3be7920636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b05205e41be259565b1c8f71e88b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa3412725557b96b72ce951c1cb78a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa1bce5e384738ab08200e25ef3cfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93bfec9e9d99323f55f4684c23721640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3274e77a1a7dbe94cde6d8792dee77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb16efb644afc263be2962e6b86118c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8798c0e867dd1fe8b23770506fed9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dd16d4afaa4afae489eddb41cfcc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c893375a469d56bc9ffccb2500c64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0302774a47cd5155dc8606a94a00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba01c19fe0ccde46a4894b61cb91fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9250b11eb52e8497b1795c877a991d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb269604c936f2ea013f4a29b056942649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a0de85fbdac2fe4bc89f6ef351ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75307064a91326be882cba28798ec35c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3dad920d9ac01cffbaaa487c1e514652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af06f06d92a65b0ad710a5190a152653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47a3abb3832e2f712a43533ad9fd7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265b516ade10c4cdb42be8b9ff4ec3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43630745fb7e29e14c5c974ac8cb16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df2a215626014482d7fc43c14f232657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9f8cf6688f21ca80944f0650a1a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259a01e97ff695e6f8b77df64829232659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6aa81489d96d2667b006c37b1dc57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eadabec6d7a65dd274ed2808e4bbfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06ccb4a24b24e4ada5a6390b91772662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c0c11084cc16f57dfbc4fbb2cce44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b863ffab5748f26538b76aaa431e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f87682681777a4459af8b82b8c2948665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d6b50fd4543d190f688748b2d6516666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352feb67bdd24ab3ea145a1448db929667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00d1cca3c7e657284ddeb9ec655e0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11b2940dbf03e5daa1eb782d775c84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c043083b951115048c55ecd0df9e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01364e239638a61d63349dd93b7a05cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3247cdd85032cc3028bbaaad58bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870873d6e76c696457596ceffd48f94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f62585ea8d8120ec07d51dae21e0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa6f60eeea8fa19bbda4035fc1678675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5e39b8a4023ea021cce8576e0c3cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af68dc65a9945741d5af9f19d4ba0fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d73f8ad8164cba4a07c95069df3d55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0444c20d935ffb248eadf4bca2c78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc422041bba0676722e5ecc4eadd7905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b814d29e97679fe8aba708cb6504e03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd2ddf3533acccbf3e423fc045bd89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394196a80794604df94dd89f539b301683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517bb1dcee6ae5e783e2e172a1977c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0fcaec94488f3cafbaf0f8c68964685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a618da59ad67d3c1666fcd0bd6e65c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8b55dce2db8a4ab94b7ff2c15f35a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858649e789ce9c6f76e9ff0220e62236688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d178c4661007dd7ee532c60312f37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba18f0b71d4840ade0d5c281f140216690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aecdb978150878a55f69f04a228bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1542788c654525e98f096e99a75ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846c167df5e37182c7b714b3cfb30bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ae70b531897c417a533891f36c891694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4c328b819e66fb1d7fd520892bf31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a66180ca680b176b6dd415c9e947696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a808821bf1d5c6cec682b7b0ce782697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ba94a7293fdda54f094cdae58ca2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acfae8e060fbf600086ff8fbee965699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4784d50220a04f6cfc6ef67a58e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d5f008924c02c5c51ba25b9c2720701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760090f9dd46ce1840a2802b4c77c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e4139a356da03472f82add4119a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3200c30654172d9efb2ae8aaaf39b4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d73d07dc28d3545db7438020d5e770705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829cc380b30bcebf14afab250b18e37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f983df130771d35c2cb9f6510863c55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83659fdf9a0927b66b03a45c0a7cab2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff29b68c2005a2a95d186b5ad81938709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29f5da71036af92559155540c2574a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140717d0b1ec081ae2e54ccf7edcba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca6d01d9f235cff3a9935782ad0c8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9dea32a870f863630cd57e281caf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37d3d65cd0294d02709aaf201373f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a942d7c9c98b3e36c9327bbde70223715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa376a5a2072de317cfce5a6d8dc64c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb11ce75e4140c41f965b65d6aa3a2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03bf871c793990133cf30ff4bf925b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63470f828ab1bf4b665ce2424d844b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc971036e0848359abade195567855720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d055a27e08a8463c0f4e36dca3b6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d852a08f1293a96a03b6afb5af141722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213acb32f95c0a92de2eeb2f718889723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fb46f80f4f392e46debb33e9e6f5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e48c63f06d397338baaab620207cf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c431c0d5bcfc1a720dcd2360ff47c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125457e436e5af7c6839354ad273b96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2defc69fc977b0bfcfcbe5e893bf396728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1093d9fdf0929fe9cc93beba11054d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f38a22d0ddad7d6b5c033c12fbe9a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb404f786d44d85de1a386c322d615ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c974a2acc285102ae9897284bcd72e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a566dfac10f9b23be1eda2037b360af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea8bb68e40831af3c99f6cd2a821a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb40680227074dedec4142b6a62e4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b848f07ccc0b7c7cc9b2db09f210b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd63e98b06aca9fd3f8aed78c5b5ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da5e9ce88171d798966409ad889a12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875db024c6e47d9698f1a5c2582f3c4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d7e6f0976c9c8b1ee64a46c0ea5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a99532467f200e862930f7339bfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d728908cd65d43984c3f14a73fc7388742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a0281c3850b7cd257f6589da91813743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec3d29bb973f6915a4e29cdb5c43b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0a8f7759488a875dcf440fb5e4b79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee344c2af9f4f916b40e72b3c7cc89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9e4a0f01ac77a76b3f48b90fc212c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3a5705041bea5957d544e7b5c473748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fcf0ee890f0f7ac1ceb19be97d6ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f85d37d7476e163bd3dbcb8f5146ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34569316e28a80c13eb4dc3d1320d8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3d20a9c8118388dd9cb00885c5738752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4012f3fc2d667bea0187e61c1f3848f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409018664998a04a4851e1d834c4320a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c50a882ea5a15a8830b5837e6be2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1226246a0c437aacb62f3d8bd444713756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b4a43a9895014f1b36835eb413451757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1349f7bf91ae5090ad4d74903c58c68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcbe73e4b03434bb0ce57087fcb985759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29932696ab687fc52aa36c3a975d9b5e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b45209cb3fe43f40530d1da9dbdf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9314426a21a4a52b30bc019a9d7e6e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be871031d8e052e2ba9863c0150c86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9130a98892f395cba17132955362764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6de4cc8c12a5c81aa076621083c3d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0666abdf57c4b38e90eb3585126e34d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567cd99d120f3e6cd539bedbd9b450b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>