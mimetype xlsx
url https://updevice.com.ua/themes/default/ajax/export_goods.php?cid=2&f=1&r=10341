--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e7a43da5e290cfb297b188fcf19db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60017e2cb231dcbd0052bb60e72f732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca856977e6dc1676d0054b50f8147d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3ee54ce7534514806b2848072cdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf6cc65e502882e72027d16f92eb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854019bc5b17641ddd313ff5216f08176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b195bae1ea212f485ec2f71d4899d147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f961b90509dcc68045be370eb21ef598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931f193b2e93d0a56b7a02d34dec2029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a64ed6c727b5ca627c8cdcf6e729310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0794ba3017f7a19b7b0abf8a36ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb19bb0eff2bf6c5ba69919a1db14312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dab94ebb7b605a524971dfa44a50bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beb543f3ddafbb16e11e397d481bb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f1343e73046ba0b6de7691335b5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4518342e28fe2a2f64b61b99081e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdff23547447720f818829e786bda3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27937eae80526cc71a2d3b7e0bf5498318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f65eabc3e0c4734bab9d35eb38f3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8330c22529f4ea45b1f06fa6527c9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065fa4611c93efe400853dceb445a1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e54a1db137818c9c4742fdd4d5f9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c0ea62d62d0444a9f1c3ad17305d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9423fe432ac8ffe2ad3d406d0ca5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562700a5044a25d322ac41b409cca75625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9cf9fb92083d61fdb4eeda15c115a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1e1ef03295da43756aba16d42a7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef3b74be6638a452126fcf6b64aa8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a925314c48aec1c027d9a889e80e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3337986d1dd6d8628628383f2a317130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9e928f0e8b7a4034c994814b026731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c38842478afaeca175336c3a87ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220d8eeb5555b30f00d737a0b67d22433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022497980ac15390f1d109d209f2aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82557224a1e0ff891d521050b653aeda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee492c9934c72d194f1129a91caca9da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e7805fb0327fe9226a925044438db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72eedc8f3d54c4f399dbc14d3184e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f392c2aac5ee6c8770138433e61439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126df6511d97b3cc506fabf07a97866440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e450391c92b080565a313e8be6c99c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820220faf2863fd914e2c528376ea49342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cfcacd4fbfc039dfb402656cfb01843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58a20e3a630a9dca3663f55a9d97044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8315e293916651269fd8fab6cfe4b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f29435039a0e11200850482a777246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ccca8fcedaea36d50fa05fc9691947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272bd24b9e20933ca9f3fd446cdbca148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f09a5df3b6b0e755ca1c346737c78449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002f2685d17dda92c63d67ae3aeb6d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c72391e62ced345a39e95a499f954d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0615f614a30fd04e45adb6b6aa2b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cfb237201d0f3eda0f3145dfd5e6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6c240336589be1036728f1acaae3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc0f93a98b44de2c9cd8a4443d082f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c360015c7023062fb0c765b9a7517e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18065676afa54cc79f5c3b203a78c81357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee12559faf9e02a612967032f22c32758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cc6f8ef10d525afbe2ca24f49b02159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7513c28aa0d8afb3e627cf8ab74c7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb570b78c5bb0d8ae0f71286597e578d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c77988e5ae048de297094c2ba944062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feaf7b1bfd56be2de5aca590d4307c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806977240c8104b1163c5fb9b6878de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3b6fb74652c49b5184db9d7f7372c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48fbbcc75ffba9375387baa733f76c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542778804ff9fb46b000874b93881767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb07a7156fd75abd657da4668e267368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6375102a2ffd8489193cf9866b5abf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f93940559f17ffcb7f1bf504f8a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a2157efcb933c5fa2ee73b7660f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39dc3dbb0963232ef01220afb4ce772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3ae5052773488f902b4ac83efc5b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671fe59af4a9967308e4363387bbeed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d03525a5c3e31d00bba772ff273675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd24026d2fea8c32f31c62404d0e1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034396efb626f0838114ca3f40096c7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68836bb622ca9510d0db320f6accde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193db9b1487dea9553eebb9f6cfbfb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecd9f9896d2246154c233672685f5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9286cc92986c69c64bbd6b7a2ce5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9003cd09f7bedcd646f05671cc1474782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58952d59fc54fb95f13abea1d5acce783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfc93b69ef706687d9ed89d5e7d02a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743027b11e508c59fa5542d6beb4d77a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54402f49d89ddb59c457a446daa4a59786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685418418ae8781f65092c3f9186b2b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72c8f715742ddbdd94dd365d913be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf222328e43a2c286f941ea4b3ccf1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb46a5009db5cb0f08a34058633f58990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a605c056a773f705f6e364a96cd7f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b716e2fa1276a79be8d9b552af7615b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f2c2fff4c77410fb10eeba8ca3f9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb321b5e25b5cb5a6b112d045c582af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeba3135206d638dca597cba69804c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee51b0cf4fd081f2505ce086d012c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214e20cd79b89d0510ab28e1496914997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8fc975db6736241b36ca59b91fb2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfde6f98137786069f5180878905ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af00ea73623b25b793798bf54902201100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5153971144c8e0bb1be666c8edf789101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c643f14e7b4e289176da0ea1465d66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930719577b3084570fff7e68ebe7ceba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dfae25ab727ec0704e688e522794b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d6fe87a805f87b8a898ac22f72b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4d9c1963815e39f4476b71ecc17c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca59b2a8fb27848cc9018590733803107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f05de3bc4c036a3c9a8aa289fdf59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8895194200ab5c30d66d68b6bd4b8b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0293623e5c6a09b29628585e418c8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab8598b5fc463bdd210c629e0f8b22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca912c2a15edfc13fb9de7d86a8c122112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bf9296c489bf4a97b65b9b473816113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864275eda06d89c788d6e7bdd01627d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71627d3d3c031e349f0bc66528df62e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a66569f53cd5f460a739e8d694f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89def7d2b59e76c7062912e1b1cba208117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc7ef1cd79cfb975029e2f0a6993b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650592725bfdb41f384fdc0ef095298119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0af2fa4e85f67a0cbe246b66e5c95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1651f09702ce6d4a6242a51030bf45b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843830205a724429375da2dc36ca5a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11a419c7c303d68883227ea7d2ed3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d680f440b4ee9839897a931161da6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc8d36b07bb87fc4e38a505f4549f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3854fcbee284be1a76beb74c7551d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906842cbb4b77e9e032c459a5126ea25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc0b49b2b73135a68bdf89a4279be5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ff970971a890d499176876d87fe4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6851e793b099324ebbafe495a0a6fea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec8afa599c195412d61121e3f3bd9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9350d18f836f44b8e93f2009ad1f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac590e42b1311bc1950c4accce87419133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00774144cd2cd6c2f291f40423177a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed70fa167e13b732642de1e23482ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204885cb6891de10feb962382e351d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91f9999257e52436150c6c3e30be4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a93d30605f625257efb7a764b433c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f58babb2629f5105b9758c3e4be7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9927e8eed916f18232ee97b6b0fc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b904c8f5a0b04c3bfe82bcb0eaae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa8fde842d601c7709e1250aa51757142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a413555d9b3e7650c7b52935a4ea73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cabf245774bbd3c9a503c18eb49a81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4682259c12466e4b6548393769b710145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bbd505373a3fa1844ed7c0836917b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48400a4b14caa9194e86f179634b0cd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde5e4700393aaf1c4339103b248fec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b02373b93b254d776faab13f647b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc78742a7039d71fddbd95e3bd2485150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814e920706c704b103eb2b4e78e1ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c4e9279567e09a8b4d8215dfa6ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86300bacb110beeb3139ba26cf4f99b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b073c2e60889855ccbf118dff55a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c158f49e3659e64a817b8595378dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b84a2a6bbf326e6ebc2a115b3397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7004bc63c66a329dc8fc92f596e35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1725a1a05dcdb946432ef646c1166158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315adbb4ffb245eb52c8afc107829d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36db6bb360c562ff71b10ecc64227160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f6064783cd835526f6bf0a3b6cbd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9586d6e32c4295646259c2ad69ed2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9af651baf840df305c0edfccb4a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ebe302bd19f244dc54036305683b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0427b4ccd1036b037c2db5ccff247165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7aa2cbbb58ee076d30bab33fa29b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f27bef52a6b41004527034d832350e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6a61d0f1ef12e296746b846f2b0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02a7cfe6ebb731604b4461ac6d759169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206be3153f593f170e2327d598e858c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa626566b68528a7875a01da8817f05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933a59e9d1dd5be86ff01070052e2f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d13906d48905bb238d18c3c8abf15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412252ca4d7a5ddeb9cdb6e31ffed78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d647db7c36ac8a565153e86227a4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e71cbc90b050b9cb25262c61e4e4e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80060cf375a810a54ad76dbd8347a1bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5f874993b46bfe317cd7d1df1cf67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a23079596a17f12d1457306daf52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2a344d5367b63c9c5f7437862c69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b0d2fc2e22baec255d17bafccd6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc577968b888675833fcf34df2a68b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dafd5b77d4d3a008f1cd5dbbf81540183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6247679e6dc71325497c6c6f9515b38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae71cb3e33b92844ca2e99bfee1cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c9f127ae24dc9ad368d4d8b2504f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d86927907a28a91dc2fb0a6134aef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdffe1a921e39c64029f07fc660076188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e28a2cd3c4c18e6e1265d6edea62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c512f3aaded851cbd6958dac8c06bbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25847be94c9e411207112d2ffe54c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10470b90cabcfd52cb93541dac2fe5f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b99bfa52a245e582094ad42e90ffd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4dd2ce14f7e3609749ae8c90c7c34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f75f696a61c08b06c5c009cba7a352195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c6dcabd175d55df88ce557b4afaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512b81ced45c3732ed68d32604325ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e08367ae28242089ad94374ae20b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f208081ba106d8e4316fbfad283b5af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd920f1d2474c2bd5b4c106f92e38fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6042bd11672553aa5544587e6a639fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238a7183f3679139cc265054cbb5b22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51888953e2db63b29dc64ea313c565b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce97d916656b7aa2ffd558d7c6d78a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8bdafe2cec185ec3cde072347a38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614a1842c827eb4675c652932ff6f30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb53801874e90510e194e98d695219207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4195bbee8b3fb28fe6a32be72bf67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b10b154b22a10e09e459fe89f251f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdef3646b52d847edbbb87f580a84fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b6c365a5b651ca5050b105166be41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b80bc9ba85b192a8d0de709ab5d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbea44a05c0528aa9fc116840929b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ac2755411f15235fa1c74a86d7b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41334d558c9ae1de04975b470bfbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e15f174218c52b9d57e5ce28b18b71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880b54acce4e07cf2f7c005603c8ce1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8983c9c3f28819e656b85915f9bd228218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396434ea0034033bf1afda22f9007cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8446994567cf53d54cd08738840a4a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94011b20e5ba14190edc43dcd9b1131221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc166b73dbe40d36081070457b61e53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb87b93b56186c98854b06db029dd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e34b00f2dd0205e7e5e1b84e0c745224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194eb9c7d482224a2423bc0c1f26f45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03f0020c946d1e05bbc7f78f7a5df9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad2e442281c0263c28aa31bc38a13a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f99c268eac7315e2212f3593c04e14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71756839941dd9e98a8a6b14cf2ed6eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb36aa7ddce560b768910f5f1d77ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8db341733980b0e250dc57e3503f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322398e7056d7a98fef848d6ea3e8d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf08d6aaf0f19ede6077f1bbdff65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8a93c062eb57cb27d05781821fd42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889b7969c849affda079824db1d24b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112c07cfb7786ea6774231732fa59ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7925072e6e1145cc58811faf9107a96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d8e4a6b4460f11e32dbdbbc2c5a70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fa165d66261ee8893c24939b47e6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f39ded30c1f22a473b35124c68681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cfa4ad811ff1800c4aa24ebd32014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c536a7815aed87a1186240abb01b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704d729bfd88c075f26d4ddbf286c3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43088437f0f078058850f3ada4d93f07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf29fbd17284f8567f44487fec4567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311aea868daed27ea978ebf309de8df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5448a4814e1aca4608aa90459580a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05dbb72f7dc7ccc3f5b42ae1f0808248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86916fdf9b07523662b6554455a5ca6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37fe8348cab13ff12b6dabd5ec268250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83810cae9f18a4704520e9f79eddb39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff689fefa5d376edf9db8d1633443f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249cdd13fd856681591c3a868c16d25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a76e7c1b045ae665238b958fc620254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae4e03dae0ad37c0fd82bc75c7adfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9cc516b39a3e462e78fea4d519033256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdcab27cbf5422c2fcc4ab9f013b19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293832badf8a52603252077c96fba907258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a76555ba556e1d97d8449d043ce71a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19016480df5c2cff5357f56e4e7b744b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d8936603bd50b4622a7dd0c1d8dc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19646c5586f2d2e2eccb9392423dcbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e44655c4c07267c53027d0734baea8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a8a575b543b25123b38a96538b9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd7d3734a85f46d3ca4e2a96c3928265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc75e5c64a958f691d34c9bc71f6252266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901ec1c4fba910b40a72379ca72ef35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ccf58dc7fbcf4acc93faee5ebcd32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9113a5c4b6c404bd2bff756119443269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835337d0e96d471b702a0729f5a3d57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b5434e9bfddca477ede7ac2977af8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41339f01c9d9979ab9c65aa76a82f736272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dad3ecb076f249ed8dbf6c651a2581273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4231359866748a4b216dcd730ac863a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46327ae0bda70aae01ba6cbe44267e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1df4dd2e3c0c6a5ebb2df3b1d82167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42fd0d388f0f87404fe085f756a8ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4769c8a5ade44dd9eddded4e4594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacff1de889de81db61bb835cbf4ee0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3432c149c1ade3a3d621835b2c963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d70de178fc51ce9c3308fca1bbd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b63bfcf7aa44e6bdda85f418f27aa8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d089a222269060794ecefc53d963283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27eeeafc615be4ea306b5cb5b0485f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01af397b293feaa0e131e04f0669d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f84840a27f8f5ed3705ad6089f5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8dd09f061e5d8b522882828549ace287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82141d72618556c343b09d5f1fef83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7157cd4cd21628268b2f3e83b056f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d289f734396163848a0057fd84ef1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a3e7ac530b4d5c5d3578173ea092291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79d22b1b2d7b2b74d29a40844f59f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f335f1607b0561f6c1d3cb73d603b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce3d4ed22331637ebeff326f2b4571294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183beed5979c8d3b3f2f17b52b65bd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56537907b3db09fca904404b5a3e352c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8bfcc074887a42c56b2f7239bdb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe647bea114bc6db542043e87a9e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c8c7f0030f474b8fa4d43bbe2aef1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026f90f488378b861da87e73a01ff7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d01702930c253b887b702e9001fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c660c5c67bc12e548a49797f618ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8494eaffdab598c430c350ed3a47a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b5dbf43e76605cc734055933edc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662e045c73e9f23294d41ca4ab2ef2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a996654e545d923463a329ff57976f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b484012a220037cc01bbef1b3f2383307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d6a5fcbb1737b7b6a046cb58df666308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaa7d448c6e7fe42d9061009cebe2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e28086311d0c7e6f505c3ce2d169ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e8a50bd927b0b4c21d110e2b9a8ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381536c1f98530734e35389798cef1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11c0b19c58532d1ed27454c718e0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25eb6377dcc6b4403ca82693feda4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493501556cabf9ef26b1c05b0cde6b79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72911f60fb46a40c3184ca17b322d60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e01649c4cd266df01602b378ba6d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa65149e93e2fb768c2f807e8e6f8c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3a39b19dc5d8dba144ff2869faba0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f9095c45264eb28c661b3b4d6c84c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a107ecfca16b9c13489e577c4237c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85616d8e24b29ab74d838a608c11f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f935ccf9ad4761e5dce07949d101e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91a61567f37400997815d2805544f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e50a8124615464d793288c8562bbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203170235190145c7a4b300d70c03fd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc68c5508d1c9da8a2631fa077919327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744938831b349741e7708261a7bc64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab992fb300fa738fc1f6f52e1a764f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9045fd7113bab9113b6953f8b19ff15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6cfe79cba8f2b68a58581b29fbee7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121274f1f64dba33b49d5be5a47d1dba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6ecbf8787da7ef14b44afaa39d5a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd39ce086fe43ea2698a61428ade0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede1b54c9eefe5c041678a7e0d2b889335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b85f2195ae90d19d1e21de5b226d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850422d52b0aecf5ce742d846a289f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b8f3f210d5bc4f5dd4be4cd02fd24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758cd0a23091e3832e348b8ac52067e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c396b39b670d22351cb60d2e59903a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dde3aeb531cfb5b4071c333b75fe1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397b8523a6a01baa0c25f9f6aa862a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ae34e566134126d9b277dea094ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc2d278d86df3bf8fa3ea6324ea884344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe43b1a9a74fc7b400738cd4b9596e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e245d22d5d9b15449e4083dcbdfe30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbf56dabcc7e9e1df30cebcbadc16e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6382d2511a63b8e079fb64d6f0ec1aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a9200a0e19d1277fea9a3b758197f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384575764e8a3b899072f2f8522c295350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccfdb86a532ccf8a97d2dbcc971456351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb5aaae5d97192b708424539ecc2d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90daa9c64d91914f22e57690abca382353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb065884b90f86348b1da08965f5f44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15089dc51930a5e0952c2716f34df29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39254bc6459bec702c9a1438b2a8ae9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258023ddb70e24a488defcd6132f5a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e5ad5a91bdd1888a8b11036ae39e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdf3caa5ca7dfe62dd6a9e61b78bca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab537b5b8f4052c95bc407160f6ef3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0444b2d0097444eaaead9ac57561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713801e44f0ef07674c9a8fe55b31c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccda436121609cad8b40a48c58c421363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a9404c882dd4e71404e3124abf552364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c81ac5bf951d815473f7404eba3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dc51cbf8e4119a5c3b8ed42ea8d76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f931970b0ec83a5a1fee718596f04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c8d9ce1fb1430ad904b963ad40d80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1658b98c3c067a1c1135b97285541369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d656cb29174d70d08233e76e3ab44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e81828230c96184895eb199c5e83a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d54fdc8d9dd530bb1e371aa66484372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc32c528e138d353d867dc05e43bf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956de17c83e39ae2ca599005f7fa455b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0aa0128ec7b70e8a53f8a74c7beba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ff1d60cbb5ae3a9175777c9a10431376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc498755c1a12b269695fb08274c6900377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c19b01aba959ee0013cebc3613fe93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab7cdf7ccfcc3e7133b8d9fb5b6a79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e02a2ee325db4c3a7a59eef51e20f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688545cd00c40ce79474ea845496458a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99802c38abb74e940248481726c21c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabff770a8f417cbebfa6173230b35a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0841802b897ca75be3ef5b3c800c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349d0bd795d985608ddd831531bd0cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822721f13a54bc292e87a01017de845386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b79001e7b34b874b5f047bc6c62d90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978210818b8f0da8d16c3a48312c9f30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b60d7867e4eca666875d1d2765a02e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab745850ab9703b7809bff7a19db51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb07d412448605dd29d130bd9856666391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3892b174bc687af88ff3381134d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd252143f6aac443815a999bdd535e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ca9747f460230923c9aa1091f1e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aaf5b3a73dba2769895d3474a85be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c8cf8199de9ff49b5b33875cff641396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b3cd72c5088bf6c63314acf63e62e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb815b1c073989ced32464bfa2bd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff55d7b6f299dd35c77dcb68d6cab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30f99074bd86c72fb65c981478209400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65faa123003c908ebf0bfd0387668fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd2ba52c5a30fbd2194ba4ad506de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d948581b3c2ae25f03a7ae4ae24261403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a4edbdad102282fa815c7da02d81d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455741b28b7c9ab00ae22cd6164e3926405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e603a6aa56ae505f5b1c657b9cde1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b733b7ecdd7e28cca0f258a11eb44d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644da37311e3e452497a73fe079f722408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979e8e6640e1efa4faabbd838234ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e284ec5637837411938d3b5d3be6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76c5b95fcadc1752416c9d4e8c7370411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b80a4b03d4335875acf7a41d42318412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b4a69941cdc8d5fc89c90e4ec8061413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd006823d93446707f48e9969219780414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf55471f705961d53d27e2be4c201b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56d4ebe583a90de3cf9e096edc1af6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322b0c512fe39bf349fcead8c213c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e38ededcaf5a8731218b2f358c7744418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6be8d4869f1f04b75617b2d364f15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666087cd89eef08dcf32fb6a7119245420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a91259aa25e7f16659f8e541ce22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63044ddb8c2916d37e030fcc018053422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af067c8e29c45b4ba731fa033b0085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968beade78c25f6e48d40aa4f0072d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f472b14adf703dbc19c27735ff8bc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d50d63e3773dc8db834de1ba68a2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf39d7e51cd4b53538403fb1aadced427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93602b3758a260be32d5ac45f23f7d06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df3e0ad1bef363b30960311ab30b70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be098f6f8b0a74eb4da3f454181dda72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201895d0e39168c9d32faa528c49d682431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46458f6abee1a0acc63334c6f05204b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b34b5220190dc455aecd2df814e971433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6744f11c37e1e0e52104fd38eea868434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36673f4686fa7b0424ba324c0e44d41a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e8c68de2e0c662353e1f9d443c8e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b1daf569ec2ce9483de343351cca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b41ef0b5c8f8cbdd7e1638fa573a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d3b79bba81fd434019e58d086e248439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c1b7d86f7f1f2accbc9c36bf5915b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94540578f03047bda32690e22120f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28970d2b7425887f30dbfab8456fe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f69e528fe428ef5f5203527021edd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012503ed7c27778f78c77ad8ee89f2ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347a28bdb521dd8851e298de3c0fc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed75c7abb194b0fe3fa5ce7f823af7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1b90ee713e587212b9de26c7cc4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d8bd781cae9dcef597619b2973fc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113ed85dbff5f6cb0267b294ae8b210449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc0bd16295d825088e09f60ffe3de8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742494ff55433aa3a5952351d67ffbb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938a9e058417cbde7f5d41b1d42d4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec119119909a00270d820dd3ddf14d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aec5872ebd2080624199614e3835d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0424c3e531fc721b76973c270005880455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86a66d14b94ab1198bc99f65386b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f207dcd99f1748d5f067a659332d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d491e1bf1de3cefd06f4224c98c4f77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5159f73d67931a470fe5994f45399e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51910e7dad161fce505dc8ccb4c4dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd786779f5ad0b2cd5c106890549b3fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0533c15bea0dac0d55f4c324d8ebf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4671fcb9b4fba8dfbb2350a76cbe9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178272825b95d6c5b1d29c9ad01e4a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630fc3f985b6af9637ca6e2cb9fb7fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae45029be283e1bf7fa34a980680eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa356eb90c0f07b7685566c456ac3c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c76fdd2da52102b58f6b1e9f8310f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaefc50a356e58f26dac898da32080469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1d19b452b8b9ae53826541a442adf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57b20cb0a88f4af7126d446a11f526471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc852d4fdc2c61ccda52ca001d165124472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131165d27266aefdedeaf1fa437e886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6c5a8e4d93abed6290332e67cae32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad409ded5bb0c095468eabfdc8b0ef5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917940cb4ea7ac669dbadde14d12b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfc38dafbe1b910128829cd20a920c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4b524ce9e2f986554ed0a33dc38f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab50a6d0e1571754a2cb5d03258e605479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b32bcf456fbaa04f31d6cf18959018480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415a062d14670242f007c5ae36b92db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2feb253047b69d1132936452ee29d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc673faba5094b8f6c8afe56d7b665483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790967362b11fc25ffda91d82606154f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10abf7f8286533bf1b6adc51dfb265485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1619be64689809ed79de52d7e6d17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac8dfc77bfcd86d708994f1653a61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ab5e2174ccb982c1dd95974bbbd03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce15d7a9e629a6ab2a949b5d04f43d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbcc99ba5bc3d577321746cf4af029490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af94fb3fc7831e7bab79189c192ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaa8a7ed61ebf8917e9cc606226b7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c132f6f7921e8bcbcadccdae75071493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272bd63c6b44bffbd37aa5e3e791e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae233056f7f06888eae621ee3f645495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ae2d5b84cfff2d190d5a4627f4e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50cdcaf467071cba78ff87d7fe49e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f11ba8e26fe12039151ca54271d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9011e4b4cf5933c46511ff1cfac673499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ed945c6afd81f75de1e96a19fd0ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9058a1011a0e35db02aa2fd441310501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e6afe11df5a277a6115dc7952f0ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773063e8785b3b6716ec7cd66063681b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24bbb2ff0d27f135ab71e3e493bef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e3edc2c97e774665890e66a0777b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d050d2355df0cccf6aef50b84c15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d70e7e0800fab038039922a630280507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe373b1941e5cf7685f07926f40e25a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2202f60e8ca568415587fb35a416cc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b595107071a810345cbd8b566cdad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc011c39365de6fb3700764c60ce47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266693de22672959aacf60afbc0b33d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319007e030cf895b9d641a18005d2007513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff4736c3b2bebd099b4380815eece514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6d4c0c4e4985a9f0546dfd03979b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0098ee1d8b39e3982717c07614dd3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029c64125dda923426ac157107dc645517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deae719b5661aab1383f899af018cde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ea7f8a8be5ff97e4cad17ed9737b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba329d21fd0d9d98a08d29aff16e5f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b599bfc0932030e70da67aa970e19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519667315aaa27df771ad362ecdb9bcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af22a0a3c0e59b619715e9ec3b004a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215dd60c462f90beebc71a4a9a28702524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8b9566e94e573826c17449aab279525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb585254ead6e3105e9b6ff523063526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1a444fe12b99786cc0a660f6c0918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09caa49fdc462e815428290913675b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed463efa1bce9eae3adbe91a3a52f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd096ec22b60c77d8ca6e66d007621530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef41f1e29e64597357ff3ba0459b4fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f026f28cfc5e032bc42330024f9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a442ab0dcff80211b04c84b12f451533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96f74f24c1510a298e7c76c946a20e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d54362de1994497b9402150d8d513535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c520ec5630ef997c20d227acaaede2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3e667dca9e7fc3dbbd62a05286c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa860694bf2e162bbc5b2ff371e27b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387d7e97dcbbf4dd6a75a3fe0f8326539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509937a4eea373d0e5dea212bc5cb2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec0c7addeb45c247a057d2138afe10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289e0a78f0f34d213a688d764d217d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77668ba93aaa62f4f232f58950c33c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16370794145774329e40fcdf26126554544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013a6701c5578d7358122b22e64abe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912c7355f9dc35c233fb90947e1900546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3866c03a21b2dae51f0267d945fce5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3af4f7550b15101f01f818791fc19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26717d8b4dbdc2f35243be91c9b21c15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ed23e3169adf396a28cb209def595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e9161e91fc30cfde1a752a300f59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529ba591a4fec438f39a166def8140552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea4b360e5dd4544ed4dc37335e06a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0ba966f2465eced39633a75473896554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6507c158fb4a87a45e3495c8c3560555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0674ae470d44a8b5fbaabb4098cb345556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac955db08490e6d5c1870ba60c103ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11dd0d9eab4d0ab80354c9f656d2fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d61758e3ad3f9a7e3df005aa08c31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59341cd701adb611ff2be5b28da1fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b19e77f1576d4f770e2cb075d73c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1baa6f1d2ba5795b4ddd6d5579dc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1125d22cf4f4a7639e46a6f9a1b15bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c620c7f7b848467adac3e782107e55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc97598eed211caa2ae2f0cfb284d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda0708d085be5c46c705b146948bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2ae32f96e1d017f7b4e77d0dc5111567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3255adbeac85d4d2df10b0854097c94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f85f0fddc1cc3029511d7f98678439569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ffa7c986b60910a396d55947baa51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c79840f63a63687304ea79629f8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd6147486cd4b8fc07667e3650618572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229533857e158230081f2a375688f7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3898e614e6fa46aec3480419e46a1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970e2d0a3cf83e0a6116abe0c171063575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022001665b8f658c00876f6bbe62a8a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dc927083ce55946f99a25c7d85eb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bf3d7bf05daf4efca7a619c856608578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcdc9f5ab2d93626549fc9058a861f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa2680cbe2db742827aa0c137b91be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7aae862ffb44969f93af6bf3816a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234399fc148bea3345ef79366b254e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0441218bad827e9f7d956feb9aa7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7780e92c82a493ad9e9c6d5c95e961584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cc2503aaca5a1cce67125e4d7ad7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a767bb6d9080172e4edb74ddf892b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ba131318394c6ea4cdb9479183c17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c50b0a1706daf07b67ace1fe5ea15b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7fb238aa5640681f7ac6427b0ea1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814cab01075109663cfba965f7da40f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f34b5fe30308e43ed00be43e99766591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d489bdbd38edb9e8a0a41e5335d086592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffa21bae0a9fc97efa2746ff54fd86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9902ee061e7c10560594e0013bc309f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80194439adedb5b1f43a72f85be37c88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993bdba7af1dd208185a70d5f6bca39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b1e27ffc672c5dba4e32e0014605597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863bb6d3123b74fd60289b64ea37a7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a4d91374b5f8d73a768d04a2a0d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf12d4bacc8c232f3e0f3e33eab874600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed9481188ad0b7958c7c415c14fc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f21d5fd46d68fe399244d7f92181e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878df288cb9703114a1fd8135cd84a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f75fce385a9573b98211b47e42d2fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6fe1599ca344dedfc60d22d4cd1f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a11b883ab11d4bfaed517ec70bb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3167a83f9efdc0c3804bbb0c766d40e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cdd14e8feacccfcd3de2d8d798abe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e55ec7248fd54c3988d059436f259a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391b50d36dc0ba5503086e61dc8fce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915143e5ef1f52ff4830428bc1d684d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ebd800f97da74058a59564b104b57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2478332a8934208c29be38a27954bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c8cf92fd50411fd0cfddd17e9690614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68a37fb17dd7ebbe786eea6b3dd9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdad0b1abe4b4a6cb363eaa3602fbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c17512bf33fe45a6b514719167b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4fcd96181fc1cfaf6d83bd4884690618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a41c2592b56fcb95c5f668f77ff3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a126eb580184f59683d1c850fc97bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff040a0a2924f6b74d2264ea5c9c6d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daf03d722d552948e50d7d4b1f2c8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d6c2205de686c2703033c1fce38f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba425c431dea1b36e4d78a3c83b961624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12662611cbc4e81dd01bf8e038118c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af45f96ee91a3ba68eba1f757319a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332d69333529fe358cc8f516be88c9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19997a0a97ec3dfebdd274b10207e1df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28228375e4a69c6671810e4cab15715b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30f4b7561a0782e41baedf11b8f2d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbba58a75e41ffed1bfa2ed82aeef83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c3bd8d34461b407fcd6eb832842c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204f4e66e42bd929eef2f3af587a08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c2d268aae6d9d20d20f2e8d283555634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131dcfff857f4c969027b81a538ff4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c07b8e17dd78512efa46b7a074787636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d42ec2f661cb4e34af45d3ef9bc33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1303947fd15284fa823f0e38b154cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85553e6013722916c3670510bb8b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bac2fd20d844e065828a099f673a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe8fdcb1e917f41dabed5f1fa49fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44af8fe66a80af716472f1554dac45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891ae671e20296d4c217bfff636c38d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4acd3fdb866c1e82cefa0532ad9c64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e661372b216b45040e54e444bf348645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6df7fd9230c2c5a634141eb38c86e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364338640410c17c7555feee42b0c979647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568ee8d19165556433f20ecc7e37f8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3c153058980bf554e2df39eb01bdf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc189e0505f5f79b5f076a641699a3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e8ebfa3a9023fb3491206b98937b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351885d108348b6b6f48b3a8c802b277652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae5b916a12ef773be248fbddbe4ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94369b621e3837dff0391fa408afcba9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab756979aea22bcb28feb5cf55be26c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcdd653e8822196a917dff4d0669c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4514f7e5754fc749b724002cedb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd536d9bbd0553bae367013a8d19fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7817dd69ae89a2bf1be5f756f6762659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ad209b8a2dc170f2141a1f4701c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ed2ad018d8649c10f042eeff32177661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edb5e74985c5b48722f5c2bf11bce0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6075c2a89be39bccd4cf28f6907d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d9c08c683b554adab1ea87535ae0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5901bebd855238a9cde1fb48e43b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61630490d002d4b4540b8be0f620b2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465625168a65669c936bdd01cd19977667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3bddee724f61a97f4a42815f5b8f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5d6d9767b06a4136eff451b1c815669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f74d1c5ccab3f1abe3d9d3b81e1b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab6df7f1ddd98d43fddcb02865a7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573e417911ca028d1620446aeb2941672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e11c1632add503fc518cd05ba43c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd369b2eec8fb56a86d8cf045d2ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd214001525ea907ed6a95c954587f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38e720dd63789d0930bd71f4112ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90343a61eeb76d5d03e61ea97f613a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda4829816f678879db12d86908bdc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67bdaf6270a81ce84653239abc987f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f178ebef237e3045e96083b79421d3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe78fb3455082ebd2a49f9d86e1cd29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb35f6fa8ea801093cb2bf6d1fb9cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090597de1088ffb47604e40828ba780683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d00910e6d7e19afe03a2d41c84a7ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08f0decdf935038d118080b8a06a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665c08c223951e2a37564aed2153824686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc310f9dc37c0455d6c9f09c08e01a8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1701ae41d1082877139904109b35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55b9a334b5adfb6dceeed6971a132b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dda9c307f19a08bb425e5b70821e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b55ee508b9c5965ed58daea1871e26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2e8e6df7a25e11d3f46fa1c294aaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62ff1af39ee2db90a848643377c827693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5480a6002ed3cc7244a3ee441c54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4297d6ec247991461f766e68ada316695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b92ce10d6736f0c4bc7168e1895e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db537118b2e810e7c1623b1c844ad4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613056cbfdc1aea85d0c4e3525e08d0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694cec1f7071c7f453a8a609e7163c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b7c48a0db591a10e407ce893fe681700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13b2bf15385c0947d83a2ae2e92e78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a8fa3b1f670cf165052a44a00bb5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284deb7b7ec8200a3e780fde2d3a4dcb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117021c97af94bbea34435ee7458a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1ac75f8d73b4568a12a227d9bbedd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca32f0584ef7dd3ec998b39b10ec7f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da20be6eb26ef4a3dd3fba2021bb35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d38fbbbf18b22fbad0bd4c1c2f4e88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f35bd6f7d76031476b59821e7f70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde255db9a059654ed41488b27865206710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b2c0d5f70b0fa3f9614d640f7ba99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd196542b485c0fb0244b6b2a7240316712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f6741ea95be14e3617f42bc70912713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37e04d5bf35c6d70b0638955c7085f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28071581fe5cbf51e0bdb15d542a901715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87e673fe0de8d5b921703e9befc7b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cab03eb7e4262dce630f83774e206717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6718f3052facf3dc163730c970d4d16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010faf7c5c62f2fa4dc54f2e1e8b3a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4dfbe02fa1fc19bc399ea2dc3bada720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c1a7e7e5733e8e33d29eb66d01e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3473c628552c7c80d5757fdf8124f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4cccff1ab15312922e63e59aca973723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3f3d5516d83d32876239e5a80e4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e8a01c44a0d04976ef4a1b1acbf15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b217cf963c4cb1d0b6cffe33fbd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef47f9d6ca8c6fc23855e90c29013727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5faea01c12b63ea4870ad406cddd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f9be7731c37e266095bfdb555e0b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a975766e9f5e0438d5f3ce5e17f30d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b4170693f46d1bedb6e06979fe4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61494f58d7ba436a9bc0709990694489732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62385ad0c6b0d7f6aa8b9422a489a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6386d3a88c0dee2d84641b979353fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15e95751a96a8bd6290af230f5baa9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd089e569b4e7067337a769e3951f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82359e6e8c3845030160f0dd72e7e8c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4d6ae7eeaed06e0bda7b9b2a6bdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6491354526fe44698a22c4518c539739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83616a1b64a7e5712ca291251c121a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e71505ee5479d724b16548acab2095741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e0bc12386a7e245d59672de915cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa048da68dd869875086a992598163743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcab7551ce904431c3617360bd809f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716ba6f1fb674e33dd5f5ebec629930745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d35b5328d7eb5e839a13a77269ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e332b0cf7aade31fc77304b5e933d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915f6d02994e82560e68d7e422583c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf388c4d2a9e8482b70a07e2264584749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f42f7c576e75e437bf51cbdf1d26b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256b3c76a30d7982ef23bc7edeb55a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e34aa8499f9eedfaa443d877661da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88b08f6dfaca485d286c8ec9fc2bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b34f0d4d080d09bae60e0fcdde8e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10505979b4e7d55c6568125d4f6608ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b600b628e8bb0aa24d8e5801777d95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a7859e56b8c5e887fb6614cb5efa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714961008817ee5e0f8b43fac03c917758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360f615bac6e8a61ea552aac743b2e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d358229ffeae2e624e1b8e2942aaf51760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7cf0d9bcc7e9f5998dd206629f0a0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdacfac88d885cacd329da408f6b40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3925607bb3d851f07298754117ece7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3360f1cf2b4d6166af6c2367d6194aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4cdc263d12324e4fd1fb378f9f6a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9253fab8bbf76fadd7350c3d89f17a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5fe9298c0ed613c07bb80a8158123767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b70c3ee26d20be8ac8433bd48b98768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b138d2ffcd06ea3f04c06c4cf5843769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990864986594d0651f707c39ca00e617770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec67d971c7541775affb58f088c6ca0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c5743e1f59246af80f057689e3f18772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fe6d57c5fe8b540a02bc4762b4540773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab1bfbf9f0d813250199f4ace4dd7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c00defce4a25403f8275832a62837775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a2c229296baccefa729920598e882776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbdd576ea9cfa6bd38dca9f22e9c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dbc659b9f856596f5e7729aac5ef0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb357e3ba4a919b9413224958bc7a4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287dc9bb06ea6a036297690a5a0c1a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f76400604d0ea4997362b69f37ea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb3248576413263336565eed121e42782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5dc78f82d4f06b563f7013211df5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b491846f3db93e0c1b3f3f5b891f290784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dca90c2e3de3bbf3de198ebd449d6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4172efb6250eedd6e1a9ed2e6f0c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc42f470cd55fc6bd195b5ba9573097787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135da6c82d82a6e70f5039939c332112788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935be2d0fe513580231836e24fb62578789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a5ee64c673066b16d1db95911965790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a8804cbb6c4239188377b1c86f3b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3163b79adf085cafc6b4194aa87dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6364932d4291362212b3eaa13478793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f1ddcb91638744b0b8a6ecb5acb6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523b098e9a0e635dc61fec2fe23638795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc4dcc012714e608b16ae3eb00e00e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f05913fae8ae0785cdc63cb034f899797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c867a38b1f6872c002797eb8a5a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5dc62ec5ea68df2c1bafc7028d53f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606d78986bcad150b6ad22a4c40220800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7656088dbcd5fa4a630762577297f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cc7be4de7cea4775d975664883d79802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b5e29ed3c20c38b8ac55f79c25de2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6e979e054946c9085b572555b2451804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add067297f1bb29c3ea85f144602d79805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970dbd60ff7ddbc059ce86427963a3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f3926d7b331197d63f457a501f694807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9134d2f81b77b29e664bd4613396e0c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ccbb56b6515b52ba489bfdf0f2c8e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065c52bc81d20da02b9e050de25e45810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f64eb1219f99b7f512c9f11c08e343811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb6afb9dc0efe812f0f1f70ec5974812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1131fb5cd63ee6a26cef79d1366b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af7af271a003b76cbea3c597b6fe7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a4ef49072e9d7c284037616391c73815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d759fb09aff1ed8177c56f7b945a0c0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed7c544bbb6c5c58d7d3736a8c346c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720db7f6faf8a9fb56d027b7d71032f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942b6e868c048d340382cb125bc8dd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6ae7240abe0bfc1b6b38526148653820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd1f0a37bb946f9115e85d683de16821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034370dbf615e3b2c58be8fcf93dfef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec68e8aa9e45ab5e8e37bdf7439561823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1ea5498d76cd25b493b7845db4151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a1efc7e959b3a80840dc6226187272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6a2c772f987ead32c73036aecf753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9c67a02911fb19a6f73f1e638be394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763b561428a4da89c78c8760e820b835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f37cedae6d3c5a795ac23a58508ff76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194e0e4afe071458b4ca70d368c06b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983533614faffb9ac7724b243ece39dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0cd26074a06adf834ee097e4913869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee791caed1b5f1fe9f6d5bc817631d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc36622bdefae9f32b6fef9b39206211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf81929440ecd45f2604b7824432012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354191eaad75bd22fda5ec5521f7ba2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f44252b68f10443aea99b0b7d569a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c64555fc7fe2eb56f2d1c439248b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994877589084c0134abd60dc77fe8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85060a73327759e4c8be210a680ee1de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f463c4fb9173de723dee3fa033b27b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e18d1f7eb7996e83038b3aa1f463f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aa9480753c8ad87bcff82f86e1a2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece1f440d6fdb3b349ecbbfa62e41d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6ee7cedfb5301e78ad1fb4c9f53c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2e698d627b9d785cbbfb484b37c2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8944783c16b8585e66e659d28a1192524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc85bb3ff77c1bfab4ae7151a2655925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bfa75a3a372fdb799f467b70bf19326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f062defb73fdf047022f4d3ebff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623b7cfd9dd05aa726d45bae2313e5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7559b31bd91b0535c37ac65c674ab729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f5df8a6965aeb61900fd55e51882c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88e656aa286ee782e46f27a9c1b8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423525eac7ca8e56599d256db1efcfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fa59cebb6c5e5ace3c8ac25718b5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0017261fb4a19b2c14b034c516e87f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832f11096aaa9b538604627ea9b03c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a62217ff9d2455504ebc72273cea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3559d633c48d444d61e9f0d631ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7948b2fd4be53d4aeda9be6bf86e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e325a38306b623c9c166499a532539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b245d6c76f6577986b398cc0955f30740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946b79f65677aee22b0ee30cbdef48a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5bcd1e433ef7188e8883d9c0578cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671384859930340d987d7b746a759f5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b69b5a29af86322f8ad0f91af114f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf6fc0371a6a23f359623ad22f293a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1995a89e442df2c04a9fba5f70989ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54f87a57b50ad798c8e9d2cbea391d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87f139175c5ad9ea6d073b2e4062b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e7f94f4fb2fb7e55a13d7d9cf386c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0664666066a48385068f83cf3da6f5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b18d694a23d4327a618b4e0b652e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0c750765296809a37b414b9d98d2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b400910a0d25bf510e6cdccaed42d9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e802ae8f61212ad9983ea68b0707854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e721bccc24ff479c670f9ccdde93b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f74a804eac34e5c211ae5fdde36a1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbb3b16579952ddf5dcbddcc454e8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f6b1fb20c8ffdb24a8bad714bb91558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95df0563c5955135720e00eebc10df059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ab697f5cac298617123038d4a162860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b5db20d33ef12ef61ae21af6772561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7932fb947cb8c1140206d47301c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2299653391462d37aeda4279809f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e6cc36a54f0766b300f108cb3d81964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aa7239b8c665b6908bbe65527fda565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3a781b97e8bc03eeddbba274e2ae166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c080af4f143e28157e7a56a9db598567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbb9ff12eb32acc1d36e74c69e735568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cafa1ee0aea8d7ed0d18e470b150869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed97c2fb713c7ae3386a132e0b9aeaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c61c811624e93b669b7b20d686d11d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c3badf9d8594a8d69be59ad8908272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12485c985d9150d97fb2cb2c585c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16c0b409cca6ddad10ce703f7143674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecdcf1a22b7e5096a99cf53099622975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae1467c287e957202f8e65788fc3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c4481b3be79fc609444bf56d8f28977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb18cffbc7a18a1afcea0ea879b40d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c84c8775c08a0e36c94336091341379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4623d58cd34b38e3bd6f6d52181aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdd10730c082af5fa55c6655759e5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7185e35baf27f34a3a1254761d63ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f524b1ecaa5d54744e02be12854483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa798870048ac154a3aaccf554598084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671fcb82c6e61369a7d3a9e207e00d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ec67b6545b3e53d886c74367798d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4998e2d59919210910a3b0b4308e1be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c069f9ee442aa081d658b96c222559388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e963bb8ef747f68989f3288655e70489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12908da701dcd6be662e97b6d2e8c2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f1753262018942dc4e17f0802cbc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1a141e577ebb80d1fc3df234990f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc0ec6089a2d613d1ae161460fbaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6325ca19f6edf1f58ae6bda688fb8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be16c1b3026cc43d643fb77600391695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cacf2049668236b0faf7b445e7b5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa9978b3180b0326235e6a838acb7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b70face9761e3e10b8889a19d34fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b67039a858f0315733eece208941b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dfa19bba906b3ab2f0093110b73c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3af7eba0cc537d24786558fb22a61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89aebc760925218f3201d047ab3ad7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f41cda42dc62952f34851925bd231103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c0bb7a1991a76b920410d2ab675d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c17b98d3b7b7f44f9c9faf7c92abc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda7fb00f954c97a87a5e801f894570106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a310a90b41a19249ba860527ec4b319107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d7d85f5f25821c207294dcd3cf44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f2859705c68673f5c2e2327b6003109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940cf332e22d0714ff48f79bdfa3863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785062db33c0d105a61e288a5c85457111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d56890431532853c76d67a881d94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ada2f6833001379a69427e06a7322113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef7c0cc9e10d67308a13fb4a77f0ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843cf78bbae8e51e8819c720793e39b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d3ec9d268bfc6f44ca006660fd183116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca003da897e1ed73c04db32d9f42eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d4d0d2ad244b332063c3b9423b77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d87f33dd326e07729ce377868f27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b147a3c17b79d643c31663592a0868120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2854230b925898f6643ea63766ad83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efca508f388773990aa74d2b6fcce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b6de419d153dbe09065348b4b469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795996484cf3fe91a99fe791b34ac1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb42fc2b3f885d233ec0ae33263e4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe921f0077dd2d4c9b4f8494f47b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad4c6acde9316f71462e9970115691127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21d26b1371aa4a2b2be9a3dc33773e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd021df79310edd0b07d57eeceee793129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2d6aa71b19e29d7372dd1c7290aeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78cc77c48d774dd4ef04aa80ddd4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9db6f2384403de37636b34f57a2e95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebf997530a655e761addb810ca3cf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8769a1851716d3bf583956837156891134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430dd151ae4b3f85500b01103aed3d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73243094aa598e502864de17317206136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91e84b0340d5c25591308e4b2bdea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84607eb608cf7e1c14f657dd0336c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c7fc7a9d2320e624108e2a42e0ae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b33c068eeefc9ddda4328db9fd1f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb2598595b100ff975b4416427f9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441a012d2eef29fcb24fd444b45f0f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233dbd0dd09155fdf1b8dd7a80f9b2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc6ab78d9418d8eb2055b27d99c6ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12b12966e3c609df497b54f33a1dbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ad053a442c1b5ef0526768d78bf96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349b92f126bd591809127667c0307e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d2f2042a4379c461e09f4ede635f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff8bd14f3d82c66c2a04563200fff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793899925e05ba0a4e23aacb95944e74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f3b12d5988773139ef8fc8f29f56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa7b5cdf7facaa7670f7c50d3a11ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57ab396fdc9987d0948dedc2b651f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e7cb9346c8d5259cf7e1eebf6d3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e931752975d573d82337f65b9a4260155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb8020106856745d67b058cdb567e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cac66f59b35fc8ace2f3bf9282ed8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db984cfeff4da43b897f23126757de3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ac33a85f82db958929fb980432592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b06fb0f176b0ccbf152dcca153529160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bea872c05ef2f1c2930c80200bdc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591980ebb0b936f9b45a18499ce5f389162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e56cb301812f734c1bdd7aa961d26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e6e6a9a9cec2f7210a791879e317164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056acf3da6fbd726e0b43ff50219eb10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1c600f099e7585c8f7f63d916ebef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a556e0541a125386988d44a0dae3583167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be428fdc5a478ebe59e4caf930bc7400168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f552d35baa442a35217e513935a1677169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267f60ef16eb8ea9c3b114db796665d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff141c9432f81a68f77bff5bc249f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77790f6e3fe6f4c754d2bc53f518082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a7f3d53247e7e884b6cea2a24276b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c10381b2e248aa2507f8b2b4d36331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07c45522c52519cb96a72e10d301e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5424cf5e86682c842d989ae5df2cfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b628c97e8632bc296dbd5f367b5e30f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e627828b24ad85ebe9dfe038244cbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76ea50f2ba1c7d4ab265e3a7ab6919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ce60de8d681d01bd591c36fed408c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2492aa499ed74ab308d450e4796ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e6dd82c252da375736af75170c308182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0b5a618854a39cc324160cf524c68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda73c69ac9879624fd9ded4e04a25a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228ad1e4fe655f39031d63a69d0442185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d007fbefac4f6de7b1f8526c7018b59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b737384b71b4576abc7dc30196477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51777985ed00f8acc7b20c28924b0994188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eb6a1ab0bc2f2480df5a53ff67df9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba78bf2af7695b544ad844db61bafa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b185ff6bc52e7dfbd8adaf13902ba3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e2de8d9612b48a46622c40ae46bbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0600ed9a7771ea51cd832ba675b73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22ff522cd7d144df13dea92859dca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15cbdead32cc42a06a2f7a7efd9860195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5131e3e4e2c38e1adfdbb179ac18e77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f91599fa1cdfa178cf7c2938eb93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd60b2af5dd6d1755c68e9f3add416198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add78f73c673478a7584ef552f1cd91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d84d406dbe0ba19db9c6a133e0b80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a342cd8b83f4813914d2f9a3479e14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e7f357a6eade07ca9485457ea9d96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb38e6887ecaf749aac359364b8841203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106d909e146cbe8f870bb935b070ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8f231199bd6e96fc5b1c32fcffcd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a148b2ff106a3458c5fba1904b881206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a2824ac92d507d3f92b12e4f4534a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f836f873d9eebf68ec28467c7dc26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c608a6b7ed98fcc1107ee733f3c9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebcf9eb92f6060afefddcff6fd9763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69671e2c5ff09a51da224d4e2e61b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c0d667d392ac23e19f80ffb8a3f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc705c1cb08dce92674c4faeb79107213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af743a689e32b44a7b5d1da46054208214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc72fce3010d32223f29e63e9908c00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2adc8204d56cb623d9d2a08d03f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e7ad268fc2f7f184c78411bcc82f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eecbb655d61be049aba5012d503402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ca45fe1230bec6d071183004387a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d37a50e085a5ab87d34130b72c9b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64887a5f3fe8a52321c1e0b4dccb8b8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfc252fd01c1185a34a1ad2104af62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753a7b63db46df0bbb36c15d3f645c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee19bae3ef6c0953030af368f461707224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009093d7a3090ecb05591132c29f98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bca966de0d52e052caa746e4b1358226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d0da3b059039054c7181411b20291227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c810d1ca2921421013a78f6906172d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9290eafb0d8742739473c267f02fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d6c5123db840702943ee48cf1b1dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc822f3f10f5fdfa61ed0bc25f1b8563231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1c24c09d34350c6a6c1b7aac2e15f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5289cce1152fa6d539c63c924b866233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474f3981319e5c8fad5fe5539813a1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34e5bc8e519aa314be1a08cba1d63f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f3fca4b284df5d1a03af76f7dfa86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7eaf48542039274e4ded07d52203b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a6156bf0fd068f7eabe033aa40ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db61ce782e373a1c7249fa36dc2097239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df910fff88421128f3d9646b896ad370240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7a78ffdefdaf4592f4a8632532c82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a391dbdb932bc9566dba1d4b0b121cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba0c916984bb7c3dabe2e87bac7931243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2b2561432a54d80d27fe82c56339244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147a1d9074feea9bc4e64537779d481245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad082b3355fff000ff8f875debc2d5b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e54e5b39e30c9c299c8d68fb593951247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb44df1caf42dd9207b71a98c28879f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d285649c6713605080ce998b8caad8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e83a68f3089e032397e6e0c039595250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29651c4b24fbc4dbe5bb87bdae6d6ccd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3023baa69fa41869ea9caf03c5351f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da443b45e8d69c07f639227a04cf9e13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7ff01f50974baaaef0b313a1fc58d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce2cc2b68bd294c0d54872e669653255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a75c7dcc7fd1fe7e200eb74fe59e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d657b9a91f3a80c46ab1a7f1e728383257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06174dd12370717e42cdfc62e82a1309258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd3b9321e1ecb69a2f0eb00c6d8279259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51bd9dfe03d49662f931f730013d14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3160c58168d6fcb0e5fc5509116df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f95a46940bcdc745434e913a9e171262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702c2c59add22e6b394f4277e82856263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32000b93a44f620c4dcfdee1cb0e0958264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb01d883fc2f457512acd360c73ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c092fcb4803a079a4d8985eede4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066897b0f612679d08d0904a29b0ac8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fb86eaf06539b339d60b4febd4604268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2506f247984480ad52799ed3ec515269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c457e52ae7211ceb06aa147196cae0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db3817f629cfd594ebf6a96f30a959271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3eb13f3a538f4b287d0fde0affc73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37674534f21c81e8cc6972906596ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5feb6222b5d6757e5efa6a213eb34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ee2910492f070edbe453ce3fc20b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110857a1aa6629dabbbc7e4ae62d3f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c17a5ddd8dc913f098dd30757c019277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e4cc44e968d7767a8c012170f7cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9bf7d461e44d5285301261d3c1bb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39faee6e623c42e68fb45d2b11f710280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f733927796622d06d023ed4524a59e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4efb05ba1a0894dcb10f6d8425d860282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc9b92b2fa33dc2e29239b0f28c8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac8e899045d9961f97cdadd0f5d76c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c9f7645531bbf42dd3b481e30b6ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b1bf2594b83fd4a3d69f200dcac6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db76780e2f8c5e14a27c310d1383e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f1677858ae06548f9f26f76693236288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85425fcdf5547eed22078ae2253c7e4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f664919ef89632d0d32bc84ac23c62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd6bf3d3f9ba5597c2db3d1d849e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb02d2cd088c7756ffe466f49cc2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9d0b13e108d4a718495177984e983293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586f0199f6d13c130779cb3d4344407294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33f390721553e795066289731fd513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365108429260b15ca64746f7d0695e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d092eca43b3e8b94bd0939cf7937d2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c26e2658860ac0998a858ffbb300b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b89d74f3906c78fcd656b793ab50c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c98a97e2f56687f4ce2625d05d69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd917c76a336c3638e5e00ab42e2276301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb62dc5b323b202d38d8b1580b0d904302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06d0e153e8bb54ffa7b7c8c4b2fdc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87147e6bd49c137cb69a5f78ae8522e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6352d4ab27cca642d25330070aba3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadedbc34d80aa0d89a7ef9d91685e74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186d25d4b3f32ba49006f0ff6bfaea2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f2a5539259704dcb79d2b0f149298308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671864cd2aeb16bdf749271a241747cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a991d5f8aae69c8be2dd570d622d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e496d9a014a4efabcd2d67e44e91d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae602f64f22f8d7b856bb57b935c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf4c1cec952eb843bb59450b031d09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3816fc70507dceff3a97c1dc0f4ce8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbed088cb1d8428a5779dc03d983ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541d9af049f11112b2e095e12259ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5621f28b257e599edc7062007f4d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342cb6dc345d6c36ae5f1ca78cb2cc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3778cf624e01281655818c0aa0fe783319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99293fe8e2c83ec62473fcc2eb5ce1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb00e987d50883bd890c4cc0707b947321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e337eae8549ab9fba2ea9e13c736a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e8bd15e3d287faf73db6ae3c62ebc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d019c0e24e364d34c2702c145fc536324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6a4ea6262e170b469eaad0fdc092b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321aa77b91e7c7327095f6896e19895326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3444edb6f98ab9d5077b963b33781c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988a011ad6d856d346f8b2a8566ec47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cac686fceebba5a2e334f04b84c93a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc637bbeaf927cdd623e4355c79c024330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3f24a043368e4a33ef2f33d497b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a551b2b06aaad3fa94d6973e219b2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df307350150ea8d6f375b4149bfdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963b084f79081e46c0274eee24d0c5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96751bc102a9a85d50695903a1b1efa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e914f73b5aa986e5bb917a175ac71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e42fe3669597b2af5eb62de3fdf91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfadbea9fece32fa39a5ac5a7d067a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2dc69b20d48ae5596fe66933ce100339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827599874e6eb700b77db52266bd027340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76e8accd507cfa4a5aef6039db13a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0dbaed43618a906780be477d5e4ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf33eccf96aa94ea671dbb847ba91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9ea6e78b9ffdcc49318928f2e914344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a771bbc866e73fdf03ddadf887656345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48b5609ed3164285603fe64cb3fb4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c6934d97cbce5ba8bc61d5f1fee1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248a8e9717f6756b71d35175c19796d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76895c7a28029df7e1b0ccd66c69a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ff2b0b79d81aa20045ebef74b12b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03638de52a602e4d951395eab2f2c1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8edb9c2c2000138998fea72998a670352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4a9462c7bdb6174f28cc32568bee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcfefc5adbea825b8becd1c1a0bed3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4baf7b6e328ed5a361061832a5b60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec752836f9d7e15f241407375e32b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d6ef734c48d0f6dfc9ff39b63f853357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade00060a599223b7f7546cdf09c7df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a341e575273d484efb64e5df204a6a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ca085d91000130f4a40e0b3e56db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d9bf73481c85c835998d7302673b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee8ab3a6fd7fd61c1cc2651ed3242362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb69fff91af8982bd93e94d37d631363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7677b51c7632c8320579fbf3c9461364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158801d283cdf7ddb8b37b17b9ed56af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b9a57636de22bd3fbd63bda5a0278366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317998c349e09e2ac489abfbf97a6bb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb11085d8186338a9dc00f19091f03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2eaa49a2818eb3cdccb7da473a8aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eef24a215db6f3abfb441621bcf5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014cbde8f7d9a1c8aabc0e67ad4ba86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aecb9197d2321cd810b55e67fce6dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904655c66c92123de61ba792c25f51d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e6267fa64aed40750790886d00bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b14ee00dd4dee824bd340fc79069375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb7374774faf123fb7c6ca8ea7760376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b768e7b1508e1fe6969b6c6c1dca8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4aa22057d62b1e75d95a7aac5567a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a10878366ad5b65027d298ef1718379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781568a8a6bde7120602bb36d65b2c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093402e0133fcaadcdb0e0c08502a1ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad406fe131941c53bc2d881e25c0b9e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd23925741b5cd87cabc378bec0c314383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4520ab8bea701ccc7ebec2eed4c031384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba0e0fa0e3297caea2be8b8a695e1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e6a1d5a20f30fd87e54c955c18690386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade493b4627f72624b70e9ffeb4868387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8193f17f1db3f2a9a23d831960243388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc7cc8b2fca6e5ad082b1ab879c5cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b190f35e03b21a8d0d70e7e2df5fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d329c7717e1fc0cf78b1fd37e6ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb2e98c3e88652809cf541cf7359b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef75c3405dee3c9656fb7bb2ba7d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170b0903023f14fa66104a1378f861f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822a5fb9f7947ecd3c6a6bf2bf2af72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e1b5e751f2b09b2047605c47d40e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3e9c7ceb6ed6ece4addad89c584e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926ac02f8be6849c7674728b4cfb9dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3eda997f476fb15012fa497123994399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995794ff1b2554f6e8bba15f8316c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317be8b326b6d355f4b68b69eaf4c52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce22f80207f355301534d0602acb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36985a542ba7cd686a3fc560a63b36d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b80b69a9f2d36da39749632a359c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096617d12c2cab86f1d5883ed1450dbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630a04ef3820b983a609b456ed4a4e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca1504e2498ffd27d755d10b73bc64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a3fb18b136598191ff05b098c8187408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06cba3ac06230e6391a252310b4a62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28babda0229be1ea00fb45a9e8374a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a8bb80f828ce1965e368bb8f5d056411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce3aafdfc7a280805c029b1414011412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0223557c1be09897a5eb3ed4e75ff4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa905cbb899287dcf612967b4bfe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75942ec01b3efdf2b54b9002be23ee68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ee030355d68d473919372b1b9c70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803ce11bb8731f5e274d3790ada368417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1047a28290200bc869474d707b23a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c720e8afc8a302d7ef32f43000e4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651a099eea56875fd0ee478d969c69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a625a5581d3937afd3088cc83a83ede421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063937b2fb914f51de2834fb40a31947422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385a40236dd456030f3851df669c4f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833d125ebefedeb2cf15b710f62aa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb71a8f847ab879deb4531e9c3487a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edabfe59e1df4bca58022420f21bf4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8eee3e600d6699c311c17e4b4db6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51120487c8d5971fe04761c5c3328527428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb2e13658abf113ae95e83cfb97765429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3811467adb4cfded6712e8406227a43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7ec8c85509c06deb76c68f83d0f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9b98be74e0fad8008b65a04982b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12fe66699b82d6ba185cb247ffb89e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae490a4c03965eaca38976266b0ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade137c0a573d951bc5f78dd664f37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572e047872dfb998b532be8146b110a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b02b3387d1ff0d2399dbed35a8839437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5bcec51f255eb4e679399a16af7b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5e345969d1bb28a34ee50552f75ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea158467a7d3db79c59a40ae3e327aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6904b474a787676ca7ec190bfa4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cca4e159ccc3ee9a5c854e71400f3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eef5e4acc3549ef05735df4f622bd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2975b4b7f4716116c3cc3062101df0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67ce538c41b3f19fb8761bd72bba52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaaf41db58db2d7f91e80c6a42631a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642acbd39c9cc251c0e01db1e31b085447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e811cc80b034d48ff243d64896fea1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785909724217584fed89f6707c06d0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8090b0ab230679e0208441cb53551450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a7f7f691a5952b369e3720d9de8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d1b0b6e1377b7f45fe90f4e2b0ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52906ee39c4fc886449e93a157d87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef306c85984793196d7dd41ce24ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaaf99a6acabf19b65c3ddfadeca19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf743bc38d99fa8d594c66b12fe0698456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95f8828e8824cfcc5a3fbc307bfb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb60af74d05b1899ff610d1b12280458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601c1d0ede056968eea0a801455907459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f107d14f561ea926a0d5bc8a3ef5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eade88b175bac22edb36acba73f089461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76693a78b7988c8568ea09f68dbba6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e02c12ca754688d1a6d467c16b879463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee5e8755747e55866c3f659e10d591464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbeebc2e50ccf25bd7a8e1e9efe01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaadba3211e45145d75048cab6520e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25485eb734bb2163d7ada152157239467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7870d98fb7b8d8e04cfec109ef7e615468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b77dac0d585371a4dc0e606cdbd3f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff76eb9b14735f79cb5da2dd53b474470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2326df6e5d9a2990732d378297da7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f639a9aec3c5b4c6ee6ffb37d9adb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95aa20cf7de2b9ff4a2a7c721e926c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5313190d4c7457c57f39230a7b5268d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a40c9556ced89cbb59347071c35a62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb10c7d4d1fd27d1d152ec7eb56e9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7738954e2502ba2f25746abddedb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778d1a850a70dff23ab71b9061b1b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eb40b2803c5dcc8efdf0bff0d888c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7a1cc78ded671c16ca849beba35e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f576f0c1a897dc9ed32315850c8a291481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe600740ec32561280c1cd4f286f123482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89860134d1ec907e6ff5b50f91049445483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bded9c5220b4e3c8c3c8bed840aa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019972330a8d98e5f791849b5d240c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa3b9ddb553bc1949742aed688fbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f3ddd1dd51120bf49d6c9c4c38da9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce526ad89c8f45dfd419e674092e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135982a6a017caa8937a9fc65045b32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79754bbb3161dc68cf4255d1a973a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87d0a0924b177dd9da95832970482491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871b505e4885112bb2e9f79f8f3729a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce992d2099ac6ac5b26488b3ff572b6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65970713950178266af19da666347494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aba2cc1ff4be0cfd97bd5f50315f51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea8ceeb97a3c66a973bf747e5960d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd0f909aedc66dd321c519fab4b86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d86788d4d2f2770b9852042c87d30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644bb334d581d574d7255653cad35d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeac539c9dc5b885b6d21d7657afbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec918bbd222216b80ab905d6fe7ac401501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7402c661cdaae8f218bcf9443d48849502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7e19ea732380db30ce43d6998b979503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440c1c7cd2a7b47de75cd61ed689eaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92500ba944de4e35a746b7097c8e84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c48cbae80c9df7c9f3ad2d5eb0261506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1ebe4811ee948ca5392b0c42599b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893187861377c17f8b454a38974ee12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44fa90d766ed2809e5714753ff311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491087fb48a1d10f2c325c9d1e9f3c54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77187a3dbd99726a46ed33a148518dc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed86f70784ddfdedbccbbbcf1cfb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e5bd322568387ca569690d67a6b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ed44c9337c8f638fd7ce21001048514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be226f839217191f2213a6e7b22a9c90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5216e93d056e9ac6e835074b1b1b500516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b64ce33da0cbc78c279aab20f50a88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840145109a9ebf1f504a074abbb6568518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0191e173b923ab3facd18e09ecd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef541bcf5077b5428a5a142f8c44d17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14585be8281b4c5961ee3233beb60e03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46015470cf43e0ac504a8522a9012522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0eb08a4a0f2aff944da27f1b27eb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af300f23528e0cc8b96f4785bf075fc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c20808f231464c8b7ac7272f2a6f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387c812c36cb13cc8ee830ee049e417526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176e964409e7b9e35255219fc85def1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f042c6746d1ea89ae9cfc88f4b521528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d1aff5accdd91586aca48b4db5230529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cc2684060f7328213633499424dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7749146b9253ecaf0b31a9a76424c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a243668419e7e7a907e3d109d75d4c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222be15e77ff6321859cb7ff80887f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d534b9507deac11f950db68e068e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed204b70482acab90fd1e2436401a0d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1db54083d35a7ed0846d17aa2f982536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241cb1560d64fc53fa03a0c501e1b49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e013ceda3658000594a74de5a0a619538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502bc87ea5b8be1a6414a2e30f5eeeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87626ecb4cb55fd9a72a61568ce087540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f4750e0d756d66b1f2ec7f71992c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10243d0a887460d891c8d752f1eab3fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296136fa5572e61f40585f5aad79f01e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037d80bf64ab8bdea4274a2933a82a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9590a6e6580b42cc9c2f36dc8fca92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040a516df1f3336500ce94f1a6854e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540f7bc024ba0cbc0fdea06ec94fd76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57989475920d8b282e3b7c18175aad73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0284b8c4117ae2a4d746eeb1573bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15166a33f559d557930b55d5b9fd3e14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d7b38137a6236d2dd38dab7416f74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f2b3eba2649b0ce97cf80b14ce86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945da05582a31eac2c01bcbc46a6c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cc3c520bfd2e178ed251fae4c77f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb3f92c12ba3609ba937024e7ee265555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f543761074d8556b7fea205f4436f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7fdf84919823724a3710fae66eeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0f9700848d6e74263bdab74ff32c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b644f04b4bae9837a7c4446bcd9bc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c83dadb5bc76d36b38905a7321b50f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27180531b0bad31e82802c5d0968d14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00edfab772cb9043ce1b5a5c4c2e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9807fecc3bf4dc6f6cfd84214e00d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078d4b186f7c70d28398f7e0108255b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa5640fa6b6d9f1bbe8dcc53cef47a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a61e2f43179b030d3c7bdbbaa00410566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ea15028767fe477d9e0220991aeb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9cb079bc8d72c4e50dcd0cde23c82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd6c288be2b2380e6892ad71a429f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275f2ec820f045cf405f0be4e3d8c89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcf3c5c4cc2c211988f9a506c68c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ac5b76d7e615aa25a534beb7eba7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a5ea3ec20bd2e7f8e0b69503b93d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c04e38739bdedee56b5577786d7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82456862459b74c732b3e9bfbd1686575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb464affe4c244c645bf5538f139522576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd206bd0be897686be742167b51f02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760de7e22ec4d12fe36bc8265be0aad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7419b1bae0747ca6f57f70107c448579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb365b1f556b0a5151147b673596bfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad3e5253a1a13ebd644c7a8e89729581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b05a4b26b9cf990771a13638b424582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7baf87a22e8c04f2dce04c173460c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a888244070ac6f2cf07c02a371190bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6615a0ce64ee9e07a935bd3e98ebe7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c85fab877809a7123188973af84c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8de03adf462725dee90ae33cc7e36f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31758fd13f02a4ae9d2e9bee28f6f33e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04311de54c22dc928555508d00c036ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d94161fa7ec5da33d2711164a53a12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1920f863848c9416168da0da63bfe4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d13abf9845e24c25a96566a4647e48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb46ec5e27161e8e0e9956d82174741593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aceb47cf73087918e11bce775566cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966eb720c7123e0f1e878c4c90d71bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84387267a26824fd64e69e7123262438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33557b00751d24638199594ff86d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b004bac3127c1d31e7ee6c17397ceae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bccdd679c38536159bac2cd3d21a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda24ff315e66dbf618f06162c74092600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aba69b5be754b572a3f5f608aa0de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac52a41d4f1647eb6b791976a9a4ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4168f3dd521e059e0922c4e0d58d9e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d113945507398fe40e1e9ea9b01a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c7bf40962566b052c6620f296146d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6929d2971ad9b1ab2aee5c012368b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57751c3e2076e2d1dad5985fa4878a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25494271bbb4fc5a2b27e9765c9a1c1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b8616dfaa3ab96a2a9590ca9f74f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb586ede1c1882b392cd5bfc73fc6b49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691d60fbbababd3cf6780e87e7e349c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c909af34094a534ec6b63d33a91a34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a42626a2ce92bceba2a0fc08a935d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d336d4c7ff79023b4bee1be99f9ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b537fa12d2eaa4fc3af39f41b57d71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a6ac51816c0e72e2b315951374e68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d36e5c0d27b9cd5467ce3d6e514e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2c8ca5198e7b7b4cfa007efdb6a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c369e3f198655740ddaa63ed8bea1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce3d4c56771b31122f07fadf01dc5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a62f6284b749e5bbbbb001832910c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9adefffa9f949ccfe4f916efd608e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79539ebe34ad3cf554f49e5a038a222f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9cae9884e4cbda2e5cb77f51e7c72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a294f3b17f74616a65b3a9edea6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529b3dc1eda63bc9ddd5bfda2cc167626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bad2ed39879376e492ba30eba272c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13591824c4378c594aba080cb6ddf32c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681bc7309d01c5cc7c7a0d68de0fd25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63add68948df34705b32fac3c2952eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1779b8c13f186265ef227901f06827631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6441bc83fce9c237f91ce8950680a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634432c4a3fd847cf2be78c2ee2e615633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275cd5ec72cdd7e9f3121cf7138fe7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522362d896ecfb113b07a7b5a6a5f857635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5cd5117f68908052fa7a934100548636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcddce8c376837e20ff83f7bf6fc1c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2170357cffb3990d58eaca604c6c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7b083e3c55bc582d5851074ba19fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc6dd8b344fc16cd5beee6772c2df6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772e91a5c8c0524ba0632ca914531a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9212f1a5baf2249370fadf15de77b14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad6ae34d6eac045ce64c314af37a99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b75f4e30c2d5b93671246fc69b40a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848d8b26bffc9fcf8d7faf26248bad0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f6f13d0720d4afe0ae20749cc63b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8bf3179da44161e93c39177b82500647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5f288dd744d5ccb9a6b99dd9f6c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087979f7a15b5a99aad883ce8104df4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e65c6d4254a65481129da9f05cec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa9379ea2c77cc8b4de92ff8b1a01e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef25270973c4ebc3d4d2c4e1fba062b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5605924adb51c37831869e455cb1b7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d0d14fe55d6a388c49068c04d1c8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa3dceed231a79146382fa11262e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e13569db602adfe557549f0fe8c531656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81373e2dfb882e66502279c446e05a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4373e4ba3ccf91f1b78b357c9c9ca0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ebb9ffe1710411143d3a2983f78af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb2073e10435e4c745b222a2d2256b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1b938fed440beb4bd904b9fde6180661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd63635024cbfde6a29e21d2365292662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0843ad17130a8a9027ef950714bc00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da016c0056cdf21ad2abf91bcab754b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af8f7ebfef8daf93a242552a98aeef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909780e5ca97612e4bc992aa914680a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546a9eec00ed7ad54d9e4d8a3364f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a39bb1fa5a77e1ffa4c74d0d90484e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855a24d398e90315b9fadec94d6ed6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4088c2b7ec0bd30882b3776c483a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f21853d6c636b175ca54ddf97e088b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473066af368ad24f7eeadb4e417a2de1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de946bbdb58dd099f9b62258624f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889374cad6edf6422d3918ca3dbbbdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98e7bc92ebcc3516206800efa78970675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8073216fba9a2f7d9bc0d70c95589676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb19517b1e89214beeb8b4402fb6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca42c879c406cf544357379d210dc2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bf5ca18caf8f10b695fcad921e60e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45eaa0cd8a68ab7d5db282bdbedbc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472cf6762173d5c6784a5a5250b852c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3a823c2c58738b3a60b01bffb123682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe4dcb2d2ffc6ca2287c38d3bb984683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e63618d547c5d0d0b38f03dc76e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418d110176008a08d7b45d3b9afa48d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13308974b97a042bd5b8832ece003a05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1134b208b3777194d29d97f8cc855687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73addf789e67d983d31bc109d07da6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000ec6f3243fc97b8743025687654f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee436f6a6a7a3c921efc85cfc430b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca0e0a9c68a5c1698c2c03cbacb156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04690a06e424c226ecfdc46a3de79502692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea673f67c74b8f22beb9e7a96c205693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec2af85a5d8bebcfa423e6a51216e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b86e85a71f213a3c9871ac51ecc8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac1d6438b5693e8813bb67b6301f76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3057cef9c5ce4be69d95889078154f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba5efbb843046b0ed1a6921f14594698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3fea29ca66d4332e76adfe4401d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090af941db5c369759a5c57e5916c56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8e241f3763b789009be8f9f9e5ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930452d450300953cb06b2a7513ebe3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72661441ac373fd60354c936494027703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f24ef28c72b581388641d510cb3db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eea91e8cde80634268c019ea01312705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445e0428da60de57bae4f5766972eb2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935d087cfefd6bcf95af748717bc67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1d58234ead4c6211f004475f1777708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff37f6dfc90e46cbcc8c9f36e0f3a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fc86acc8962bc2f1a91aeef69c708710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b54efcb74a22f0317ad6bcee7ff1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7eac55a584292418066a3c3698300712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8141129dbdaa5c7857ef1faee6359713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f43c2175c14d137b438ff5393d12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b7fb57a1f55d1544b1771ddfd87e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8209b7027b2787a01238d3d7920b1fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b4225a87f251bbe29254ee7da8fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bff13ffc9db498ee646ca2d08390c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c820e81ddc9e393c7c655b5e63ce9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88edda7224b3bc2ac10404850cae7bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f69697bcb57cf4185e49cb02e78815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa8d9be569c3d940407b38ea4f1e5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b6464c9fa73bcd8b4d13abf662a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcce9414e51ca2f4135e314e19ce5ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88fcc77ec6a861d1f36c45f91ccb7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2800ed4c7e578761681b5462f529c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9761675f6aa235f5b26bfdbcbd7a35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5a512e94b231a5e8801c274de7410728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f98d94cdb0ad9f041195f8370aaba0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f3e841ec2a0d5d67acbe1a0ea8c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3df4e72867c0f8acce908b91b280d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3980dc013af1615e1c758a31834cfce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8d71dd4fea4a1bb05fc1150d109b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779d92a18ee42f7351bedabe12782bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0816d022f9ecea2310f889aea20c6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285d60810719cce00d8d38158ad3f52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb413c3e741716bcd9f567a9c780fa0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b8a00076b5d31c016447b29180424738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec0a0759e9bd3bba14f70acf33334739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e474de233745f603c5f1a15f8fb32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df16aaf3d98edb93c2d8bfd79a3bc9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4755e9be875e2ff81d2d3992e3971742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a0e5f9bbd44b28839da9daa298927743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931b6dc532226dbc5101db76f551f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3edd1fa8825d09a8072d23c30dca5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143d4bc1e7748d6a0e14c4edf2bb91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a92a10fdac8e8f312bcfab75d4176747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204eec2041bb51403df477f2b484851748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b422668b9ecd78caf40cb8e242cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fea19d76f973ea0cd0ec1d394545c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f803ca3060133021ef1037a28156751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd1d6b90ef4f9477c12eff2d8a92ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d01f6f9001da4a00607d2a6476e40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2ebac61da19f7e42d6ba8e215d0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619552e67faabd86d15cb6ce680ce2f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868095ff4865f33287d52539dc4b3bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a3899ab30c46f0f7bef1485631e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dae7e959d9adbc5131110c1e45a7ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860cb59970cee114cb967d85a8e0566759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664967312f72749f6719c468e03e614760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d52cb8860533877e775a467d8af80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317f6d4bf3e0fa7c6353ae7f2341f63762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e47c96a59adaf73c7048560e74d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a1b2c4b8c0beac401270fe30e0823764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b137d42ffed4107d121054a54874cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d070cdf77685f4b5f5792cd57fa58f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270cd07469dc8a17646d45b9dfecf4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>