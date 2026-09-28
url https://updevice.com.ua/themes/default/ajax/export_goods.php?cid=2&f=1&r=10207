--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04be3c3b39ab243ccef781f12428e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b39419fedac9d9135544ce4e407972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456dba7e68f4cbc9954e09ddbaa32663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050795cfb6f1240caaf5be82eb33f7f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc3f4bfab6e6090d1027fee5781235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f0a9d92b2b09180a2aef1509074cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe22f2ceecb479d0ff6681847f1ef27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac36df3c1d69303c2ba4b1273430d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e521181fae7473974f1b9830af1cc499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d76b6d44362ca7945011c6b20a4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324fbf494d5b91dc3322d9d4a75f8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd348c5d2cc559cb4ae3e7aad9bdfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973112d5de309a61f886c2c1669ff9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba213d84887723a741e54c8b480b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d416569136e37f93ac46ee403a57c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd433ea55334e551cd5f345acadc0de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ef51c2924202edf7b9fdddab13bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a74ae105cc17ff4bf811f327671218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4cc8cb30a3c9a999afbe28d1581a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8059a1f8c4595f1da9a06fd99af0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab1ee06950438e767dcbfd58cdce2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af39e6a709f96af292aa53dabb463822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16267718ce5ba201c35182aa33b37b8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73213dd42e9a1d4c07640686b8ae0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac05f5edadb210ce91a03c0e5b7d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e654b37a30417e5ede3934e95c1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431d2d7d260a7d1dd87d4263f1b86327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730d8825d9a04d434af71e937410c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d87aa12a53e8d9f2dbb3314481c58029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95c142e54ed4be21ab508055e1293e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af148d8d303e64cb6842afe03414131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f11aee52cefe626986b660832a3abf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475f22a173a41cea144c515cc17d8fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a04d4758ee2ca5f289dadf42eb92434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc490f3a05b5f1c0c3c7b546d4ead1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e184bfbcc1645cb01c006dd444ca236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca45edd43b40b5b7557c1fdaa017c4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92377fa3dc12ac8c625b0bc800d4d9dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c5b881fe53aa6c40d12fbaec03c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073473694fc21aa0a8045ef9920c0b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d7ca39084193339935c7373eaa11e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd2cae4c112300479805546113e8dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da33a75221a9131c520d4871b75873a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232921640ddbd716958306f7fa6b95044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749dafeb059c997f95f605abd96836645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db5298629d5f866e7eb8d63aacb5a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b8ca574647e0124bb72ec5bdf767147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d5119bb1d8db6b6f03a26a33c91c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dfc905ae888ee61d09881d07595cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e918530f5499c19a42f702d499bdc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2496aeccf7b369e0b6b3f9f5157e1cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66d768523c9284662429d7366c584852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163d77b237b2b9c2d2f2d3757ebbf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c708ef61b6f04207b139af6e1785754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63410e8fdcc866b6d77583dc429c1b3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ed06d74612c156e6f0ec4fd6b38756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359f2a6ca1cd12bd0af85d531a2ca0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6979f25b85e5724e0275b8619f4f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683219d9af51f6d0f5582097b2151b6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be839c3863ca9f2d075b0da9c839460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a1623656e3b99f7102dff8c978ef761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551d20ae461dbe3f53e755f759fcfae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6daa51e02bd8cf2840c24c7073501c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea850cf6167f738d244b866fb62fce364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c69794f723a89a2bc95cb05b8abdb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286369ca6531ff6f1b17fbaa6a9f14c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe20666edd567daeba8d2e53dbe2cdf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5600411bca65826030b8c2b1f0dd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7be5943695acf80fd1a1afb6eec1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a954b7d32435e99685a4ce349998e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d750c2119039e347a86385d8a37571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413594bd3d12000eaa3fc1e0fccc72072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a564ec7f2a6e36c9655ecebb19e04c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742cadfc87e64fbcb85d16972b9390774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef4d415b9f9bb7a971c00066ba726575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec13b4bcfade96dade75d9ae17671476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f5ce45ca14d1584de9a65bbcddef777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f724198188b1748eaa4eb128c120c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f6d262a4b3dce50d20be5218b7cf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b8833a9a9649d2230984b5b70c7f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35211c9cd3c11bf7162e928b71b86981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a14d93fc74ef841ca41a87461eddc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e7dae9b30eeaeda09a322a5ab7a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2ef4ac4c6dc38d7bfbb87215a35c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72eb454c62a91620cbd2dc00a4896685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fbbe8ab6fbb8c469e8650b5fecc3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea1ab41c64b8e534b5ccd9549d059687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9711bef22647b3056f4cd8a4b61088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d643874ebf1a3d1ff0cafac2bc93789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41368f0372faf0189952a023df279f0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468738f48cceb634b02e3dd0fc58a2cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f280cf5f6755665e36199bd5e346ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6481ab4021f4cf0fab6bf27ead91393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cb20e9e5317af76966cc6fa844b6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4ca4dc1f82f3731e291a6d39540c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89d0c2415da35b8a58e241135067ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4795f9c9076dfcc97bd1d2fa65dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8671f54adce1c5339f7da936aa6bc6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80126a2f2c64163a3f9e12ba39dc76299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dabfa4e43862e4c69aa50dd137df3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071051171e999bcb977fb1c3b812be96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee44b389407e4a1a71506dbbd4f003102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de064210ec4cf36b6f2d76e8a4efd957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8246bfe2dd3fbb2b9bffa8490f67a2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b616dd215a7a2e991970200fd1fd705105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b741374ece86495d51948b7ea9d12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237f9f0f066fe041dd297ca511f221107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44df117f7d79f9158dada15b506c259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d122bfb4642d2432418f41867138109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65da578cce199224802cc1d91e174c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6722ad5d6ed36acb08aa3af0f83eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d1b40c7531be6afd68763a05fa568112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bde59820541cdc075fa78ffded571c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82f95b1764a5946317d0dd52c034fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb100b83cbaeecd0c069f5b1144b16f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef25528fb6b07268924dee0cff68b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d1de4e0c781dc26677eb2364e8f7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7539365a08fb50c1aaf03a46c02ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110713e8a5393855cbbfcb3accb4f54f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23edac6b02327eb36a0f0af49bf458120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a036cd889fa7b34f346a76529f81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e477a427b6eaeb12352ff45de85d8cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033e9ede17fe4687b58813205addeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510691ce73438fd98f638bd5cd67c4a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4639b02818ecf012e73e7a0a6143125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074a256ab71f9dcf02fd8e3aa5630c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cf1910891fc9e0c8618a586e57cab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe2d29b93da8c793253e50b209b21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17236f7bed3b8cea0226823880dff6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d455ebae5c8c53878018b38b371bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc51d3b63fdf2fbd5675f777af6214131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c86b6a333b7a7540f26dbddf5c1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046817e717bf9eea0585bd2789f7820133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b4f29ad90270ec4e7ca5c657c3cab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376013ab2b0332f7cf5e850ec994c4b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871963e5553a95f612ae93bd0065577f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6633ee516a4681bf8be6ad2e7ad4f14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c4ce8740412a7ba341c74d1d28ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d06ace97a86df0e696d423e353884139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521991503e64eb314307f9bd8c218e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09422b3be786a0367954c022659cb12f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d725e723afe6aba1062825e84efc6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d3957307251a7ee585297ddafc32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71db1d3c14b74e82f1407490ecce7e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253cfbd9b5955d9140210d458b074ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e78f82732e3acf2ca0d9e0f54335c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb995a98d2eaff7645548302b7442a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76176281f98b443d87c85eff31ac08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba817e546c905f4c0c13f5b2528e7276149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439fd48fc284287a7e50b8b6bd9708e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2e8a9434e5da1621420930b8b4f8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055aeb545badccf51f0647c2356206152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa38c9daa8ea5e17391854a3affcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7166f192bcf7995861fdae6a69d3d0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f85a05a91b49d53d53dbab1df42d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e768580c0f53f44be1d9c0b57a35b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb7d9b0d33ff33efbbdca19fb4e83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396d99b201cbe68fd694aec164d3ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8f6ec2594202e905c651a47c5d9fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebb2a313a61ffeb198f9d23f2bbed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6fac4e85da4e8d8e2ce370d46fe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08706441999161a08543bf9a585ff3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d150c15dc5e014deedde53b629ca01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719df69aef0f5079682d1e14f51235e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab521af1d6269817611a30fbaa4240e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e496abfd9d6865fdd5eb8b5952e70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b7d4f9e4f056c8cfaf45460a7d22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba095075cb9b5ab3d640dcc03b2c6d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29e84514348d97021f081c2709e722169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec4b4b256c5d235d96cae1c4c0417a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336f5e00e026e844377e1d9f2353c0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0d57d1931a04639d4cd259e04071172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112111b6f72b37e81149913c7999631173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aae86876aa4f2d90b0d2d3d544301174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb37d7662b8fad8dc2aa81817f8709175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636be65876592c16303af283548ab7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b699ece8019e95fb128ea1f75aac3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25598ed2807a56f925080968da0cbbba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeebb3f3f5fe1b8c37755fe52d2f3e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c22e2966cc743ae5ce0a0440b6308180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5443c8a7e0f64b856bc147ec0d3d2c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d983f85925e0d45ffb5a7236c078aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80594c4970ac3bf26a006e2c61563d5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c636a99a30f6833bdfaefe8d79ca9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3e9d0cc6526989701f247a64fcd8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd026d02cf3b871c5f06a4e89cc125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43de583d72ee890815eec3a3d329d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe2dc790bd683437c0e8ea1c24a5c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd384d93ae26f5975a53a26ba1c39b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe472e2ff6b11c2dfdaf856c3f68e5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa43b1b2cfbfd1ab9922866ab3611a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee8efbda9d2ea4baeaf33cb2e19eb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03edfa3617546fd2792c3dab61c2e5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e044256ab61b2e355d068eb1c67fe7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa353713b9a460d82b6ff204565a877195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec217f055aa417831fbf28528e9cb696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a02d973f6b968292a7e7a90d6bc1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e97726aeba2dacbc6ab001537c2ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862750eb136feb3bdb8f1f1de760024199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398b0a273ff895d4866fac5096f5d68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c491a586bb535b646ecc8e1ac4bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3d8f06f94054204307b5bf529e87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2bfd6ae5f323497ba7e8d31b2251e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639886a1f0b2dfee8f0804c9fdb1e6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f55fe9969f5155a54c1ab2915969f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ff8ccbc2cd7832469d18b82314b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7da30977711f393f6c45c64e424d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8cfe198d77477360b773982c2c89f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f7dc5cac4e94dc5d9c0c2f5da3614209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1984d5760b58219a17426377fc0fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005fe9d148310645832585a96b4172a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089c62411837dda60b7a5f168e7729212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad1035a958bac01522ebb0ae1e724213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460df2f2824ec1f83262d5759a10d74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53ddf758937cc0dc2775eb49fa334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e83141df587a3e70f9468711a2ae7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe57813d9d59393ca2dd9348a39ce5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d43fc6f3f527230e5518fe96771a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d385f953d3d1f4786ed0eda8a9b939219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899da7be47d25e734009db7d6e03301220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2f8d2ac7e98a1fa13604e64c15e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ae2e6f5bb5c987670e4709aa8a98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142f87df45731d7ffd67a16ffdeb353223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cfaea58bfc93494ee7edfe50559bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f7bd8a08383f27cf4fcfbba198f73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40b93b5635cb0baa3e48e273c25582226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ff3f97f9eae009c28d5e786bcfd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4d3c9faa2e1f6ec7ddaa6ab80e49b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55cf5d40c5ee0e5404cfee8972b04e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ebb1f72be30da7cd37f4bee85a41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277889c98741412c1db6ae6bfd596e28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aec2a1c032ab4fc6bf6c996497445232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd243a80b3f4c971c0e1baa9a3845f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0d5d02e576c350c96954a0ae3d95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dbeb1106c4aba959dc952db577b44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a9ed03318382b4867f718c9d50e08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa780e0e850f7142dc4a9c5faa0b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda11638736d76ef80971cd2941c76ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a0fb792512c9b1ea0619bb58daaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616dfdef7a4b3f85ea58c616a1bcb33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314d1a9ff680d1bf30503b1992fa84e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82eef6fb17f4e5855648a0bbb692d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab62771608bb4e15a4298d6a789481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3242ad8b120f1ec659c7a87ba0ab6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f6a36d3f95f97714dc251a68fc16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83848c226b6f3d424c632acf1a049b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b90c4a5a95f2480dc021464578883247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d4cb9df3f9e01fa63eb127b84079248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2232cb4ed92d52977ea7938be6d329249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415cf5d39e6ed5ef807fabc08f751d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68348693b880adddf5d3c9622346dd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68adb3ecc20304527cb2b81322ab88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653087728e0f1a7385884d098e5f81e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa41bbdb082c5921856fb3eda6f51e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3822a2220d89f9c10e314ea0d8b46d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb878eb37d00d070e5fa8693138bed0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c7f3f66763546135ce2e08e84dcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12da02104868d39599d592efe5339e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51122cec897709a919b7bb084740a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1bf1275b7204c95e32fb4567e8cd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a1a092227393169bab7c08455414261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5247865d57adbf7385d85f8ebb4978262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcaf48c67582c638fd3716ccc47f35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a6d0aff31169d4e2445f21dfcb63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da3eb9988463069a25179f6a4c52c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b5470045bc6294dc592a69543f8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5427476e59398568734f73b11d30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ab5e6469b3365a60b8a7226bbe34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0e7b1225aaf359aa62abec78e92a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973363aec081bbfdf1a8f55abc4e126c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4cea0b6441b7cef73a09dfbc57e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c6576cbee2afc8e4821c7261be356272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50520ff7451d08166400af25405f3f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3b68877be157c0d79436b709caea5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154ba52f08731bb64dc0ee9a11fdc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603fc26add3c47e33b6a7fb3a87f2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ea6d6619eb7bddea94bfc065daf0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851405755e002fb8af7e8261dc69b3d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e75dcecf577c15c7e9b7689c253146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61603e4b9eca82d028124224333bd5bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e4d3c9ae607801fa7df8abbee4aac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc8d8286d747a37f71b61076a11cd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795218c0f5130de6766d5d59b149878283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6637c147654e28b0f3adf56ed78b5a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e4e3e500be0aa112e25c7b80e36e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215812f8e5a8645ba03168e3ddea480286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ef1ec55021ae2518b70e214b016c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef84e570f4c4e51789ff0b04a1acccb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1c7f8436a51b5d38e3c987dfffb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40284e6ec36fc968b528e5a6ddf7eef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3119f1cd7c6c8f4bd4be8fea24a54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4311d7b59ae1cd196a2b4dd9ccea306292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013f428b41fa8540b20b7711a415429293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772bb98cd9fcfee67d73cfd4aa776e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0af49093082f178544afdb2f4c07e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff8af6bb6dc096ae7d3568d5c47022296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3cfa47ed57c05cd380e01a57bb767297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e12e910eda5251de07bdad05de01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd6f74822bb1ffda24befd6a6b3b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8563b02c14044e4a30d7879d1486e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb17263760eada53790b7c6c56c6b5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375bc8b31ed28b23687327882b33eb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9520663ed6a14b9ef69372fd66b3f08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539663092b308f76c786915ab90f6070304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978013de0f436ad0408c31e071916fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f5beff7467cbee9cf5eba420057a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62314cabf276a426f7744307e9fc8537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac649f665c01d61b09c1ce0cbb6b56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802811948f2eeacbc4b687f494d33614309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db9d74f12827718f4121243a52b81e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3bdf382a66455446861bfcc24347c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c5978ac62d168101463fd92435d4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238b5a83dd715f3d0c9fea5040d44e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb78c8b14fa60d2a1335f35704a411314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de48437231b9a02350be3ab3ea9251315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f5ffe012e61c49a88661360eceab7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd52cad46f5f9409dfb7548c8629995317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5fb07ccabbc819dab2f6816b3169d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0485921d3be9113aadb020e6f1cf247319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326910b79351827d7a78c4aeff2450d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d01e33a3ff56b12f4c25a869b89eb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1fd4a0e47e3caa2f1a82e20438063322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75742d548c28b69c13e5b688ce65bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39592b36d0973b255e1a5cff9051698a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5855adbd9e804f892203403970d08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d82dda446445095ad24778af5c6fac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71ac4210bf6042786e0bd843feec21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f1ac0d4990b3daf045f6125e17996328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de3d49bdcc67458541e6887e6c1ffc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bc29bd0ded8cf0c471601576dee4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f9f816d754a9c001d4a79243b9b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1287d2076acf56aa271b53d184b3b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce93f0e5dbc41ba3683bf87fe56bd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439c79935abd855de655887143c675a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae111bcf4484934efadc746c3a09dc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965174bd8dc6e170dba5e1bb62b369dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961221794c6276fc5e0ae165deb5c107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa3ee29c2cb5aa709eedf8473a4f56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c845b4c6fd3d5d43dd6f2343390c997339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd043766713eb3f9026a750508acecd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65e711ed3555761019e5239228ecaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0964d13794b841b54c9dd20a872a6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163f801b764cbe255edf8331fffe69f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df479f35dbe45970e702821240011c9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b70a1f35f7e2ab5d54fb6edb2709345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6291f873a8df453ce49bf6d2338be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165f1db4e9fca26abadca21bab30e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b762e82bef1da126ee9c739708c0ea3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd85987ea0c70f708bafe686d0f5472349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd25e71f54e941cbd280ae9f29b2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477571db775e3596a878499c485669e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18b55710af576e1041fb14ff1b805352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217dc82640fc085b7459874cd6d9bb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535198efd5aef63ab13ce35eb84dd66f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a140a87cd99a4466215bd91c1b324a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a848dba53a7b3e5521d1aea47903df5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b553887596c88c91d3acf35d49e6ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16305f6832ccaa9be26830d7b15222358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59a10105565805f35c2e78395f1f54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f45981d7f3a30600a7d6c010435d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c128bf72e6552fa2a8bc82e93dcc570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d252e4d9dd1ec9af27e6afc0e50d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d1d283bb05b9e584309961bf3e37f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47627ae8cf673dfab98e6590ae09dc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90eb670f75d84b56fa13fe2c4fd4f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513407160afec812f7dec93e51861cf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d504eb5859863fbad6db130926cdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f3596a197920264c5b57aa4b2712368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3f0e5f24991fffdd0cd6ba7564d4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b1519f84c48f7afd9a40253e00026370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7581dabc578f177bca56652d802af09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24205ec21f58c2d7a07f769056bc12c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ec60994b0349c6a7c5650b109962e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df764dbda09e32f5e97c6c456f91d539374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92aa78bb97b68dbc39b69b8439ba69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccdac67cfeaa3a8d7ee833a750df16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb316ffef6eb282acf244c6547d2f31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771eac19db5c38ecded5a3ea3ec213a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bb9dec2daa960935b39f0e10b3abf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970bd557112986bc7152de4427c4d20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af929d639f7129820b5edab9dc1aada4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907da9329bb1796c262ed53aa535667382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516c1a32a03c31b98693caa88735c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fef43de676a642854f37311fbb18d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531fda30bed43c13701e8dba1862fc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5e87ac437b0ad676a12895121ae4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ceb598c50af130bb4075c4b77e2c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f1764c3fd808a67f276b47ecde2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159b6c8cd23fd35636ced438d07683389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf9dbe424f94a4e642e33def341b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134f86747a9aef09295951415c72031391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a885d76481346526caa91d3ce0ed9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdfb5d4ab087df25058df4e45d6506393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06287072d24445c5db11dfb01d5a34e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98705195d94de4c194e4b1087be2ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157e89331a289a9bd0823203800446b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c4166f8e28b2a04c5910135c95bab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835531123d20687cf7d442b499a79f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e952907d0e029bc88314b9b99b40a6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb872f3fb3a1583d34c49f68d53fe251400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e811934aa0d96850ae42c0a953618a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464b0294517029c76b354b4fb5a7328402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ff84f5878e5bf086b518e47bd937f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214021ba379591618b36a66266f60b82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166dc7e56ca6b694b679deefa1fb2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600cfb1f0c90ca0b211071ea9bb3997406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d145be0a43832391f0aeb2624e5e8fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfcf1d8eea7cc2406bef35e407461408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87baf0d1f852bc414dee4a989565f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e8be5678f237703820d9ca1591b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b565dc1b5a0b1d9b43d3a23622e03a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13e434ffc898521911e84c753f1c45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec1ffe90fd61b3eceb5bd80ef9237413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e9f1a89e2012aea2697443a6884c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f51eae552fcd4312c0a931e6a68e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fcf0b2e74e3b42691f766f78f3b6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ef5258132cde890054f0f342d92f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0354765b14d6bb7bb96257d5039944418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40dbb38cb70b9ac329cdd9619acffd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb5f10da03d7b87ccf8fabe04dae6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d5d1b023be31bf0e9550cb04485f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ab064cd38e9143763d38bfbaab2f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919955bff0b51ab5c56cf57416cc12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87554d7aa2fb66c438c567ed78f715ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2e92673284670389ee65d49b21db8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d75605edbcf07c651f75b94dd7cef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d41b448ae5eb057361bc8bf5ecad4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22da29a90765474089d7a2a8afdeac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6939853f62a07fdf64aee3798c3ff9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89324c3afa0a77922acd62f6dd67a0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5a8d561eb1b91b611c6d2d4116ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5705c925149ee12584e1b33c7b5c8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f338424a0685e7c2cbe38d1d9268ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0c22e717c0bad4799a2b6bbd1fd62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a946d88fc3e781c3392817569bedbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c494464fdc1e982c3abb43478808436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e354248eca31954e333fa8b486b253437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201ccfe2bde8b999e30bed0fb96d14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e910ca942d022a0e66125fc8ecc6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8422dd784f2c1726547bdb0678237440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28523db06af33275fb9eae2cc1390c75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092978a090f8a9f4e8180212715ea6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f8afdef28d21ac7162f3a553f8522443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e2603a3133d161579fc476ac3f27e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2d4dc2df7ec1c9dc29dfe341a076445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275270ce2a980e60cc7418b48f61d173446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c861bec7d4a34bd35b77e13086ef9bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a31f367712f5d9ac81538eb8c55c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fce09cbbb81e95846d9c137775855449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf65a3eb371b243d5a0a8d377861f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068ea081df3e685dfe67a2b853faa72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a70bd391f0a8b26a355b504e2fb49b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097fd74ed1c4de96b72451c815bd25d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a68a3fff808e0a201f10ffa846572a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53949ff28a2d1c2f656bae404c25df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85362802f5cb3050cc0e170e7bdf4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fbe0c901f91a0e3d9f557688d8a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675580fcf56d342b4c5aba588171a9e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122b0a1f8e45d804ce611530a0165eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500590218aa1e43022fb72fa00118e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f426f2161d7353a46bd47ec4762a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5365df500785a2b72700030089ce5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1f94e2c7c86bc28477daa65448433463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7cfd43447bc9b4643b133d0b2b3c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc15f5f43e4919ce371a30716f95b70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f99b66d7cd9481fa6f49e1d72531466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd0f459cea90ce7a73d575ae0a56d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875beaf6ba98c1db7f71fd80f044b60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2427edb7b8fae7fb2c5d6c26059309469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3716258bf9e695b077e57890f35ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72e792cd9aecde2441ad5637d174b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b062f9b9cb24df170cefd3c34cc066472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963438cce51be8cf2f935b89a3766a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b49d829e1f11b0ee24aaf197d9794474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f5bc838bcb738248c500a8dc101db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3810a2fef966c3041820b026bcb88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f0f6c6b5ab81e6148ee5c4df36eaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea8ea93e943e1a346546fe3848099478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd86fb3339512618a54e5098b97bad7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699874f5dc78898702118428b20192480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6618bfb26a81db0f7eeb186cbfb27a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940ad4757e3f81755f50945c9060d6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011645d7dfdaa9aa339323a74711fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60010d34ea1d08c517ab8255ec09c632484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8afc648b0da47b83fa6d4489897f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f40596824b106a21001bf0d1c1b684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfaf7a33c7a2f8af88506ffea488ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dec1e5dfa5e6ed7ad7ec163f96f4b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32134a43aff3e4c03db9b9b2ee2b8085489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90465aebdaea9f0754a5b8166aa286d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9c002dbb74cd2ea1f163ee1d33a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106f0fecadd1ba9f9c5e7f501198a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084aff944d129a526f5ce678451ad2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9aeb8ac5f20c2bb2ba0396eb6419494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2623a5f173e4d64aaed9da3c99ebe3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb220f329364f0b1c62d5665027b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44358e68c773a828c88115b5f5b3d2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b58f977564130b93cbfc779cf3bae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035309ed2cfbe3000c6f25279397a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92370c13fa68a6f530a4d8dd1f7055c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b8230161dfe5ff71768d53483ed7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced8be121b9a5fe62ca9584795b84c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9a38e95e854ec761f87f29e464ddc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7893ef8ed3ab6c909d2de2090f02a20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dec1b245c3f105734f62986bc327bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56280af4698b3ee8f6b93102952bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d75d6c8db8a3b2401890bbedbffb7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719337f8e3d7b698cd20d8e5464bb5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430af8cd4f4ed618ed9fa4b157acd94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44532993db373187fc68bee87762e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1aeacbc52f6945df0c5f1f94bdbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b139b3919c440fd48d28dccd2c506e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957ff2d500c62f061422832669bb9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a63b6812ae184422914658968f8a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d785ea6e61759802223edf50f76ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e5b31e2570e21abf2ef786b5e0e39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c41144da1eb4922526b84f5a6f975517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a91268211fabb81e9db4d3de8e145d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebeb82ec2f873422bfd9700864d21e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf582114aa478d508a8eba57e7ebc041520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9301504f81f74f005377b68b63989b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fc9fe8449abdb883f155c6feccc13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2363aa90fd884f9b68757f3c7224e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f0cf067e2cb21cc6de6b376e41278524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed3df7dd1e959e32e08fb2f1c3388d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a142541ce1f0cfb8bff73bb032da916526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7723c80603291798fd23113b313c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50534c1c364d40256c12d197a4868b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4272d4fe9cb14225b4c8ad07bed108529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9faafacd7edec93e185151e1d4d75f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d4a7adfe2c5893d476ec46c245a2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2b5a1663d87d2f3b89a5caffd2fa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a804fabaa1b86bea33c38bfe571f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c17c3b0eff3c77fbde051f5739194534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789414126734bd5de0f36e3977fd0ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293a515df4553a0adaf6ab3607532a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4437709a3af805c2b45081910931537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b823f975b62f3b5bc5f0e33ddac118538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f098eae2836ffe97bf2f84d4b6960539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889a22e3b4182c8524c9cad8d5345b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4778c2fdf8e2515534d2f76090d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb17d4931b26b35f720c478baea59d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aedc9c93f319a3985eeb00ade0ae40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dde739d4a4222b79f4aa78b3dd334544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e795f6d8b83754118a1393953bc4d3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ecac57ec30bd072f2bf87df6d3318546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d965e923a806604ee777f99501535547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5918825d41e6ff717622c4edb476cbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b76fe81109d9008329197470e40dbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf783cf784fb08caefa2b564ba3d8c85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c48f740e256a09a784648effe56c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51cfb61976606991d03b711baf916552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf44b26e3cfe9e3a1f06c74df360a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a8f9ccd7b57090fc4ab98b7ec0be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bb24d2fdc23263577a4f4d22470bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534a3a5159786b2d2d9070e45e90be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f5acd7619a8c2926b893afb0adb75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee946eb923bc80461f914b8141ef5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19edcd61ec89a7588164c983389aa0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a245341c4e7e58ac38072a571d9e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78764d82df57816e00f005d1a4994588561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22faa6b3540a7e2237134790ee70e94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847f8f188562f5e544b01887bb06b2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc09c3ced4cbe6f02e6b9281aeb67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77a1334c6a85e44146a9dc7e64e64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7adc53ee3aef35fc3bab69bbf3262566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e5995c57a1413f403376f514d0fa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c042387f39faf685b3637a2ff554e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356722f4d10e56d959c0378dd767111d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70679a842992c840c8c9da5791ed5871570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b23505a5d0c6e545657818f86fa58a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca32d9591e95d2731ed120290b6588572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948647afc7d719b11643bfed03c5b2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8dec7d7da0d033745e6f630f8a07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dfc7f4b0cfa3650ebfaeaa2596056575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64570aa50428296052e4e505850cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff5c74dc79d1a322902a6b50c53d16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911443949373ab3ddbbfe50422b707578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0068ce55845478c97f24ef5df230557579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0abf5413226025646b0ccbb9012f43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069233694427179be2be83d71512b2de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278f3f0f267b01ec9c900051c4fddc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e10d7d09e86d3e0cd767b283be6333583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4d36be614c0e13ab18aa60e0a82c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236753e5a59142d22c860d4608e324e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb24dfb90b22b321b37a4bbe7ef4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add59bccb1e8172debdd7818a6166a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cae408d974d885c9f9f7a991867d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49110dfe57a719eeb5bb910471bddf9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a90e6ecbb343944e0750f645f0aac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894079faa29b4c77ad462948008813591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fca99b82f0ab76234e40d0b0065f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e86859bb9e95d17b165eeca08776c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1968ea4a5bc96a87aead51efe041e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46469d87c1a8f5865d7b42ba7cd8415595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec9775186008f81533b2e5b70c62dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74ea0104c1b30ce3cd95b99e609dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c29b38bc5f251573f00d245fb1c1bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff04c9cbc3babaea003aa435efd2a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49d5677b75eb71094a58e93acd2a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ef4fca7a9683b1e94ce2cc9f002e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e66dbde06dc667cf09df7846cf2138602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77908dd2ea7d9a1dcef216f3e8b77c13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba1040bdd7bbf2180d2de34de9e32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660328f0294dea877a78722b9f22c8e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c42a1ef4dee560b10802a90f2d3be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b6e6ad0167dddbb508f37825422e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f78bf59198d8f844aa38d200559390608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc79cae75b8e50e288010686abd2bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ddd14d758c8c5f9ed8a5f391e81d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73523d4e22f2f140611ee84f0fcc82eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d70b7138d1828ce4994667fd91ed8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517b8a4a57651b8a2404fe380cc900a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e2717c80a06bcf2aff2c6a8d33ed3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a0ab2ac44e89cf45c951c0e42d456615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1b7175fe1158754c7a4fb12201ae3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6daf10b21a540aeca1cf15f271ca9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d78ab91587dcd43bd7aa6c5dab4508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a5305c1681cbf12e2e5202fc633cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166b93321534342a60d3e2e5741ed9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421ebff49c6426d4758e4e74684b5eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28b69e4a4f959c37b979ef3aa9c1e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b427083b8a705313d1a2426a2d9fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aef8cd57f77a9a70ff9f1c8b515a77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d82de5ae012fae052969cec9d423c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648899e2a46d294c1cae681c003dfc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428011f70d4c3f86b34cf8c5f08e4041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e757622b6fff5a4207df67dd2ed0742628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753787fac39f63934b925c397b32c2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ba99052c8198cd8a6d65a3eadc8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff3fa890f37d34eb08327f663fb78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab09d9007b9ed4505a9da44dc26c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf40df06c8050312374bb39e174042633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba79807be43fbf82e535145f672717634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7694682f47bbd9d6f20692ed1aec9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7612f24b4004e06d09b3b9db470edf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc524fc81d8fd6847ea90c8fb5e8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3739e406a676853af151d3fdbf73f06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c8f817c25e6ed7c7f9cf11f71f97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6be329d7e09f60bdf89ab54f30225640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70277d209424084e2e0c2884fc8e2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562df47375d3c59b0320acce3b7707c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f832186c9a8c50ceec90b775588bbb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77605d20830b422768d089bfcd10b75b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f700df184e571eda5509da285662645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063a683a31c8eb7dbcaa68c6378a6b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347163862cfaee4983857c0db0d03f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bbd84ca221f10bac2335cfc9179d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442cdacdaa5894d537069d6042e39c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb537305241fecb51d1fb46e3b2e0e9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d94b318080390b06bcab3e564c80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e764750c162c476b347e245e7312652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa9548ce9a5d736f9324da9d3fdf1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6815745ab331c8588fcd04f998969ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b64cf00fb4f4ec67d61ca71f76e3d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124dee74a3fe220902a5822a31b4fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f14359043bd86a2896df334151d9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c48a8c466b2808ce0c3dc2f4582e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367d9931687da93a8390615edf147bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a5b9704444b19b85e763ae217c1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f8fff9c7bf505cd65a1ddec13b144661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6730920fb6a6bb2b5d55bbe47bf03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aebd45574f5a03228a2ca874b64d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0ca498716808cacbdf9cbb673b59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5fcd9ed6be91e1d790c19bac5bdbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f23fe1090ce776d5b301feaed355b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e629e566725ec41e6d7544f0171d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701bf3d107081e2b505e5c0dc32755668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352a3ada5ffcd7af83c5faecc5c820669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce34e7a13113b1ef16336f97cdf13f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e2fd29755b396ad0c2dae206484d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd9758461af516c5bf7fdba64f4ff4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dee937fd785de75cfdbb9417cd3ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e506c859a871086bf1d69ee4772e43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038fe051eb89cbaeabe2c5137b32c58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cee53814e13f0dedddb7f8574c16f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741980c786b6e7d4ceac2aaed996163a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52643784cebb86d772bb1cc5bb4e4d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac330f0dbfa53052800d540885827f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8611bd0d18d1852426c57a6c250d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c7c23ac36cae7c170525cafaff5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655dc6688e297d627c7a7f99b33f3ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28a0c1e2f8b265960cbd5798f6b820683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb6ba0d19501ccd06915306b244da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f8098897b1fdff1c2874647ee2280685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f60585b5ca599b7e8c89f4a70a3a40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12015facc5a81fcbec0a5bfc0fc9e448687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e9a3cb97bf2f903fe6a93fe994d90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce0f1bba061e91d6f56b852db0e0df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721ef41ece9370721bc3bc4fe8b4e1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8f41b89d36d4a5fb3a051159bd68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2aa6fe7c86e6e2634ed511b5fdcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e6f20e6b716bd7b9feed05ae1933693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9dc42ea0095d7dc322cebf0a306a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ef872f978dc2a7725dd76801bc60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa7370787a6722e4839d2226242711696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090b5ba367ac1070b4677213a0ffe92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e1f4bf0eb46f2f232b34ee7b0d34f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401bcfc84f8caaf246346da31467aa0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734491ce54186b785b1f22f9ba4c7054700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb12f157f992075b85e4344b3e226e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8fce42ea4275eeaf536bb499d8e33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65f51ea19b6c030148f34390f11c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4812373e61f845d913ef94a8a097131704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71907c3f2ccb5afce58f83c1f96f1a1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a513be4a41c0b0b56381c7aeeb4e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662334767cfad1db4f57537ff0366885707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57178f9ae2eccf10d60abfe7e5f7a894708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3bf8a2246063f94536939c1e7d0ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2815f9050678af959af69c4d610d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaff58ab1ac356efa5d6e178d5dddf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262525ddfee85fe2e4841d39cc17cf16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e27667877f12193957cd0cf26cd5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8a1e0d827b8a9e9ff8997437e248714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db1cd19b4bf9347e621b62da77118e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e38b15fe947b4cc5918382ef9b08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59835c7bc1ea33a5e0742529d6ea04a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e9284732c1aa850f2e519c07be397718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eb94f338223b06b49278c10eede30719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e2d8a3c79af53d63afb0830d979ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cd0ace66a7ef829cb24a956ba845e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f3d78af431ce78edaab5f0f9c3bec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45e1b688c69d27ee10035a70dffb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1a6d5f2aaf02204198fe93bbe455f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af1bd8abc7792edd081e1c26f5e31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a600869e531b1977b0340ad5f6b4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9d272b5193c27485068d6a69bb6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c446d0a94765bd3e932df855ee8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174add2d9895f7631169e461cc34227729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b2163422a29bacd86cd85915ebbcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff920b9ff9716aaed35e5a973deacb15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec29235bd7c290632372fa00a063565732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27c83d92d8b219d2807aa8993187ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be74b491935a062a277b3874182954734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117387f572736c87713e79eddef23b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bddd3aae55105bd3b3d892c67c84f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5e7d8998c1a5fa2279a73683c215e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71aee00504eabe11d099915f7c77fc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e45e719bf5a00b6825893fa465bfb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb721b873777487757810aa6fd06df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619de4092273e5ac1d13fdd6305259741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d02a317866a2348aa3221d4a9b59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf765f0c715fe3195a00e3b6d84cfe03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91e7c5b9930d3c474b13fe3671c49b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0f88581db190ceef46e3a5ccaeff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3336fcdd37a1b7185548de5f49dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dac4d73ada2a18fb147301222d360747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d301a54df3cbca321af30ddc6fc15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d48f888eef4ddf5fc9d20a417c936749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0394511f11b14cd366e642e520f592c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f1609f04aa67284e83786c22fede8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c72608cf669d9d56656909964dd6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361526369a39e0c52e9a93bed03d726d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc1da9d7786f18f494e27125407ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df776b9f97665e10152404d0c78015b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937615baba048b8634f194c36cf54ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141359bbc375d7ef0b26ac5707d9cd94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df9d178ad79ce1e59963f6751be9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a83c871d85f2fa390276410d6b0d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb375fe84da954a5ab0a2f8dc08e22e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e498f67b1857d4f92b4d840bf0cdb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196ba13d67e10c41874e6cc5b41568f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b034875a822f69b9fc5d9c2fe3593763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54bebce1d23d27664776b886d209ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309e33d5b69f1c9224e234ecae4046765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98ab141758f05a517bf4b56b6e0948766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd59264911b95a348dc29eacaea89fe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9d121f7542bee8fd6d3dbf6eaf7b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562ccfaca7cf8d1378c3ba6a2c6a1c9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6767bde7d7087c8e3c00e6acb1adf40770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc0f45304075f05e2574e6352ffa4a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c35fd2eac12312134a50c4c5bd15b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca299323912c29bbbc554a125d6e97b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572744ca10a7ef9b8c64238ff4c16a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c7639c921c6e288394f1283f76fb8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46302e043f4f5ed14aeb4f071a0c0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6993f1b517284a2c7f4e4bb709e4694777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be1dd51e5c4e0e6c4c541c84d8efd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c121ec007ac8565b948ff384683f48d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d05051e6a33265cc0cf6a828ad94d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273456d41b90c1dc18dcb73201e314c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d7e0992099436ffcd097ed6af8875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b145e03f7ef370f9ed88e23367391566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c73db9b88c7be42577ff67815af377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96341d367fa765f520a516edb59e57e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cdb505b69664bbe567f0f47c3b30f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2732c69fa283c518a913e2b68c21d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f29c89c92f12966924ce297956e6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4839f80e363f5984123e2558d4ca812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9451345eeda1e2ca2a9ce538de271413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731bd48591c8a262cf135fee41d795014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134333c8fe5df4c2ef8bc052667710015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f13217e797d162b10bee44e17a22fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0f64ef896fab637e3fc2b83fb18317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2fed1a929b2fd565d1c809acd23d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb6b881816493e6cb5b4fcdedfbf9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327378fd150f5b333420ed6745a305d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb11f55bcd368bd9411a4c2434728921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca584f474ca11c20802ba3af31c4f36122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c767786b49fc39a2b906af1711797023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54769a42fd2379021f86ba30cf6285ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54249e156857a53d2cdc0d9978cb307325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9d5416097a0e33b030e6221ebeaa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb410185dbac4461d2b6cfda0815c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6de0c529892b1342bd95f46e07c6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1df08721ee26ceab9b17a1010052c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff4d49249f956cb656f36538102f0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf146a9f2ae3bebaa56e9372c89a32131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906da9c49a6092a1b3c26206f0b8a1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc6dac44614cac873efcf5eaf5a2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece4f544d372ec3ed02c5b42d723c4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c82b80e71bfefd0bbaeaedc0319835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce59b0d0d1df3104445b1671c7fb71036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d1f2d9ad3f16b287d28c98afb280a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d81fbcbbeccec3d9c7d29f3074a2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6202718cc3e5ae275bc4d6b0cce22639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d6d0393eb90baddae4f54dcf2ddf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ee7410e84a56b0086a27b9bf099141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854888a9ee56c4328d5fc85d614b5ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37a53eef1939980602f3623227085f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089df88217fd4a9eac47c0560e4495244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50075de09f22830631e7557ee37c9c3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ad73cc618b4c1be14972c5cd383346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b589353fb1f1d448536a7fc03d99947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9609fbce792029a46ce57e2bc9ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b1059bd64e0726b27433bd5193c2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d1ccefd8ff6bb7ef2a2fe30db4eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c98f03de0c2d3db98793be44391cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e012de92390026271a8e030a0a01552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a8922004177931162458bd684f0fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df373863e5e1bc5ef5da56c12624c1a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cac9db6bde73ae2d9819d19c8dcdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aacde6456c4e55b6053c103c1fec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053954a4e6c1eab5f72876b1f5c58d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0130b797a439064e003564f7e9f6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33da40e7005f75bb8e641efdd7bbae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b587b57ebcf151224bc94c846aff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5311054cdb9e914efcdf5204e926761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a7d369e07b38bdd78dcf7a1620c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9116f84af66dab2a120d741a5ac1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543f3de3ca24539245b6f9ac39df26964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad8c6268bb98c1f1470c2629a751365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeac66c7f35a67c3673f7e2856af91666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869a381cdb3c30c7d29b42b80d8567367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125d9db83c98f8b69124b28a72613368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58995e2887a8e5c2f11035e6ebd39e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09a052b4574f8a569b26d03e84a36c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188942c921550bf38838a97da1452671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0f0a2682e57aa7fcc96abca27e6d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef183937447e54bcfe6f507786c3dca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23befc7696ed46ba4ae53f7b609ceb4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a8b0111e662a8ea45deab2d1fd0ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac25b1442b97fe1da3610968cff30876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ac01a200bfc4d02c3d1c1c53ff2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae1f9f9bc0c90c04596e2518e2d8ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3394507c3f03c198c5fdc7ca82cdbde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f06f5e5d2b8dfeecc454a2eb8edec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c9d400bc6a25fd31993ffd6b6d39081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd7d7cc8618df4b9dda152ffa4ced682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc97f00258e227498fcb8bc2b453f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99bdcd25c31728be6904fff4bea34084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73da03403ba1566063ececb3a462e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6918c7dd711b6b187b54e6ebf879d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe1af8e5eb6083460d1a3945de5aae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f949dc4d3545b9ca67a09d4101d2ed088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463f29a19197db7b7fb8862b0e31a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad8e20c1468457df77f3dfeb9b8a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d1708bfcda3375de66f58d05bcbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d23bc4c7fc37105f45e6685c9c53bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b389fdb1cdaa2774bafb7388cea437e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a49cbda873d6851f7bc402cfc782694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2062ab8aaa64e8b3c51f66da6b5c3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162605e952ab4d3a90ad556f823a7dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443b9e563cefedf55f3ae937b9653a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66627d374e81b308ea8d7ff5992eef5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf066118690af7c5709a41d93da9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd53ea19372096f196ffaf1581075b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2aac9333472e0589d005281a86254101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4763932e7a9021937d4a7db7e2cf78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b433226fe7d4ed31bb0bc7f9c8aaa2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc004f5b6d61c9ddd3155d6c25389e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ada9e67f1ba077d71b7ff507e776105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ece14305da4fc0891e63821038b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a94641bb5dd3fda1d6d7d7546bca0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ac932f47ceca3027d2ef77a7425dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161120323fe3242b958318bad3a2a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c10b6fb81241104fe72e2509fc862110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e40e0450d89075b7f8e2ef4ca2340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbd8a009bc59b374ae141c0ac9c674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0350b6b35b4d7d1b97feab4449e0b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033693177d13d21fe9b40cdfce3c9930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0ffbe79418b5fba985ee728e9e7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918440ebc6a32bca699dd181cdb365d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de650dbb21169fb598f73730673ae7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66c9d067fb71ffbef21bb0b93e6b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada65b90a07def7f796006616932d9fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15cc7f18967c577e1cfcd2beb17efc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ee78948a447812a372d12b971ece7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb6d0155e00c9a465bee6beb88908d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25725556ab829f27e269501ea75243123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd642b387a5680eac4570f221c5f2f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f49e0c01eae5d0ac4712ab6d1e05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5d2a196098698033743d84b1fc1a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eacafa21888046783800c792c227d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f820b42b03d9481c025fe11564a7869128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd3e757cd8ca8edcdb0d1a319578b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8455d224b15a46de28d665f9383fd55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956929940757c360563bc4995b6392f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea0059709606d4a1448f04b855ee9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a9e00623152317c9c847073c7851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde68e49d526bc8448b5d11cd5c8b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2bd92db8e38fc44fe91dcf6b35100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311402bf85006c18d5cb26e74f6f0f1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ca29726e7a9e178d315f2a10be90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fb0d21fad4cbdc92e64d0cf170d2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5a36b66d69542fcd28f00e177c2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848555ee6dac04b2352fd6ece67ff4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374434f49fc283580d29353805175185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be52f57d3f258098c6f0ba5ce01328142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b8751bf5c327fea8bb54895c1141143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87017ac9fe4222d67ee01033c3c0d0f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7d6c698f1afc9ca6a2e1f6cdec13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958a40739fdd7c828c4c10eae95f196146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7258bf04b76f33824abf28adad86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399738065cb5db88e0cc3abbadb1b2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089051fac141a4c3ce467f186bfa74ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57a3dc417d83a23844f569368df005150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376991da0ab60caaf3cbf64cd861f80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc902d1e269fbe81a2ac56a3757ae6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277ac1d35b7b4ac7ca83cd99dde751e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e31d632a74de31a01ecc1e53970236154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c321e784ea97ca40a6235e267fd4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b70ea019bd9ba2edd345d9bb7ef8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af63c8d66f62b9a42469abdfad2512157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa480a4b5e52b357ddaee466c01875b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79541873aaaaddb9dd5f5f83731fb7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201f7a6f8cb0409a8676100e39e074d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57cdf3a0c9fc54f3f9282c9502bb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d9082443954f1b54c98c73530e3c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67da6d6b6fb5b503c73b773e047d0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25a968baa9feff7400b52016b81396164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11320e6c039747948fbace2b64e38c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5240244808af69b48bd24105762e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e32f12fbc96838af9c4a25f4d4b558167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf415a085ec8a37a94e1117af55b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea480c00691b9d603a4df387161d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9288c4939c06055dc2aa7225dd0c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6480090c6942b9a6acc6a062cf112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa5d4ba36753c6f93727eb229f90a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703afdb5a2816b25e35aaced4acb8c28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57233a9c4b2f6022410b1392062b4b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25d71a1209a12e2a053d1321b2f35c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b8d17516c6c2b42bc33f6a607446176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2c88a9fbbb1b4c2448209d4fe1ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdcc4d18f63fef23c9c5f5b6e462a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ff4d65bff9d550dfc67f9c87e2b4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2b667c656495da592524a5090f741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70aaf50567f954e80d0a1397a2bfa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118f41cd80f1472c43f320d24fa8553182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b535de1dc9b845647e9d6e84b8f7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f20c2d9cb09b1d125033e5e2bb217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f125feef7711ac0d382fc5d498d7b58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437431d8f95f578bbc4cc87f5cc6e4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1fe443507f3f3b58ea1737ef28807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04579e6a8a2fe596fc805719e4dac4d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93019cc9c522545dfe57d24032cca5a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81583c7aca7d30cfe443fe748f7fb90c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5273d9e78744ce9c5418bac553cac4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5fc6497abd0a5f8500e26518f204192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725b0b50de5bfeced5cd4133a3e243193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d36bbd6de6cec14dde1487f9e532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219b346670e717093aed8ec382521d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0909f210a0e6d61f068a54c9603ed4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d0d0b4079e42d4f96301640e060a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf6d5fbc17c7c17c04b71fa9ef76d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd1f37878532e074a1cc353dac861199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a171a40693667357c56a7b631be614200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbfbf9a60463fe4f21318496c898af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8599454a0596d337dfe66e8bf3a7961202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac8c0af9fe1401431345c14e3a4a7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b012e835483796e92fabc91fdbd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1c9a6dc9fab5776e69587e13140c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f53c6dda0af9ef177137ecc810572206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7907f193af57802f6c0e3806c0312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf19538d2b899c88ac0b402cdc953208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d476563bdfaf12993847323112dfd35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4e4e17140c83c8f1d3a6ea2ef7cc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656dbc74b5e6892e08e64c58af73655211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787b835de3168ff26989beae682e69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea445734e515674e4edbd9b9f6e3154213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eac53696f5af38f50d618345ea206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83046b8aac664c4042147dc020516d6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa1622281f2fab0cc07e4504caf818216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecdb068ff257c8a8c99e9d7e0af9d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768064082e9f99b8ebbee63bc63d3b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc085b88ee8224a90c00fe4242e5b20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c557b42dd0a701a2904f9936be0d1dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d092e3454bed9f93c42a23970efaffe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d10fa73e4c7c39912fd6e6929d94db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42c652565c0c203f2452c12f4dc21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe6c1dd134803e9b80e7ffe6cb7353224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b072ea29a007fbe085991da84d1501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282288818b085786a5d46a290eb07b04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc99a18cc8268c335ec11cbaa4558f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d73f22c48f0d0fd25ae252559eb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008ebd6264f71c07799c753d704b8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3bd0ba4e7fa6da28905a8e84f2ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d127c50317fa9d035e45d0615c2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d19a3f424fd4964f148b7881310d80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b9cd8c5de92a368f16095e0a2d632233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db428fe1f86b94836a534c6180c527234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba748e86a43b4161506c1904b621f05b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcdfb7584891a17890886714df0852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219383e67280cadc3823f25ba4ac545237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c026b083fd0376acccb5333873d911238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a5ff95507a6d53ed3c2802adb7eb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafb255a21745ee9cf73f7a1efcade7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04dee8a9403e322411adff1de85ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f2c06dfb44d90ef8bc3ca35cd5a4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2037a4ef64d8b73edfdf2ffb1f62f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df4d8901429cd9dd500408900a980f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a58f6f3d1d3aa78368a2487c2553245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cd456a2b49313bff498b214456e4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236042c3e650cf2a89e0a144b46cebf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac358fcd8528aafc5402c7b13b2f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd41a3a80d331bdf54d205960b0538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae7e6214c47c7fdba5ddaf551354e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48805d7b8103d10c83ec443dc9bd0bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4659702e228a1e453848ca8986c39a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9cc27298fbef94b27bd3af7188fee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfedc81a8a44f239817214f2d9e70b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8cccf78f4ad702b785d07517cc30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abe1a9a5b5869b9fe9d63081504cbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eca5a036aa7730ab7ef46821ea7673257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad63771d8147f6815a97c83e29aadf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68186fa2deacbadb3b6063c897595276259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559e9730fed1dc72cc4f12b838c0cf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8c6aa15d5b800d01f4dff6b30b49d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f060f80c2d11049cef756d4c4e0d26a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61840ddf4574643942e6f5a8adf852cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888adec5912cc0533688a0824ee5615264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb8b95b4c7d6d70536948881a87d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5b3b5362e2045a712a2727d79466c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa445b279f3835fc8732a78343323267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1dd8816ed9f403af3fa77ddff054268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe93dc852f38673f743afac6cf824d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be82db230a89c17c468014cf3e70a0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c5877d74395bc9205810f9190cfa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c7a71a5a94db7f84f6cd0f6ae9b1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772e952ffeacfc98d4faa3d61e3a47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec975f5153c12f0429e4185ca7d8d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdd250d4e2cf9086fe3b35edf0f6c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace80140c890cff4b7df8057d865650276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fc3d9d7a5650408c39b9a793c8410277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0cbb649b1ab0171bc7b660eff9eca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9466dc68298dee4e1f7ab70607127d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6f46836c6a38df1c952e059755635280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75659e80b87bfd6437bacb980cf557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ad5bff2c32834cb7f00959fdb8c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaae1db87800915f19f768a7473e9aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d24a05bc4ea8ca71d0bd460e2db5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cdda03d847685cb0da0194c5608eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d214db4248bc6638a547dbcfb6781286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60ca84955ab43628024ca6e9118d79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92296c9b062e5f0a981cf25801bd21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f60f765686252d4fc4eb2de60284e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10898e4e93c66712e949708d1ace55aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f1726183da65d4959c0bbdaf3c620291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479beab386f835b1924cf1a757930b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a080abc970c6cff006fd15160480293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cbbcde7f5d3339e4162f05aecf0a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613114dc64d7f1e01b4e0ef5ecd2251f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee7699e2db5c848d6d76c30f6b1884296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e6f815f3d3cbc7642a29cff32afe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936947b0d2df073273b607cda98ffc60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9446f4244913bde00d40f1db49182c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343c7a0af1c8291b059810366344fb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4b824b1670172676b1e4c3e55afdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c483d0a9d1e8cad6f0132a5f0a8fc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961996825ed82f93567ae3b378d1e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390e110d6a9a07a02f2cb597aeabbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbd3d5a69fbb500e47e8d5554a4640305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec3a2766a72b29e08971ca8e83e0db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c25359b5ab7d2b5a5128092d7c43ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d58ecad8027540a9847d7a459e21eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ad7ae14ee0524be6148660bf48796309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41829df4af29f90754356b293354935d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e02c82938c716f79afb79e640ee00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a273e60c536d5c1edc6bee18c87c32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25406c1d9d254f9fa47950a1c4a77c31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70be378d67d222b0193a37fc99e7c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca59f09e16a9fe999ca81e8a7f86c66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4fe0a92cfe33b8317faf832b11bc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a9eb6de7a19cad752fb4480e56900317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b314479344949e8d8a48451a07ff5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9eff3e35c1837f5b770879964f03e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee8058036a7f4aae9e18367d416a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfdd3593ff6e855338ecbde9f79ab6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71583baa56cdc6b0c2a691a08a9aa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48648d2b5b2b29d0c783f5178220d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2157b5a8fd07625e30f304183200e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407515e4bfa2dc514246a6b0a993ca73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306828d62288c49e1ad25445202f2fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b52b9bbd9d34f53f309b5b7f06ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a30f3b2fc07e92d2deeee5cad6c30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927fe547150fe31c3d1462176c0e056329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877a51bc5c22f1b0a99d6dd5f15e878330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f2a42a4d8382b232472709e63691331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb214915c2d589902bd4cebef5d291a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb3ce4059c116c4c4f533312e7cd23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61a64f3344da567c180c757e185a0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26414848bfee455377b653893f517a7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eccbe8a46c41c46d5964c86e00ea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310599e3810d3b937e5644cd59f560ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d4dc3387d4894847baa43b4a2a6be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d5ac03413ee66a483c02632856def339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0ee3eebdbcbfbd172d14441b6710340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073c58e3c2cc183c6ec03801beef703341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad08afbe510c0e9dce0382c93ae625342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526aa0698d0bb32bbfe73fa17d8243343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa8145da507f9244e346bc4fbe839344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85de197ac3208211bd29c26195b3a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1629b418845c1a6d31aa14f8054c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfe2dcd52392035fb526872c5b4ec2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad224cc688a3ddd7065ea19d4483618348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc6f27be477a783c29075a3af2bde8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08edf739d530667ef2ebb8c2e87e5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6da928c3601dd0f8e03f31391f198d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ba56eb0166fc69f84d908fe346c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c889637f5192e5826708cba12be9fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89131c89928a5b8c07ebff4a67f8b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0bae7c12ef1c2207ac87f844f0931355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d8741493ed09a98a1d0d23c678e43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d701b01a773b0c80bbc03e9d638a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad858421b5b869704c26ba2e9b9081c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42196ce00713e9035f43bd5dbce5163359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a7bc2b7d64f342ab7c0036e4562d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec9d0fd9a984a5ef0520876b2b932361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c31220e6a0f17c02d0ce12fe66bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d80d51fc1f2c91afe32b13b9d930363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d08824bbfd31dcbfed0c6ffb63ce0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f703c715a78a1a9893474cb8b612ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d3ce19d6b957fae87f81b499ef24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b08e679e0c058954f023d25d2a313367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d496757e00f100386fe8815c2c37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e53ee81b4fab086b64677c10a0bde6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf153e88adad9da240821f1211ac5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270490bfe9dc34188727837b6039523c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef31c1b44e332b800329750921913372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e27860e3209215a3965d412aa7385373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e84e7f9cab234aaa09260ac0ede505374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3324ab5b615b1df1d53d7353c688375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fe137d7d100b57c8f6371753cacc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1fabd14e536502cfb905044032b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8c3f76d9ec50c3edfd3af86cc6a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eb7f0d7700a011c94516b9d836bf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fefd30418cd379006de3765c745ea3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d728940896edef35f96f36d582c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31812b5a8157649651179d9a4f8eddd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1be1adf217337ef03ff60031df2fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbcb3f947cf37c60896e4e2ea2deb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b594218d7176d5c14d0696f4918299385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd7ad4042171322c49de4712d2db5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41ac415a6503e1df352a876522e381387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7698e50963f86671d4facfb72b02a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d6d5d0de0e377766a160641d1e3fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb7649be8e8f3f3b83f67e95b498b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678680cb1719ffff5a37c8767ce4dee8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c056e5357d350029824bd79f86f1053392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd707a03a2f4479598d8c6cbf216b81c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d420e336889ff297e5c1273efbe2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d296cfdb55eea68203547e248f6fe7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df1e333ea109936a8deb973d81cd20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa68dbf733ad03bf1a001ae5f886f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44961109227fa9fd4c9ff7fb831fff13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d0aafe53ad31bddbe31b2bd739e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7da21fabd6aaafc7aaa5af29da240f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33e8b7a295c12bfddba62699b24dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829057687cb9c7898e2e4057c89b601402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273105fd483887e3e88f39b3216452d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c50e76d92df7373b4a1978ca18d92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c91092cf2d43a45b3998000d6a9cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29837641cd29ea40d074d2d61ad67598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3639ecf32bd897d097f14f1b2aca4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8590bdd07f14a589c7cdf6c1507ede408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50aa2f4d5744915b9ad6b3e9a3e566409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dfd299e66e8f3fae6108e728c2bcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d34d54b6505506c88199ce27e4e5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b6867ac804e13f71ea7c56075690c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508cdf1ab85d2b2953737f74e47a2c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d79a62b76a2270f023681b2ac0521f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0686ec58330cd85658173082232b176415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd1f919f13325c70b3e38081ddd53f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311722f7471664bc41f438d1fa4ee7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5568b21903857d107580c94eb38af8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97cf34aa7508d693a17ca2b7aa7c7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5781ace33e2af7022ef1fe2306fbfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77c4e108b9b629e735617ace71abb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8c4243c600f8911f27cb67deb64f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ca0e47d01a62f1c95237dfe2909ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135347eb11805e50e45f468d0ca02eff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2410cb793a07ef3152a653c63706383425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4131c1c91643a758d822ce26002bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7b47acc4738aeeba9b50a1661c77a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2a8fb8aa89f6ca43caf439af1fe3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fdae66c885d2817fb212842244a30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b0c7f5b9f7ecba468129539766c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfe8b08b9f81fc512f33469671a323431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c80754002cf93d6887f82580dc2b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb363a0a1ab24139817096f7473f9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4643d651b252de9a7e72a0a0859e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c2dd483953292c6c722cd348197f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9e5e855b05c2cb2a54e6f79a6ffb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5319c98f53aae64bbe22ffd49a0fcd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdeb78f7facd1f6f6be92fce9b62ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157cae926c444cb673ede7961dd355b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd2d6b327bc2d65626a6189dc1d881440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8041fc7bfdee47e6608a4fa0e62014441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c877fcd86c608a8649f9a01132f1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed731b39ed566a1d3af150169e9fb00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e5966564a0b6de1cd4efb395bd83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d244cd708ea55eb0f959adf9d31a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3d72c5e187c38616740c16602c982446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61087e7c84e209cf2dfa3616893b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4144afd5e5da18f9a269c302147c4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc369211930c7f9a4d39dc9dc6fb4f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf1be0783b57707cc937678e7de221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588aa9e6c90b6c646b252c970e1ec13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4049cfa4285219b3d0cee92cc91116452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1bd39f886cc2840cb2a9a989255d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2b452ef3c3b0747d643764441f12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e945308264148bc06988deaa2b6a0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33efd8dfc4d929f796e46e398b74302456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e2d7e8c9e8c74c7aa4d1bbb1ede7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8126890466db3332cbea4cf5581291458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4533a7d4dd23a1184cda0b61568c76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72e24cabc30ff32174a70313eab8d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719894be5c1595ad1c8f2a513522b3ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9005f26e189c812bcd0bda78101ac3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ae8be2e180d7947d9edacbf9d6557463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae5526b15cbfea4f189cf597775da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a1f2cda4fef4c3d8592e9c0928426465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc700bfe22af9ff9a84df965c5a1ef0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d9193992c65223a6da713cb6ecbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1d4b5d295036335cd14053602d231468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02467271cc633defa9db28e7af4e72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d378669d06d62201313b3727279a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0d9940d50d5bb2bb4a7d1e5dcdd22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee097b10119a5e476f71a5f964a29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c0abe0ada32a83a84b1d0493601a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270717eb51f10318ecc2afdac31667f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ca10804a7f65ae22636681cc489a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a8c05e7e83cf32cf2f4ad6a5dc49e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d01bd0a35f64bb6ebcdba3256151477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c098ca5656c4e1bb2fe6f879088f04f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b196c2afdbb62b8f4d47815f33df30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed39c21c4756471dc1f263dcfaa9813480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ca35a4df95a767950f073bb8a52bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea8daf2121483ea59a23e66f133464482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc5208b07786e0cccd026f7ced639483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884ac09697d22edb15cb8f727cf25f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a85f40b7854d2d371f6c60c818723485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cdbf805ed8734d5283bc6e17ba592486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaf0ce351482b98160931ae0e505ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f503e62df33cafbf575bdb7cd0487488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388aeb948ca0be79c8d39b71cf7eea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eebd0cfb9b3f1281d08544c597075f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d029402c9e97a11c4aeb22a621470491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea80b17fd64e907f8eafd9a294cd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efee5bc7d0eb464c548d4bd3843f3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861a4831bdea4d72110027ff1d7d89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b1f53919433e3d43677a3b3207829495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34bd55a1d967aa8c5b5041e3191e7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4f1d9a360c343ce26f62ee59099e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22584a6810a9f8e68bf47d545836f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91011ca4b5d340daf86f3980448e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d399156d8c5043ffa84b2421b8c6a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4c06178ec1bf590e479f88ebfc6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c4739fb31f572af4e889df68a018c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd0417a101a427083d623580c046dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966edfc918fd2bbfd99ab555696fe710504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108077ddee5bba069f6fbc2aa09b4cf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d7f542e67e955a77d339e72cb0dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c24f8702507525cca8fd6e723df31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de43618396c266b81b3073e5e261cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09399fded30fed5fec94c191a27de34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2cf62ec1f930b30e6caf2a1e0ebbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0abc3f03375b7731effcaf60809ae6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12632474dd7deaa08391e48e63bb86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85703e087c3cbe29bf7c133b6d0a7b24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b6e1f07874ea8a8f223f07e7bfc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af376b19177246bf7ba9aa268084f88e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac0b09fdcd0f76e1723ec0260de57e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7774465ad833a0ffbddb32becc5173f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af522df5bc05b9cd95d2b39c57277518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecee524b19754a91383d972b2022f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2714bd05d7aaf1776e36d5557fed6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a8523a2226519745f8f63b974984521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70528563b4c5f71b2d9946b5f43131522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ed8b0cbdf24cf396dbe47a3c50f4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f2bcf1b7f30008d9495a89537a37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbea3f05040f57b62e562d755df6c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e82a7040dfdf051f4e0adf0a94a27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff0a45517a06b17a727a71cbb71b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa14667a3b5ff7e3ed479a4fe9a95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b618c51f611b37c3eb22d20b7a88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4632562f417eae03ab06920ff1ab602530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0818653d8a2079b4222fc7182c219531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d267519ae5a6c08d8c96d1ec862a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a1804b22b100631b5f89c4e2074f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2943c3e9504d236908a862b2dbe1be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc396c998b3a95123cb29cec14cb2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd6af583b40a9c8aa72380e0e1ad85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e86ad74bdab4475e1d871df8e8c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb2fee4ddc9819307db7e4f3e360d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a253c5d5d8f6cb24c9a4575f6e620b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cd9d839913b6b486fb0b0562d2ec0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f6ecd708e9f285d811795c44432a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e8ce141ce922855bcb89240fbe237542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3aed00f02603a2fbdc8c1cfc9e30b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30367838db7cf7a70a106d8d60e89f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c93368dd4e60014193a518635fc0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f27d27ca777db847080877c82fcfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100cc07e00480bbc57e90098f74ccad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9a121860350a576d9b55a661964ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91677238d771aa366ada6376d72e7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede7c5b4061ff6b8cba6d81f41a4ee8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabaecbf074234792b9c2a81e57b06d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b0cae118e6389c7c2b23b60964146552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4815b866cd9486bd00f284031580553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035335e7148195bd1eac654910c22ca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11604aa750b17933a93d1679b1fb3f8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9bb7ba335e8d5beea2009576807c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7f9ecf6408317b924a0a9502ead0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee983643578c0bd31fcf7aef12da4cc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b52283d053c0e8211f240f821013b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0826bcebf56bed76ce575f22daecd17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352d591d528e6b109e2a6b447e441df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e386764bb8a1e10b145acd2422ecc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c975ac0b2b97f9b16c358c445d51a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b09300f9dc2f1cb8a43c7089303d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bfbfc5b8862aef287579806bb70f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1423dd719657e90a0c77774000de0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd85822dc3d83c7dac49b0b3c66e586567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf8d39d0de345c6688d5032a65a83f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714891ad8b477c84ebd4dfa57bb354a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2012a67033e53ee8b00c7cdf4952b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe139ea922089e79372386d600bf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b3fed4e68390fb6bc417a9b04f1f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca8437e3d29c45ff053949dc890100573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d436780126bb2e4dae10fca304fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffa9e2fadb3ef0162e19af4e66798e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85099d100edd7d3493dba8aefbbe0ec2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d49f7c4a1254bde37c0bb6795dfa96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd2791f6dfa49044b8e69edb82aac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb5b983ed7af9f2b349af53f040be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fdfe5abb1dad40528b7b8f9777476580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a17c94b7391b23d39fa697ea854e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269245c446605b0a7a5cbe8d1ae8522582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d052824cadb3875e032f2b56610d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf9a087bdb307664bf5b693a4a2a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e09ff827001917dd2ec5e794018e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f50037d242d6890c91ab54917608586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a432082b9154bc0804dcdd5ff2bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bda56c0a350dff756c0bd75976dc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c47cae97629a9c0acac8ec87992c62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc765ebf02af888e956c2903abb0911590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd219b79213b29e69dbec5ed376d6d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac009dd117abf5bc3ad031a26600ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c37f79f62f2728e2bb5e3f0880681593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a82876216f55137a0f19dd9e501b3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7b3b74d23d2c682ebe5a2bfe74cb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b38fd7a4ff5250891b883bdd5b3ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739f671cc3a5566fd58686dcf92066597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46139b9cf2d18b61c8f9432db3c70fa1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db2df6bf5d87a8e8711344fd12b1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662e05448b75c026c2e516bbc990392600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa4d101d0c1edd9265c5f06f6d736601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d383952e1f85ff30106af477e146b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d46ad77d8cf8e37e7a1815031653603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4423da7ec7cdbbe9586551081374c0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61761dd2877da5a6ac25921a44195038605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad29bc2f3b6c9458aa9ed36aa61ddf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057289c66a9f83349e77d365ef3ab580607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aeec2c4bff9e6e496b246bc7268d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45142013784068448127f29c8488229f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f297a53efca7de4259fbee5e79076610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b1e0ece54d5fa1ded01166eb969c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54910f09feccf8b1303740ddf0b08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8312d8ee5bf4850999685293137920613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a1309d9670e791aab9f3abf752b61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1355809c1b41666b570e62e4a2811615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc2eef6e08e1889b490b08e9592df7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b680bcb149ac6b23901c7ccbe80f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ec06fd347d8a3cd03856700e9f1c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06893f869dde6474f6b7d321d5a3610e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ce1b2955bb1ef5f7afa366371857620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c43c33fb3896fd8055d4442e7b68e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610e18e83a44a005fbebeaddb2b89b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65efcafc1ee109a1b81db69fb04f5b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c4c747129ffa91267a4a89ab18c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2420d1fa65dd154c62c4dc9bf91ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fa2bdcde654ca17fb44343647a631626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b937bbe1b013764295eeb6ba51913627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da859dbe29fb2cf5d5b28247d65d204e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0f3107c89b055d9f657aa18e7c4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804eeee8768985f6fd76797b617e61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51885ef14042feaf7bd1e6b1d02979c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96efa1b607c5fd7b45ca41f7195fbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ffbd20bb40804aab83177bc3f819633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954e6a35ab4ff078cc72b800e41668634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ad30c70f31efb1a1cac6edc581504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9959bef1d8685d65017e25962fb3c33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5a039aa3a8d989d0a7856e7f5816637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2982f90f639860e8f048e14ec4d4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0f73e07c0100284eb194dc468ed73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4e0c91492ddf52b9cef45726cc2fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5500296514b1a402030e3d2d9bd26a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd15c23a6931d884b63514b12c79fca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84958c7d145e9b3f77773e73a5ffd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2706b9ccf66e704317602d269e214644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78195b29732e7a60b910da1d4edc87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3692452b52a5b95a18a5d25f9dca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860eb99dcc7c36dd0fd83c15c98be8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593384d48eac1507372d2c6ec48cdc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493336ff7d5c8d8c43647867ec667b7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17312cc713607e4d4455eac831fdb62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca414c675dab35600133821343689e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48468ce411e1826c219d3907b225ad1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff679f27fa9b1d4f57dd58290007e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff898fa99317d61aca1812b0c9d31a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca98322c2328795cb9f089267e94dea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a08721a48bcc686dd40041798f40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615b98e34cea647ac282f4c8eb5831657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161912ea1ec3ce76274e5a399c2266658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350976e945dae93ae0ccb60b818c81a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747634f0350ebfc29a34a8243e322cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be5dc7069a59cd29b648c26b0f8f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8bd04cea56e6f484444ffe81ef5de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96d1af3b070f595ab1d19579e2e155663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1367a75454bd0c996488adea6b9ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e8b53d712b508291eb530b34a1a2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0309e53ea567db65a767adbbee3edb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d870f3256a296879832ead351318e4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db1091c58b1bd363ee8750b735e67c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172f01b11eb625a58296ce13497125669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf2725b543ecffe1b11cc67b11b94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca31357f0a8975a3258040ce366c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeebd89c8d3a8e460c1f603822f7fd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ebb862f30533113b32c49948b8b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03852fac5d351692570bbb4f79d0b83a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf82ad4efe2976b361b352953b352675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df6681eb10e8c0ed3b7994bfb7104676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1b95ad9a7759166e1347da46e2af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28864b4676f41b98cd05a77f26c2f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78ee2f432c21a881a30f9db0b69349679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d2350ded469e4b14327847e42c03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7fe4dd72b12ca8bbf89f8a2b02196681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c1ef9183ebcd805005dfb8055ffad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122f4b138afdc96b9f163c24b8c709683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb1d64c1430b26cd2d7541168bd14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced9b5ba9f5dd1a0791f14e06d41ece685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64689d0193c2a1bff24dae32516ec08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ce53f8867710497a5c2aca21c11d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d45e9ba5d915431f66538ae94b4a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adef2143b477f73869e9da65ebaa66f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d65a1af827e8ec8f614dc9c714d27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dad83ae799f7401975a570cca693a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b45bbb48bf4ea7dc9e30fc94ef5d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d6631f92dd38a74011e41267dbfcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d74341b6f98a9bb7784cba7cb8370f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1295c89cad75b0ec01cdb499067e07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbfeb155074ee604fa82544896413f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518cecb098501a81d668b27dc8b0f8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd69e0572867cd37d2af89466febba8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fa99906baa4b2b347b33b560290a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851aa8fde1ec92af1fb33e0042a5ab7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993831b252699d1f645e2c8b5eeeaf33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f1e34433430f92a10bb4d05cb357702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1697dec0fc2d0d820dd0ec1fbeb50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738f248b4cf23a92f68f8bad9bd216704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05510c92a158c686fff53d0cd46fd8d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670aa2317f5b4fc57f8895c4fb7d835706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cfa10b2335bf75ea6abb047809f2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6015497d12e8b6d734d930312e2d2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3985c5edf8e53a894765406ecd803709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa99a6172b8695f94bde7ee2a61d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6253b0692339f4f83119f9146dc076711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0e178434bd4bd7268ab0bde886037712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683faf1f6875bf6441657286b553d41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94baf571f7bddf16a96cf6441e01be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc08efadc2c66765328ff0c49ceb14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9abab43c6115459fecdf631d9fed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f539f12a4c5cd56d6b47d984fd4b72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c95e3cdbad0a9e6a37eb9538de4ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190fd52434517dfd95e12c9fdfae445719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdb6df907599e2274d0a5d6bc7e0d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a8dd130b7f172331647d090132b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27005740d478b6b2bc88a4dc0c2df78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64fd5ac42b1aa198ef236c908283ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c43b8c7e473f7a47e3f6c0809b6db2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c3da83a3f1efd31a3b0bc52ab0b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4c8822a33e8a8210486cec9985240726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67bf8f665775b261b9bebb17452839727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f90752f324ea42f3bbd591d8afdf19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbf965192aa17da540961cdf5a8828729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2affac0dba4ae82e339893d6528d3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a24cb8c7eae50a6b2136692f5626731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980ee2d2e4587862409495d2fd35af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64019fc4dcdc12022291b281a0c8d309733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f07fc2f1a974bed8827da3f3b723d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953389d5c47651a426b05d8aa2c43b66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654716c37722d24ee0efc4c73e195cbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb245dc468434cb74f4f5f1cecb7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8be34c0d03e719e705d0e039aa830738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074adde67ba8a5ee23641fee9ad2fc2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17739559202786c8490fa68ba73052740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1727858b27333dc4be8a15f1eb1ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab50e9783fb3b3d01d2079b45bf499742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aef5de0a618a280547d3cbc828b092743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117772a97bf7fba49993c24bf3f5dc03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa2e58cc8d60d7d9927335266dd704745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a426552163358d9d4ac99648fd71bbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634516496c5ca1770c23a87eb49c7ff1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fa2e281f836fddf2294862d2897b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619a63877584a9070030aad4f2b8612749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961138d28f7aefe925dcc55a7ebc112750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c134393908d1ff3bcf9ad9617a897751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dddef8ec8ef3f1b049a3e87fdb92d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b5781a8e00ae6a21f23c8ebb17494753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569765c92470a09a75e5b41aa910cd39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b47c16d6cd28da1a19fbda48fe5c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27f96d651934cd77362d833785b04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec823c308ba168ca42ff23eea3c4ed6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a976fcbd2ec6862a595bafa096487758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be45184221d2bb6f2b2db47354d1fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e33d655002614daabe58b1028c5fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29416243feb35cb57b8b1a60df85b5b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de760f49cb96959b04c3346bbaf1b90762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df8f8f3e8dd644f6cfbfb26f586026763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b93008916711fb5f9c13da3ec5ee8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507b01a284a664bc23438ba1f652639765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ad02eb98a5bba8b0ff66f218eb26b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1e8b0a6333eeb4e662bac4acd426e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa3bbd7471e0aaff28ee11eafeb5a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12c08959260a79c196bba955ff9913769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e68db033db015fda746fa8a4fe12770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a4f866c9df765934d5bc181ee83ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7061134fee436b29c494aea9ca81ba6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db477734d7b7f0d659de46b496ef3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6348e71bfbbae1740a9c6446c43f0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430c15a424ed9f57b0c35dbd7a59f0b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb52e46ecdf09ad4fc85c8610a0c5e2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5353eca8ecf74ed6e53283f287122aa777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>