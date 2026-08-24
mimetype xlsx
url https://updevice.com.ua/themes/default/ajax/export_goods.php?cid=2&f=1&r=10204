--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a8535f2d938fb89f357763d01f281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2e30b423a63e76375263b23ec31fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74660c78879c840f35459e4a0a6f33023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a030284b6f5ad9eb5e65cab3343de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2cf06d44cade33553dd89321d744b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865805f9d04db9194e0938ddfcc9aff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf891b7565c5b5635e0fcae6f443d5b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68152eb064ec06a2a816f9d90fdda468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225518de371d38b2f1d4cf5c2672af649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c4f34c7d445574a6dd1da407bdea910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4ee1ca80cfc1959174402d600503f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9def90d1a0fdba57924c697f6abe9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bdda5741f1e43a15a62b3486dcdb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1524f4662c31f249b87258ebb73b79e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1eeb76f204ed42143db5acf4789e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2e907ff2f3a4a815a90e5b522784016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd43d2722b6b66726abcbcee2b94f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333acb553f29aaf0dd9472f9a7a9a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f611bd6ab7acd2d26782950844e2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecbb5f66f872032557da3a80e0bde420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1babe6dd7f62dcd02296a75ecb9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c893a5565fed39bc77b9063c5aef3cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f284aef2545795f1511f2ea8264c27823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8954b2a09e8bb51a1ae9aa9910fa5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807db7efdcbcbd65467b45cd69180e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07398e0140cb80a7025259a8cb0f4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec3d96a69c489f2ca2f8b311cd162f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eace1356f8abffe41f7c55ed6492ba928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff6c2e722cbebb6aa6011a710135729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ef194996bd2f9bde7b265a83d5bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8596f20cd5378e04346e2b5322e99f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b752f0e4e3efbf1c278aa6f93f50fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db780a9a65f1aaa8df56fd8e6fd2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dc4981fbc4573c358244c917d7e1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea425cabce68015c82000c7be72cae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827eeb5c099c70ed9a895b2d04baa8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf3cc1d0c4ac86c391b80591d936237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ff2079f731e3c13b62fcd2712de138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4e754d085c84a277094583be821bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca4536b79cd2a6d1ec114d4bf1ee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631355a9d8ffe0d69100e200726acdb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c6a2ac2f4b1214aaaa6082d826d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb9a63ec0160adc6fe1a7df29f80b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f8c6c07ed53128c598766ce581d1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25a6da7435b4ee660e872e438971a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac08019312a217553f599d3852f0f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323b3a1a6f92d2234f931dc29d369d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ed098d20fb331b51c0e921cd3a6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d8237bc74b234159faf60b07d318449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103ca83d43f5bdce240fa365afc43b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab99bad91064d7cfcabfa8cd03f9e9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c36f54a2acb4408331a1e36dd0e21052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9751303cabdf414f857f87112354bdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49af71bb0395f0d568453dff0c6dc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697da140e8327ab89d2dda0cc5496755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf6aff64702cb5d91df57a4a8c6df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968353c89d02115e4b5701da06cc5a0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8368656d1ee6e25d1eb1c6a1de821f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dacc49108d865bf9cf07f10225bb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9fc774f40ab0f6beb05bc27d079bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f570d9dc6d842951cce7bad338eaf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed57478ce0a47c4a6200d75b78cbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705466446ecff4bf11bd73dbdffd4fb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3d5f338cd0d50bf9da935ff347eaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634718a21c9d67550685b07e69f2a71965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4cc36058b87cd8db0af3d7280c9a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f162a78388aee9b3a7984e7f2cb8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946896a3b3dd4ee7e32adb0c250eba5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd331f9bb042979ec40aec5c67290669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403519c6c1e1d5234814686c1214a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043af21fca37305d12e9dc8409483871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bab7b98eec22e2a99cb20e0df8b5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121eee5e6bfdd4440295f59e1505ea673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e75ca5d59d3aaad75f03d08afb342674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859b02585a9316569ab43d32df563175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bcd8f4e02ea556bbda0433ce8ee3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87193963ba1c3448496b1ac0e67b42e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8edb2363a6cdf678e9d276c6ba39e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ee7b02e6bc4fbf52addedd83f65fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545199830efae012522adbd6a00f6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e577fad732be3cdfab17d078a52181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adc672d1c2c92e4c363f07a6b161cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c34e71d2a0feafa8d694ca973c19783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce15964a45dc940574446d87d959584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1446861736e81673014a3458b4b2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6cc8e35ff2f4080efc5e4b6dd962e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cb2608e5beb4bc934a41924d413b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a9b45354643b400449da0f51d0c4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757eca18978def0232ab68caf8902089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034be021db8534f7adf73c3a1f825190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748ff7142f6475322b3e25388f6e39991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33711d169a8be384f92059ba6183d0d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7862cd41b3e2ca27bbe6603b4c6b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d356981ed06c51888085d90ae2ef094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067fcf5d93eb7f17c825a14d39e06f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2f646456317bb600386cd5c22bc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef475bad6445c29e4cdd58328dace097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add32f1715ff4aca2f4444d9689be77b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a94ec2763e441cb884248dadf65d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5aae1b3a6edea690983892e93fd1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af8dea30ae22a7d15d26c56a363303101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46578eb082da7ca703c92b570422d225102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886789b9e59105a860a9668bd8907605103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1f3aff5e8880d85ee0d4e19116d28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88ae284299907666796497cb8b6c40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f672474864f9915a02dacd24b2e0bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c9f18549c2877114b1f82c415a34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e08ff86035ffeac7b26ccbfaa2bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3852b67f6971c7c68951071fc22ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40513fe2ef1257d816d06984a1fde22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f9f1729c6d56e8c38440661363a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ffd667996f008302bca36ae9a797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c44574d0a10f1a9c257568d8957edf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c0fb7cbb7df73fd068166627ca4fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951bf5869a19ca1a52b6bf8fd2fda5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183eb49bb31ea0d6887e9961eac4c07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffeb928e74c71a5187896fac0f3726117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae6eb7c45b1e90f81f99a71767402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac8aa7f1c1f2f6ad27c9c69d887995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e43c6f4f3cdf15b8b562b5d8d545bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f0b8234089c91bfcba114a4d2eb0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cc7be67163b28d39605abf973cc7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c33fef1c4082a168ed6bafcd5290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad04455fb03ecc2a7ad4e4a6a795b85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c393d3c3704055ee0910af98922b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594f9c8bdf7877d6d6bcc873d1ec380126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923a7807954a8bc01bcae347244e60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f534d92295db0303dee8303cd0b2a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe03874bca728dcb37440d0231f6eca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64285c29b01f4af6011ead2bfe1d7634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d02cb43a8241a524a6c4570f8776b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32bf4b76291782fdc5ec20fe5f08b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086f7017dfe3d2d71471681b5ebda8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9c5a434229f0db1ff7511c948212134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd6fa5df5515b7148bcb122d37dd5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2fada18b586f5da5f6f8b3f970861136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07c85f7ba36cc0dd456768e75492a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec3c4e3fb62bbdfde36cdda6af252138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b1480287e1e1579d04c73430e2c9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279fb2d169898dec562616590fef28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e3385741fc63dc29c856548bd91f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c54d2570ae08f2dc423d69c32b56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214669e78ccbafae13327f9876020904143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ccabb95c8a887819cc7ce459e8505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1da5e8a706dbe26d8410a82f30c53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3424e8c6f696cae95f5fd3b42ab8e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240c90a833e34cb7757d2e8e6e6e2d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f6b4a366d527e11c94d352fca82f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c3fcca4bc2bc1c13523523f9cdf98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d101f43b10bbdc520b4b0dd4a23985150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2a96ec8f3f38e86b4e5c293d7d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623b91f99a549b2edc628b878856ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f73fe42abdb67426b39b965e1b695153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d980ddab0869535620fe1fa4e3bfd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d80eb99649bf4bbd08aee4374c7bf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19166c09cf9380a94b7b263f05b798156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9523591dd7816cf1cb5e8c40bdc5714157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b81a576b1a8893eb252164ff0aba25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd157c212b3a7e780f20b555ad75c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5193a3d48b66a9712776def80db3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e58c90c221f09898ade79bdbf19c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e87961d9690c7e2a9cd2b7d8856dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747baab31a78ef34af1e6ec51757e85b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5459c924544a5122b55c07edfc40225164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959736eadcb89fd43689076fc89def165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fcac6bb6f05f00eba37d1dd95e24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e2d22d6eea3930ac138e23909b13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eaf41304139d6e5be20e86a683939168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be793acd663714d334459bfb44df0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a665ae73d681e551358c13ee2008170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124710cc2549bb01d8f52072690c8c16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ecb1440d6d1061cb11866c5be7f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc169c24fa61b566276a0362d6b53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cd1b67120e6bf68b57d1220e161d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e1658ddefc8f196634be8d22b794175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d89875617d7afa456215171ba7723176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c93683476edcb71e96214d10c38a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb78d309fcf7aab51a1a9943e7382b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc71545dbbae9b4994fceadf62a76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b06e3f472cc920f9b7e65222de678180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525cde8022c0300eedafd762bbfb76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790963335ef680fbe8ad4e9a7266fe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89944227e8560e5814228d54f215049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdb01601378fa6fa6a98c815a7fae1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d238223b2081ab5dc01c98a64fd41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c315a94e0f62a54dc8a7a052a6f35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0acc6d83254bf97058a3fe21b16d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2ce9d323868958205326b336e59f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5997cbc6fe9a27e52ee0d745f895e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f659cfbfc08b7f67e76f973a7c8cba6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ea5d5af3e84d5acdb2b98f2fda1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae486ffa9b4d34bf98373cbdc9bd4b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a0292424dc241ee7f4b441f37bf75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36610111463e9e5903fadb5896615d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1c2499a6a9d3567533e74c6f1fed1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d108f15357af8f4d4a423bbf79bbe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a42d8817ee696fb8bf27bc5d753d78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6948a8f936789d0876adc2a79c6abc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8d8ee621a4b203a448e2061a2bbcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b288ac1eef8d7ac9b4d1d5d5ecf8a3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb3cb022d9ae2505cf95237beb547e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e5b48120035473254319778e345a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20e14ff9fef58b2f8c15f525deb66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834134735e2aff4d29b2dec0fca6e5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f2543a1d040b0cee72753813c271205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fc3ef6152400f0485b43142d81d18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7740620761a04e96c0589c8713c34b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2f765a26021751b32a34cc274b22a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51091b901ba3c24171051f9c541272209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398594d7ec074121ecf671f40bba86bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e7073dc9172504506e3119377458a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062a88dfd148b689189164a70f9ab50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16245dcc37714e92a07ebbf5f388a56a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041e1fcd6d195a89ada4ed32c219cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f145f215e85e4dc7f6c875abfb6b655215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7952acfd98321dcf604c29561ec51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce393064e62a97da8cde4462d6a771f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7339da8bc5a2d570bcd92e462fcc740218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb84668a9d899e74fc48a08e715c759219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1826d4df0fc596f68cb8b2876f9de9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb28d692754a3e17c0b83feca18071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87901853decbf6de181443bbc6e98d22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98b9e87bcc12f7f8f0ffe5ed47c86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1e56a2c98bc19d037183ea731508224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084670f95111d9ef5c884337d535851a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0c29c61dac34671cd8840a7119af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a0c32142b0283f9c51511ebeedec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991479851b5bccb4061dd1d96f23031228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241f809ae53bf8cb6847d6915b55b4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05171fe2816601aa16ae692f90ceb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e844eb64e16e27bf22bb54b854ae8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eaae4ba51e2f8bb1e9369aee767d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478612959cb003535068c2eaba6e89b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb21b65200d3f7509007c2d00be5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d50b24e0def9de1f35c8a39e137088235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9308ea331249c5f776fc8e2f24396236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798bfaba66f5075ab9b457ae156bd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55107b47c83ce60af1d7b44de926b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0ca59a5054521ff023da56aaea2e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f614cfa290c435e6b932f5a604a04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f15dbc3494d45c5cb1818d2173d37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd977df7a358b495037ef66d14b9eddf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73852ab0dd8ac7b39adfb648bdccd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fb84d76377f77a33d7f1115dcedae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9c4417e03cbac855606214893b436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9732b3c89badde0adec0feb082b854246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fbe4b687c9c7f56bcb58e3c36949b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e026f797a8032d9a2a47d6bb75a628248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a41571388e6af399485068ecb342249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389462019ca4883cfb815b987a2bd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1044dc58522870f0a5f1775739a7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4f44e375c2f6ef1201743dca211b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3af0a83f514800f5e73d2ac302f37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622571ae7ffe5997b5404437d78cd6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d548fa16b69b86d617fabcd884c64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce437896733f32369e68671a290856256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcb4add89fe01f7d3b5c258d561b31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bf0fcf154ba44e231705079704e40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dccc481d26e0d76ca9a1886624bb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bbb719316452f91f9560adcd5d330260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9845a9479a6a5f90a51249e1b07c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00731644e07dfc11a293f15fc3d35ca3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471632f28bf02a55d92896a20d28ca65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5fc94c394edf8a577366989344c56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262786cb4fe57711a04e1b6427bd2b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7008b22077a1bcd1e8c9433ba0bb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ebe1155890721cb5522f16f156d3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0943bd28b58c80a38045fda46c9b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de69ce89eb9666acdecd12668d9fe0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1294549410861e92f3f71d372b4235d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a77c7806c86abddafff5dcddabbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0933750a5fafa2869e39de7d80d856272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce94502bd4c551e14bcde95d7ca00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818eca7d9d642982a11f380f0eb00f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f7f6a96c1310cbbe71ff87ee9c38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df158fcc93d32809e176a7c98cabaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712fd28d3c7027f10e0ed51dc8c7d2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25645418e977e79e204438a43b2a9cea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba129ccfc502f5df9b19605c9db22ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc0aa1618d586f810ec911d27935d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e866e19203dd6f861b012edaba6d02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e763989ee2cc665827c7e5f7e1eb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d2ce45830620e2c157f21a40bec6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed194274a44f87cc7b19d4076612c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86604c5d9e8cd54bedbd74398dc53f67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ef31ff8a57ae4cda70e0373e97a47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2edc1077a383676ee1282c4b3c6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434f306bc14789ce3f3b5333dd8ce1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157c493392806a107732a3d82d579af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e441a59932893de4c9cc4a32fb82e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71de8f314e1ce11f7c56a5512557f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23417d6349e8bc47cc35fe474ee2236292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34d171229f389918015ea8c0cc9a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0255b66b98e0e683835778835d6906294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c55c0df09a19c80d1806fb4759f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f41e3883e772c4422011d64422e48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2271c41730b48394cc6e6138f6e0cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8846276c0e7177f97819b7650109714298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158774f0acb8392a447cce68b6f1950299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4cc7cf33b3eff5e425ccee9eabe41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72544d66a48b7cf1cf5fdf4135ec13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1336ee9ff3fd442e5b118c9faa9fb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff544c0cb53f35a7741fcd80c6a59f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d023da487c6266ceaf57c555003ea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def29f2d5fbadcde6b8d9130c57a1132305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e47cb4d6ee79e8c3e120ab2cd255b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e63c542b9f6d7ce0e5c382b3797e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c64aad1897f04de3155993b5ad75f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8918946c13ac5baa78a44611efac5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8feff6ef4ac0b667aec14dcb177e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0748c49e9458967b74dcd3bce2d47e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635464cdf62945974cde6f8570f39bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea95583136913b9a6c179e8a3e8d05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22e2d344c9aaa44e8c4516f24dd5d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5037da46a605978d0a7147cb2e173d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343a609e8b3b52d326ff69e743fd64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a4d7a1ec3c600b71ddf6f5bc807fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458757bb1555518651461a8e0bc11cde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de6d57712d46d89080285710e6e121319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b65969d38a8084a7febc7f4ebc9f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc09124391dca91fb48f7cb99d06c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f86006e4e60ba3cfb44c88380603a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c51fe78cada458c9f73c294122fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321afa83cd16a53c4426658ad3a69910324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34974e1ba4c2568dc933af78fc2e99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6182f629388be18b41aa153ade0a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38d75bab6a68aa97c4bb5e6c33621327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a015e269fff248d182e9f01764ede328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a68cfabcf490a3d95911a130a97e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc9dd9a2261d772ddde62bcbb9d7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc14eaabafa93282f2722a868d4bf43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0277d27b47e49067895b01de06149332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63da4f4579f957f9ed3d569698bd02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e77746bd83c744cbd8b1bc38dd58d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0bb4b408e2fcbc45b4b61a4afa4c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ec2912a263dab8b353f2d1ef94a5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9c204a74dfe2e5fc4e5ec2779deb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfaa175b014b9207f568b3c77cae90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab30822c2e642a43382f4eab3b4efa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745d4ee576db8d1975edeb358242f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b567aa0012a4cb5c1599f7539779f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8135fd9bd0a161901d2519b897ca418342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49834c8fd4fc0652037690eea4aa793d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ad4bcd9b01cceac3c73a3cec94f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032bbc07f5345b5f6c8ef8d78c661ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f7f5024c2775432373207bc44c8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ca2bc6502b732441db7a08f1583b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edbdc86503c5f357663f14b5f2bb32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f5351f4cd7f95e1d1293a5c1e9507349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f70311e988bc8c512525c53347d171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104ade9e1a1a14b40e3bbca99ea04bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce62f76e7a60f0aca51888ffb6b431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22edd3224cc4440cdf918b8f3b7e560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db4ea69cb6b0d1251389e876f65ffa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbaa51788288d031ac7532831ab1b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3650a5c9339114f97a7ab1bf20cca7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259253082754a64ef9bdfbc8730f3a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a23f40caedf8687d09df8a1459acb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405a68b5be6fa2458c297be5573d2d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52cea77abba4602b1173016d630cfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700545a43aaff7397264c2b55a52024f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d18a5ed31ca21b8cf3e7dac81ce589362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb4bb779b1d4453a8fdae56dacd7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebb58c3db0ac0c57f748fda02deca3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bd80e8992703a9c88d90c85d2b1b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54cf1d2e86c3475addfbd248c4e731366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9c4819e8f6e8bcccb0d95c7cc154e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8954f558986437c811a0118636c2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294deafa7640d19dd785f867c17ef0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c607644ae658617f7c449e1b0c2b986370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928920b5268082e32b930b7bb9e2f8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb350b5111b9ac2954590373a389a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f098659ab5f56520b74daeff5cb571f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720268a2290202b2e38f898e80a5b35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805633c723fa91111d76412389406410375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416a7a941ff7cc0c63cb7f4ab884574376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007c5dba896e5588ddcbebc0a49f36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25313b0c3610ee89ee346eeb4a6bce39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c5230bdb4eb8bdf4890efbb7ca9c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0ef5629822c4ce6aa9de9663bd79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572d01c37e21357c048c0d1418025c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4c5dd8d8312c0ae20c358a8b822d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cdd3dd1943f49a4e3d23fc49d1624383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f92c46e62b7ca01a9d25611d9b586384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6123599b36107861c785a9adf043f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e6bf107d57f3bc651b5722e092b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254227835ab058af3ff8b4e3902638e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a26620f3931c818f4a6deefc83b37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e841586f7d67375f2005486c7d50d30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129726fb7095bbc38696f988e300e0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda6abff90c0a3aa4eed4d7724014e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f347f600bf9c3a036cf30fec6edc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc4d0f73a840d3a9c3871816185d72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89844a7b13acdac8def980ce65efbb69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432e4e35fcf0c720a29b13c46e002b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98edb862a765fa44e6f8d3f81d2f6d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c672c1892a06209442c14e8d291ab6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4a469c083b6f6351042c79e8de43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a9dc61592e410d287b8875bbd467399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c2ccb631364e32322275f0155fcb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f1fb1709c8ce3f2539d130553e449401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb2b0ceef127f3f2d959f7e7f95be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d70fd78ec0983b6dffd12362f93a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d800fd4854938a6534ba01b125cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052555fab431e3a62232f03ad9c0543c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90fc5de496b552449f948b2d1514c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bffab3034f79b351d715ce8916129407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d8c32c5e48771312adc6b56108ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e558db95b28d8c37d8ce9baedface9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f45fbba9c7c97975d76a3935cdbc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972dffcac8dab5caaadf0c2348d38a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174db7761465b9636d8bef840409df27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1032574e8dda5b4006ed2cbf1c9c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66de0b92899dd15d1a739b0f5c0518414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6eb6395eb155fc11e18026347b0b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a635e878d1bc94cc94b1db82b5b18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95bdffed770909a6b40fa1fb7e7b7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57f1c641a220b6830d8fbfcfc25f47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b8d21f5871457fa4fb758257d27e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647dca9e5052a3a99d6071023874019420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cfba5b32391ffcaf57360da24cdd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255f4f76376c4cba61e8bb6056a6c83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e57146d9e6568539ccc1ab08911246423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b399f1e2f253296ca6c75bf7cade8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106339138c0ce16b72b4429a1e96a0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c73ae4d783bce2c92783a904523f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef311cc078a359fa86e3988210302427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa7875505d9d36888dbff97580b520428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531133216fa2557e619a6c7e742bcab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e675d66dfb4b393986681f7f17c98c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b84adcc4d708f195fb92d6e2a19a21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb61e69237f307569050842d6ee674432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4e3f06680e744cdb09841670df775433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735277315be9551be59743e41352c103434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69127586e561bb21e30864a4074e273435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bdd48ccb35c1231616a7c4be9f926436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b01aa69ca8dd56a67f2bc140937d9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87554969b49e71729a290400cc32724438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea556ff26da6e07e57673be49a155439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac988c41fa5576df1512cd5a0277fa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41af805b5018a92e13da900d0202bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac50d7fac8032ecb65c4337f3a31a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab07f9362b7a88b3f30f335374c00f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518435e4dff88f5273b43a0c1ffbe056444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30f7826d5227eccc8f03aaf7660e45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca78fbd744aa41a1b902e6b3989c43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ffc35e9b38004b75731cb1e5a289447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec383185d71d0d8bd5d05ead100d0a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b7a2e6409561adbec29e8b1af367449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f1946ed300407c4c005b04ac54516450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366279fac0bae75a8eb392c59b04c058451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c25b5688bcc7a883e78d75ede4beb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af39bbb6b88d0736e085fc18d0fb8d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1739ce3b4ec6eb511ac0ebbdfa6fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131559b302b3797a725895a0fffa2634455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed37ad3f29057f30609e5cae752df9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb64511ee5238db67cd1ee40a05c77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36170144eeaed3f23134c41211b5b5ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b65926a56fa9f5d60cff88012be4e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145765809c4d88deb05aa83862341fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9113f191be06efbcf2de9bbccd3062461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbfadb8b5569bfe89cb38300e69a61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512672c709ec6c4010bb662fbc77ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f2a388e4643b9fc0d33bef88d1f64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a930c918f92f6c93b1f319d681d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e64cb3ac6c90968cb7a0b727775ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcbd811ea476a509649b36ccc7b1d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc89b7cba465918e38f9ddfe3a3190468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4f20e1de0c93c0692c0da47f9a75f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa606b8a6410a930b99c1dc9e8e809470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d34e0cdc75e9841779e0958ea23939471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c333421fc9c5206317c54d242663d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68161de3744683d546089db892672473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617acba317605d6a99b10f7b78fa885474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6daa20e79eb312dcd6cad16eb0e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d20f3a5ec076401aa9aef9a55f2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7fe6463c46df6831f2ecfc3a533a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526815c84641741ffc645b971eaef3fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02474a277e4c40473a9a51d8fc52ef9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f730e26a1c8bbb8cb8cc7347777ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd15a1b859d7bd11f454c089ee4b023481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d8a9227dedba8bf6d6ef83c135d99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b7af72db70943b91abd57963e4a18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30255640956172fa5d00bb6bed2e6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a891267e6b619e28ddb701b51011485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032cef19c22e62a0daa2fd08fb8b0d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2fca6ecca813640a4d6be56d7a354487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0b8f193aa40d38618118a068aa8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a950d2cb7108d1c012bd55f20ace829489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631a254002d347f75ae5efb2d34e605490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e31d23767c8fa1d75bd020f5e5b20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0cb4fbfc0ce124e9d2179c89c70cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d1c4af539fb1207ddbff04a67847493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb0320eb8a95394f7c81551d83e52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a0868824edb225bac9be905cc3050495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62ee982f103f6c859003eab977a5c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eabba89205991563a4bbd8ea8196a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62e03f8dd80d2cbd66e3ee3767b2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f088d7ae0569733d7265f410f2a609a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04cc8776de782496a7812b64a98f27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c197d13b7e22bd5df73c72a6e08ab22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74482d5f5940e58c6b3f8b667389b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b22a3c4ac910b8340fd54c3daa26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2868a2d91da64a9715f8e460d1e613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da0723c90269503f81812171129fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ab9ccf6c52db60758667a437e4250506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286b4f32e6b3edbfdae8970b0c1b26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46624771ca0a5a0b0eb088243132ea7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc34f157b6d7a7b5aacf35ece504eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6bd1aa36b04be6fa67e915e055b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89318e161d4b65c26898266a95519511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21ef90428363a991dc5b89dad11088512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b02d6b68180215cf2ed39425b693f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b23dbf46770fc113751b232b7797bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15efb66b4947168d265ffec8bddeaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a2d5c8cfd47e737e8a2fefd18dad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc453285d25e757842f8cbfd8ce025517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d2b465a90fc6030df81a792ede8da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e22439924da08bb5b55338192ddd50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d41afd8f7b3b5d82bb94ad649f736520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5e43ff7a00fcc9754df60081d749d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b465eb7be418a0e02261b78dd28ee9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf1103c3a9d881a5da861e11dc8e2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de967aff936325d622174bda1b937d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b78979a9f3a7da5861c39070bd11cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746533deea727e5f057e7d1b7b7f4a2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6a303d9a2b10f6b7badad709a0a28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe270b3a1fb9b0b7d1a52a630253ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda1d4d4eb658563186564d68d651d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf45326fc1221423b83e3c3290df852530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c89d6e1efc7ef49444101886c46563531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3040eb11c056d27461ba8f33de1ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c74bd728710fd78daf1c89df78fee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264ac2efe340c58ca7229a8c1d45344534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9521d7c4c7cbda32634438ca222016535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e48b6fbadebdd598bf8b29f81e4718536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79944a9f0eba8ca4128c9f40c8406060537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dc41e48d3077ea104a2a5b2db5f8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48797bc068b4a0ab1fd9c0565cdb7467539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b89cf005e855c29850217279847759540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f78c441d86ed152c17a20f6e91af2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c146b4a5526ab9a9d596a580b0e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f887fbc9ac157e72a7d1ec09451dce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf311168c3e137427c039a62ed1f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4beb2be2e64239a22cb1732bc1add545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef24513aebdcf65482542770f4a266546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83274ca15a458db9b0705393a68a00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffdffb8b83155e220911c3ef2d9270548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dcd054f58d0c353be4f9374ea9b53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbfcc63e70acb04eef000a8363726a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475d4d9f92d9f2fd23045a398ea5f51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738619b6f06ac4bfbc290f89f8aed3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776c169cc8a7eab522e0cc6936b87b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa90bb2fb8dcaf4d8488b987b6f446554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22bdd935f4ffcbd617ee43173d2143555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e14b70f6d71154aead492fe98aa84c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da522e0424faf6aa72e911f431bd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a49c96262c433322998cc7a166f74c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53dfcf4a8617817f73b4dbdeb5778e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7eaf3c9a2fd08a3ddaa9ded040f64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e0c928bbf3deef9b8f78f3634890a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4533194786b6e9168ec52b7bef233562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c3d1324a2f25ade3476d0f8020e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab6be589cfd04c75edb76ebc9739f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ade6becacd345d837c391ef3d8952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b742bddffda8265a0a9abe300d2739566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf1d6b6f2fa6cc9aa8748c1d1c16b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2fa31ea39f496f9cf3e78d29cf8a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e253097475d8b02342df61ec0326e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e4413879feb8d1d0cdfab55e7ff83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbbe282610547ff860b76bd261a86e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce216fd770882045ca37f7414e150b46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51216c3e331ddd74dbd6538062b3181573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2fd2b15471eba983611b06b403b6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b81891522a56e4b0a2bdacc7505d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef801796f41077a45b10d0d25ef167576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099da4f9cab16f949387f1e2485847ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5658a444541ceec28152245e0e3a22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280ef22134f2d387634cb7684b1a46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2f78b9758a23244769c03aaefe0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904073ba1c9c4080750db08acd693a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2297a1ea1b7c738df618e50039207ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3261affe3ba1e7b1a4d0fc9aecea2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612a4a5f83b60bc4c6d58a61513008584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405a0c622ded41b43a0d17f9761de76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14eda6a59e615414e351bb5ae2f87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c33573a3fbc59d9d1a770b1b49572587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d13ee68264c04d6d0073a97399d3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6fd73fe2967574f8d9db5a18e78b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d088e75fdb59367b2fe738a322eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c741b06d6d953fcad1a36ccba47b4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301eb783fb23d7636da10514b23f150592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f617ce982f0829d801894f818a07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea571cf7e85b9022127cdd4b3a2273594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789de9f8ac257207d242a79d112ecaba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21ef231b71b658f94ff70bdf37f6f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18682f0c8852a1cdb3503ab7054c58ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878206aaa36c10fbffa004a07c96e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a799a6133560206c05ab15ed1c472599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d47705c7a6da5b6d0d6d2442421fff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd030950ba2abbab758d934e38efdb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df425d514add86c7a867ea86e2cb0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fc0e2571009af34a5f8de57ef352603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79304bf667620fc27c2363abebbc840604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a1017da0dbae36dc35bba7a217f51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5628b53b1a6845fb0feb4e4eccbf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ef2ef6b3e165cf67021eb69d163a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7cfd55b2a366ba200901441b7f55b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9ec9840d387ae325f7c7e445b31cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ea605da4e78dcc141acd5a7062ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d456bc6e504eaebdf40d05435e18d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c36b44e9c2aeace0b19093b529a28e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39368fc0f757269493fd7f08e2a5b2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b1f18abe6a0518c9e1000cbed40cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f7efb6255a017a61c06164522ec73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c24f0f9ab6840786ddb5c7193f127616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d2c64630b2466797a2867f40328e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e37b3fda71586bce14edc36f3458b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff6a65967c72bad99b50a72f92874619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402eeab030129548b0be7a63530c2ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd7688513efeb666d86e8667b08c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5306c0b7d6ab940283127633a5b97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f3829f8b95055b6213e40e29bbb70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c74af82adfe5c0da03cd9151c125624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dda41e480c873b27ea1f6be2f8cf3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0dec73c2ceb911193068b58b687c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74de9aec201d0013197ddf127496ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ae18d6cd653b5dcf34d0c666e3fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfa6b2720baf42c1eab7f22297604b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236bc92926739326d55a769db0e1bc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9092a1ed67c459ee23f8b3212acd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c3f161ebd5ea316c9ca5e72c32949632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ef8704f9ca065f37881c965bdace5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bbab186e95a5e6f5bff611ca7b388634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f8d7d36ed92597c1d03e984016037635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c938989bd0a8a8ada64ecd2588d656d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917ef4acd05ecc3231323e24af8f88a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7821297e3e4f1f325f55b2fd8d4f59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849c81dd7816608995d3523c2b5c53a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628d9df68ed49965474b8519a16c1e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be251b725c34ae03c78b205d56d4e63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1bebc586f8ead8ca09241d063a4c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6a5d5b6dc9da6d55d23726d13242643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375280d912aecc67b94576570a3dbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb0eaf8402c3a110cb9f2a168f253645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3c2aa0324b57cfcde80dfdef7e4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be962f6d8355d1b994193b1c191b2ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ead62c9f8453ee629f82844a2e05a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9e411f2a6c353b1a3bbfeff99ff93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de806871190d291ee36c207994ec2af5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e95df2345f1c83b89e9bd1804707e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690108252e8114e5ed662e888d7903f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ad7091c76015b9febbc7b3f20142653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33113a0b15cd30601b84a5dc1edd30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e37079190ed06bd8a0c7c5d3b3465e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b95a3f7968be082c0b21c95e9153a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ea402ec29029dde20915b76043151657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa010818e6fc019ea599ddc11ae6fc45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f479df1ab036fd5f5fee6d99c69f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd122cb7d477ebd5eaaeb816786b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cd15cce3c6d144ab276e17edf245661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b755eb6072f351d38078ff7a2cfda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbec056362201f5da28244300353d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c03914a2f3f2f12ed997ddced297c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee928dc560576de78c30a087eedb91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea797119dfaf3af83a52e48ab8f4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd3625f70f39001ecf53d8a68c5d99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418dd70e2bae000b5f13c0ec071fde4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6729091bd7b43b4f1033290f5d33b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae8020b7394abbfb5fb4795319e581670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727fed6c2bf25bd21b82b9d832e112f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07a7695247c5c3ae46e58319c8c99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324634ee029fd1cf872ef5af8e2140673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf0c4c2e2006ad3541426de9f9e47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c81a06c83b5523b02faf2899b2f2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9f36a0424c7c5614de4498c60f410676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed44f583300c538e16e490bea916378677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f95ff3b42f1854eb18596b14a95e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb948dba785d0f0682c38c6ba11753679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3154b7cc9b8bd8a2671300a99b202cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703128e757feda21021077c7932bf831681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd669213dbe4f982c04b698737bf179682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a3e116786b8e83efa94c54e3cb73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eff9426d8ad43afaad5d1f85670ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9967947328adf73ab4d2baefe3c23c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4242cfb2d6c31220669887bd13dc53c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36453b9f40fa2c1dbe73c1d64162f50f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e40fdd21de2877abdb8a20761ef6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68452e78ec16fce6d9ab28c21b7a8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195acd2771a55482715fd708ee57f7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242df89832e4650641414a6186551cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3822d580d16526debe6f4dfece4d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60869863c45ccca3868fe285b9d8efdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f76e89a738902b00fc57f5865adf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd0ffa61cbfbfb0664be7f8f0d77f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f858548b3386df8b8880d6ce96c84c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b276405bfbd8fb4c413ed697691c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565bc5acbe1fffe809fe17fcaf6edab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53366e4fb6800630ee831586d78fe8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bdcdf37c801279624a2ee0dbe7da0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ac29baad47ee294bb3b27d7d3ddf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec03c9d276bf4463341734125e414e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbfbbdfacdc6971cd0cfb877246f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b9e863d1b3b92c6949040b4a47dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6102fe66c1d6204075e3508710feca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e34b5d1f5785043c8b26f085a75477706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85e6beb2e40a08e8f6dd3a08f28be2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ca80fd14dc3314f156cda7250497b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e9021e12a02507c7b3e5d768c3abf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab9451b3f0ece649a0f6f82be0d28c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a06be8d22af7551a4712c3fe4ad6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb284e027f7297e28da4bd71df41106712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e4f998c831703d0c553228c4e8c71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f356f11e28c2a322ea3eb5980825f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9a9fb2bb7c9cb506e769dd165f734715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54736e5ba271a60e354c132b4e793bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528b814a64ba14a44fadf1258dd17c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d8128d35674fb52c22c1d4b666b87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a31da1c4629acfd071353af92dc42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083315ab0056c5cace31f177641603720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f57a2b180f0d508b1ad73ce6811d02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9dfbb2020bba9e5f89dff35fc14f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558a7a4c6053d37bc5da70f78370050723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0521b16cb2d08be176db775d29eaf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a97e1eb72756c46cd76caf2d49993725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff3bf534588fa4dbc658e24f51b5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939654449d9877ddf2b154e94030da8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2ef0b6283ffb0cd0f901e56482ee9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4d9953d3cded1e2d5e0ea414d1210729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39a676c817ed121179b45d1fa71d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e12946e520e155c24792c8c01508b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145a8ee1694d51f920f1a274e42bba9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f78f2a53a04781fd7350fa686036a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3674e93ad4c43682efb10757c2a8c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a10eef1f78bdcc474a2b6e47fad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5690021902b872955cb4919924f24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484969cc96bcdf47dac3b84ef7a45369737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88977fd63dd05b0bceaedbd6a129f83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3d93207d110fc706fbe59f6fef88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722104e1cdd9e9f68751cfed5b3fd737740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0bd608e1a70a44b9fdd461413bf26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad7779951d27de62f41fa4995d5053742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7588100baf2e52f0473827f2efd511743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34ce5c35b7a64eeabb70c26b215c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd21a07e0bad70618b5ebd6582e4a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f3fcbbc04d8701e734158822c898a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881766e739e4aa55b2c1a0e7701db729747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846e1b926bd6e6e44279cdca241b867748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f025e830ec388ee51fd938ba75af443749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e2c0f77046f0e4636a211807ed7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26c4e7206f5fe175dabcd992b39aef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b80713c2312dfd8e09cd1af8f472d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287351f3b4f17719b4f9c5d0c363880753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313346918f5bcacf2b84b5a49ad0e1ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586edd6641b58a526f0e70cea606673755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea920e76f946f838e58cc0e7c2275229756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0eb40ce930e95525038c48e866cbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485654d13755037ad114c80f60621b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229ab6b271d14603d5e753323a139f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469189fe1755ed159dd9a8e3e405c7a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4bacad2560328b518ada19761e6b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df7f1c92be9e076ba7da42f8902cb3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8945ff7d7c8969787117b5cf17e736763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97e44a7df393838cedb1da7a4cd842764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4b3991c306fee2af3cf12ad10e8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080c51d0a1d9d9ab39cb4d5c607c586766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e7e9b3b8fc6f12a4f7f782a6ba51d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6107403d7132cc8f9a984f0b44daa0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99530635bc30596c1691277e25a9f467769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392988975161b902fece4cba3a9a6a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb518fd029a04978abf4911712a708f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3cfb5931bf4cc355a830e9345e323772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ee56344a4c869494994eaab285efb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba951f5c769e3c8c8bb5d8233d3c8df774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69790dad769c0b18cc21425c0e340cb7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aa9f4abe5f14b28a23e13da4f9922776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9add8a695df6e36f9f02cb976f7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8552ff32df04b9d9a71443607ea096778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7265b3b24120b04db0f2d3e676c86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd13794d0ea05dabee11565b92cdea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6fb34c96805caf750da7b84d391b2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b329f58cdd2fb1af56bfbb0cfd8c78782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cd2c05837e210234e1baa67563780783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3237917c225a5051d4c7e820586740784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1c09beb732d9b6e2b32d48089965b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a9f5ab10f846dd8ea31d74760c6c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dfc129a7902e1b1e9262bef0747d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba1ed4c5f0ac06d83eda9b28d4a46788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52fab2af5f1a8395eaa970ec7902d4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af6eb73d134d4e8d70c0ad654fcd3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ef56c927d1e102f6be82f662304c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d752fdb24a327129a4e85515442c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe78b1554ae0427be7f232cfaeea83793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4a9d089900af129e7bd31eaaa3964794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd771927159aefb2398b4f54f6159a5b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2542fdc1097224d49c67538da7db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cc6497a473ffe1b10e00719c82190797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851644624e72335432c8a534897f129798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e66acd0045a3ac8d6ff04ee475408799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8a9f0d25b5179b7033499edb17534800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033ca5150a3249382c9c50c232e309801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db43fcf66283aa3a44c559f8aa35db802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87d405046cc4db1816ba01c67f3fd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902df12c84411f13c0f7c7173c4a09ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa807fa4700b85d069136e081da89dbd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304b220996955e4fd72b7b06994ca29806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9f62662733377d8b15076d7cea02e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea44578e52a8cb4ec480968e37900b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8648d11de187e0c20b52e96c125610809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50311795e1fafbf9161eb43406e2d2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f299a0b07d9cf2c4d171cce532b473811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6636d0187b88001f8c9d306151fe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ed0292cc3799fd01477e63b0e5dae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dc8149ebe389a8cfd4ca4c9db389e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5bde571e4e26b31ac078449cc8fe0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a81a7cd6c63cbf2a686fe5bc736d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab099db1eddcc996f222a718008dfe5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b021be488c65b794a01f493871ac9c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445df6d6f157877eae6c278ff14704e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8269066d47449fa49388fc01927158820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d046502695c1d47f2aab2a7e9dbc4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bca47356698ef3e0164ac1878e14e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c738b254fa32b5b504f65694feee879823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bd50fc2a2c2b91b45d590bcc663eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddeb040282ba6a0ca7b3624cd464e5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad68758596e79798e6ece390493f6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe94ae2d5fe2b22fe6624fe3ce841827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706378edb8d38a05c06aaff31a1650e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769f4e18c0466eecfcad88583a7c597829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c6dd55c831f2781e47b4dec5f0b9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768a8d9c033defbee3cbd1e6d9f2d19831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141cfbe1452a99ca83f9af1692d486e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252b30feb3b576717b15dbb00c0bece833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d72578c5f86187a7ab223d7347545e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62c3c6cff3497c7c52ebed3691a95835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d08d91081b9f7b6172d72cfe820a1b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed962bb077f9471d718402bd62c411837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8b803deb3b81a330675fb8b00af2b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f9e0189b76eb8e97b6d17e49f292b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362acca14f928a0ea9b87eacbd554815840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ff52de0d11a1bb7bcfb35d9b9bcc8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a54e1fd88504b058a598c9785252c0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bbd7f06f927891ae39fbf219bd36b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dbf896b4b49fa5f04b48603821eac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93d937d514be08238b351b915fae2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1764d90728204517516da9669c20a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e040e179076019866b6d8a681151904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afecbe7287d0ce4335a16e5aba7cff55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87b730a2f59bae572f6a4ae48d4da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e704bbc383d13743ad59347b98f3137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79947c9990e4b48a32febb293a30a8fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89c97fd50abe590dc4e9256d1bc7289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d3f287424d3a360d319fdab52a6cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f29926be7679da58110340a0f79ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc4dbf4f2f242ec9d852ccd443399212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67546311f6da4b215852b16991270df713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3eaae169ab763ebcfb67f99b805a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fbb6ee97fc291b3f2b531cde41b7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ca8343479bdcabfe6a33855eb6c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590181d0ac5d6e5da4e077963197c42617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355772a4edc1a31f026b31b01eb6eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073df725fe1cb9ae8cf64fa2a9e8cf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4cff0d47fd949210054e4c5d5564820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505a9567e72bd9e4585aa465fbf57921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110bef1508d0c9d618d6c4eae0db5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc4d766c0b941232ae045dca3d28023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab27c39115dc8c7053506423b7a5e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f2b26a0e5650e8d5a4014fc3d2a2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52071979b0f2a0e672c9ab92464f141c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ca894e0fba24fc5b1cb6122df0eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086bfef5d585027042039bbcdcde45328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f4c740942b9928604b874c23df9d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d3e64080aefe3081c102440a161d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c4d31a348b2e845ef8f3e448cfe531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27779e470862665a56fdfc5269bde332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4ca23934b7edf88d9e8e37a0b22633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b006fce51df1ec593581b47392bd6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf9ebb11b44889d50674a3c676c8c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074f8acbfab93e861fded00736682a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913908ca24c40b0503d3a7d4ac6c30c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaac479714d5210fb2565d55ab06a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5020d385d00fc821c9f8f9abd48a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a01af13374f100e09bd99f35d802f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25cb126fa1e9aae1a8fd49438bf36141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86b636e3f13ee95d5aec5afca4484b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056aa93a7b8c51672fd8bbe5c76931143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060749c466057041e357ee31306663644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e09eef3662c19767380045bd4ef645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42143f479368062d37ea71fc302dab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9c7e4c6b43562bc234a8af53b9dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8782b2ea8cabd40c0b9e36344f71648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6c0c1ce8e69c40984048ec8cb983149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d2616c03dd8fbcc716a5d64c2cc9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614cb56623e304f9b19937580c3b6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c40ba278c39cabc7f1be8580dcd5fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cee1798accdbed41005058b91c41a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773347e5e3c47f4b4310ef781b884eba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad28b8cfea5cd8ac20eeda53da70a9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400fca47dc4329320afa11b4ca536256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5c04ae6212b63d1cd28d7c765ac7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7254527abae968d9303e6a44078a9c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfb41c1e6af4d244afb7bd92b0ab8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff645de5791c4f1058816c0ff80b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f798dcf5ac5a5c1b1a6ac656eaa6ece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2270d3cc30421d53a1792f5f73a498a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a708f343893efec27b03af2f34a6f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e586c22d0a5c24f25ac9fc262e788664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718b5b5260ec06caaf72c98573bc7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553422959c1f2a280377abdf70be816166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59a61a9251aa557e26e1f0e407b9b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79be771d81e463c240508eaa44f77068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d99c146d1785c6ea030a0138c661fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e8f707ad3cda4af34ff43fe1218670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffb07b2aa9b070f4d978da950e052f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3199ce0d8e4dc947d74afc0924c1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95e578c61e9b38d29cdb7666c9d99573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f93164adaf8b945d24e31393640974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c984c2ae91adba62623472c92cc2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9a5ac33716014848dfa62d84194b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3fa1fc732c78e66418a153fcb14377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327156e8bc1c2ec4da630f6a470313f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641762eb6653b1955e1be1003cbddf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef96423e6c24098ce6c44495363e5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545637f4e14af18797eb7f28115e52f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f320fc747528e10526733fa4b540682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412af88286d5f301c81a4d02313a0d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93240b16acee4c6e4b0a7ce8814547684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae953771a3113953e857e5e688aecb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dea2ea46e1357d5096ef93b7ed2f9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf25df8896e1f3574c221e4463435dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60450c66ee7baedceee6e4c1d257fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2579962280a87f04b64649378987789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9b9af5e23241d23753bcfe58b43ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43374cd709bc86f73701b1cd54d0a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6433c0307f2bcb0aba8e8b341c1f1be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eaf73739d2ea2ce803cbf8097007e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34eb8112f45cd84e82add4ec0d65fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3adf38ac15a00edf5bcb3420691bf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5621aa7f3c17007155717a635c8a8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe146e67664702f91ca1b5a209c74997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67c56f665ce3ede745b2b828e27f3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afef10680de1cc451e0971ce84e47a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c7565062451e12579cef908a6a12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f51c0075240563e2f193bb6f19b92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d0fcfd0c53b02f501ddc46a1b67bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999183ddde6bd3cc4539c2bb8ba7e7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631498dd8172def11773c2632d75b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301ebbfdddd7f77f104169f12cba94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a3164168eceb35abd5d3e7a6d612f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed52c3f951abc23443b070897de3c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcafde7d5d8c361b3a2dc9668a5966d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a380b88604a4b600e4276a8241271f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b567b5ce48a40a9c2ca3e6e8c44554d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91312fd073bdd4d1f5a656cd8b174a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0e21d82457195848d34455fc87dfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2604ba5e31a886e1c9282b8cd4e3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877865fd6e74fbaf69157312b52baebf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd87a41fc0769644a95cfe223f6578115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9edecf27c45ed3cf72c56d427db81d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae977665c7ed3ccd1ef2e5d20fdddf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd18c592b645b8ff4ea8c7ba784319e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767a8992b86df6c0dcf32a4a54e7e33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363142db94c71539ebaad20d548241120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d9513a246663d63e38e491792c6a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c7d885e92e8f971c9ba24fd9101a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1510ff944f812f06e02e0e53eede123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9f2171dfa9b908425e65255e29b3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ed58b8a3663b8529ec9f4c1b15f6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b6ce81fab74b844a9410783ceba2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd41643064c024ca5ccdbc55c460b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767739a99a5070e407b8c58827c3281e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6fa3c295b432b19fbc0e682f75115129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0dadf571c9d72bae53515b9123b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e76a73fe6915c5a9ffc6fcaab715131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe9044f5f989495ae5be3b031b87d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce452645669a742cce163e77b020fae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd165b761284020d0a7986cd02bad1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88798a49ac5e51be6fd23c624e309380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3b456700b767735796aa42a59a887136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331cf80aa4e11a2d3b7d908a9536e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be081f652ee63f75e76dd42290b5f25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45cd88d0020a842c906f1269c87cc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77709067fc6ecbd9bcd9d6b835668c53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77852b2149241e188ba9a00b4270d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7eb5a280ac04a4f93a938f0ed9d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62603c8685c67de619bd62cb1e9bbf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd33d9ad70e923b3331da5c87906e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aeed484ed06dbc7683ddb73327393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1ab29e9a3e3ab185e6610feba90c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cae2b24e281b588886b60aa911153147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f16c09012bc60c6c0a0e4b932ebf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ddade5a09826f64b2a7ca9aaf33b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685640fd08057d12b1e2e0aef5353f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbfbbaf3fcf8a614f871a421080ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9317567f7fc970cafb75eefc5c2e47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522828d467b97bbd2068158f102a55c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50871628ae5c2ecca6955e3540547543154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e342d73f73f90a834b95746318af37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba70d9ed85f39fb883d5d1d06cf409156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150eaa795c9f57290e581f3647a4c12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0972d60697125ac334da6e75fc567158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6972d2dfe40dd36fc560c9ec34e6add159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0e2531918f70a09b5445decaf8e0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de60c685d31536d393850f164a42063161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2880ceb45bd5636274e1133f43be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca963117ab1a586d71641bcd2af4677163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb7789aa3672aaa1f06581060d517164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae573bb6bfb0ce2223d42fe471cf5430165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959225c37b8e1e21d487f2b7f439206166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85902d990f5b7caf7593c1245da9bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5146eab2ad899a3b75654cd0fb32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701f661a5022aaed15bff99bad20fe0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b9c158124bd18487e6023fadb5d52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f86ffb2fdcb5af23c4e31ad841edca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826224c0348c54d53d2140da64ff81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f9e0b1099381c6e64d1fe805589b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40963492bf94e787ba542e6dd4e522b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0667c979bebf374e4c453beb75ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc039eff419984e077820c218caaf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba66965262a1bae14416505691f8b3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a8268e7806ae792355b655dcf4df3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ddaedf3fbaaeeafe666b5309fc72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a5e9dc7c2f2505d084472329a5bf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c21cde63c7ec11a1044a1bc44d1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7663b4f998ec85a4237cd753e36c873182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd95a6ed8cc39ce861892ebdeed9a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43be2f78bed59e62a46143b61117bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4b1175407f0d16e8ff1fcc47a7b25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62bb468ea49770f2c61329fabf6e12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c42eae88bded108a0cf80d7ceee4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4ba2337abd953759058089060374188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019691934bc2f15c797b13c92bdbf12d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ebfa8fdd9e5640dd7bc6444676a03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de331ab9da46c06d09b37795b649f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999a50b979faa2a841c87c7ed78536192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc655f1ab850a5b36bccf67a613f802e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d93e956da0c880beb8dfb11b4a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c508e3c5bbc41caa634ef267449194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351dcfc0afc554e509ad5c84232312196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27638fa3377633b597ef27dac6a0bda2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003daf2d27b1568778c23d6edadf6f4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cef6e66ca21717ba5f84f62a332ac0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc56cb6332a67af9add8085f8ccfb52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce116cee1badfa49d7b60fd7ee7daa47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c89cf51df2609f874ec667930b376b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd33a68602a6f9a895e910659e6634203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacacd13437caf084c728452cc88393a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a27f3f264223fedbb6aeeb3cb1231205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b3630f1d78aa949eaf42b7f69d97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d4702ca7483a25b1494b938fad48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f59bd2e487eb3b631f1f4ebf7e347208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd418cbbf84e7c9f7be2a7bc58c436209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e489b7761202e3604e9d69631ebcb80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe342c45845990c0d9d5dc7c541ac33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d682a48e83a7398b25fec22273d59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc3516d7ee5c5982778b2dad62fec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ffbea324660c6cd6c31b73f6d2822214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359d61ce29e24ff8efdac4498e3728c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c736d1c26a525e6cc4d6ef376caa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b8a59fa9fd3515fa9ef24ba389da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983a3fd3a1b6b73b4ac3af6cdaa2529218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965296d912e9b2b44f9a10930cb0ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb73482fd0767c59b38c25575634a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4d339af3381bbab4ce33c0ed3ac80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866d06766fbfbbc9e274db68b09a62d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49322e839cc11e157688f7e6f536829223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a87e7fa96e0fa76004f8002ec100224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328cd80ff99e0d565a3043ae9362fd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295123dd3ec253a01d0f62da677ef27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef0e81bc1b105852b9018ce7c3dd08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f018a8ec2567d326a3afa02b72aad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6a2b59f0ccadd0eb77c4cf62269b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb00f3eccf238b5682946d99dbaf296230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ba5d8f7eb0f410f0f2839dc6c866231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1ab4b9ad98c25d5373c8e5e96adf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e3c768f85bf5b248184ed3fe359fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabb61314fc77e4b0112a0e987e90e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48848d22ef94658e47f32ef18cedd862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d90634e0c56b16aee757a52c1fab7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4a6770efdbbb922ecdb085931412237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8300e7427683c741b52ad5fe2dedb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856744e6974d3c4aaf142922d568115239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8eda73050d0a19f1527f5bf0b59a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5e0ae8ee6d55a4500c560830eb46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4dbfc0cd289e210258af46254558a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57171410fb4e28cf34ec26c5742392243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980bb7b8be1daf2c2d9506a84e9d15c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f279321726e3e7e6ccf9b4468df42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12037948ec42e62dbae3602186fa3ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c3ca00ecb2b6be12d9d8eb2df00f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a529a8340f60e3d64ca620ffa06e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1425cb0fe4cf71c9093771064ded1c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b44462a695ad0660f5815dc8c024250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9f274abdf48bffca35e50468e79cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec9756f1c8f70803eeb274bdd0a8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeee2bd3f2960680ea145a852e2e7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5816134b8822050d91e68b4922e183254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade9915a579cac8e191f841d512aa35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b470afe15678aa94fe7a3ddfb5e94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523cd30a691f8d65c5bdb2b9751d096257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c478fa18c458ef43bfd0e3ae24c0aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195900be6f5a53342f5f378e145116ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e792af6d9ff98f4ac94f566c4287df4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51e65ec8505f2e2e0935b8e7e0f87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9196218b2c44b82306f8d93bfca3296262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7728ec6e2ad4e8e63397afb0ce6c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0872880f7ec44e121c824f3746d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c74021a4f84266e4d66594b4c11526265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eda213a008d1f59caab4a7f256271266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b300a7438dd1af9ba1e540d98fe80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559965081f0f813187a39330928fab9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cc15c6d556901e844d68b5c3c1df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e57b42c5c2f04de82fe8f0776f07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad34763427ef3f8521b8f92bfc50134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a76549ec982bca0774967c4a92797d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6513e04ac18707417c55c7475cb6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3cb2ad30d36d81ff123b2109f5ba1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9e866c9dddf86d6949fe12091cb14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c755ded793471715849410ca71c1cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb13fb04977d14190d92c33f8691c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d08a6256d972b0d87779f13652e5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ba131f223717392ac017a7fc6f42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1672351e83ba5f5b3fe083413736c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b47ed23602cb944715580677bee9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5eb0427d4d25ee2470f6ad378cda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6609ec1841d38bb9f7e1c2ed008beb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07159dfbec9345c55ffc66fe573eb77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aac57be16d87e57521babfd7f88c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea1d93ea2cf3fd777545387cf9ff4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e736c8b05483e3d83584ad41087b8e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9b1d5aa399b2b4ca4a5d49741e6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2282147107cdaf9b3b8904f01b36d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00174aca4c0e237cfb3e85281308eb60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221e791fcc53e4016d8084efbbf36ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20318fcfc8f28bd42109fd6387cbfa6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e2addc0c542cc1e4ac18b27eda6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80631326849c722fe9264bf55265ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b1ac54d1cb2ea443069861c64a10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b6f0717f2d2eb356020a53e9f4cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ce7e74578987e8d022a974fec6e33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59950779559a1241e4f1c1a7d81cf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b39742ce0da5195ed1d4de7f4c09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c2223578da09a1fe856f759f38c4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb595e6d4246d61e9d37e5657bc0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1db35d8e31497648f5d6981bd7896302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef6490626bed0bd062792f7a73e9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012523c93ab0dd2231cdf5563f9087f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849dad1cc37ae221130ecb1c7d4c5f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcc6b6d99cff4fd5cf8c635ac2dcc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa0eb89769c9874626411e9ee2286f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377559880a888df686eca748abcdf52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623cf50058637582286db3773b41432309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea6d4b15b1d8ed78243b33510ebe6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2fee7ca31e68e2cf1aeeaa3ec168f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d0292df28fa4fa8471844d8acad6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c2c9b12e2d3c0e748cdef981f631313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd590cd69d4395c10edbad5b17d996d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98583db3fb3560f186c3df04692efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9869a762a3977c77afb186c577b6a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ec8945d319ad4d3f459b838bca983317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac734604f9d57ec651064a21ddf68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f77ef4df8c07996ea61a7f84459083319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ad3b11b34186a98bd762860e65ffc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74637798e463daba8e33aa78410e5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c083f4c0d367801d8c987e0effa80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258168307ab18bf183e080e42a2ebc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4372cb414c4e6b2f41293ffb91e576324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d227a4ee77e3fb2f9edc0cebfe7f612325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e284bcb8d005e10bcf3c5684fda792326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e59379128ae41f04a49f6546fc4aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226fa555b89f2d20647093544603b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dda4858f58849294a9cd274d4eeadf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc326a4f3a1823785b3e86581e4f1fbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993b19b804aa3408fd3cc0c870ae3b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892a5b3210d3f3821b5da91929cf72e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd63034545e80ebfc1161d09e6e62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a92fb48f8524463d57654e4e0ad9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bbe48c95c37e6a3eac83718dfc97d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce050e222479a60c44fd1263a6b010336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a914bd95905d6a8ee90ade99d9dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4c24f555f40e5be95bb36f2d949ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69e7e1a889725db1ee989128f6ef5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4302fdaf1c7860965fcefd0ffa2b5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01cf6d8b1d6d21f04b8b3c5691e5ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be676006098cbb2e7bb5b2773353ddd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee59f7df48e0a05753d5aeaacb27e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef79f7e02c46a3ddac6eaabc2055a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228dd912eab3f95f5234807ba7383c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284662a3c0c93d932f1ca4d004bb3d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4d88abbdd5a470f2c91d599d4a35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3551e72e78b1877884e14eaf2e54d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979291d5e001a8c965d422b221a31fff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d1c0bfe3f55d3949c32730245fde4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fdf510061f212af6d4a6d156de0f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672b694fb92b431913d69166ce9668f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0629b04029e263261da8e9336b0f24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac3856d8f8deb96c11cecab15a7197354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5635f78a161763efa3934bfb981f1e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2e405f3934e461997844cbca855a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb210c243486230378595ca97ec5981357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845561345ef092e0b6743d8f137c44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3951f4756e2cec3ad40a87d3e28add359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9934b2b1b6ef3fec7357d3f8755a3cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226fd7fba389de1d69a32232d34cb03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef48a5f3e348b3e426daa5a3e9b902362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae3965ab79d45d2ffd74ac271dec2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5726f3208f9fe26088d8734e87fc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11186b99277a8f3ebe05f759a88015365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8510d734a469a12da820941a1967225366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528aac2cdec29b926bcda9ea77544f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a3594c9d54c1e01941f6002f41292368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d08da61e8ee4c564e2b758d44882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf885e53a3af6cc8b8ac6bffb030fb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e4f081d7a5671bafec87ccd68313a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0e8f2b89d299b7898359289464db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6003192265c6ac2e3cc26087d80eda2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e3c90a6647b9a5ca49d90091f6f74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd0e8ce07dd2c8f27db999b3f85d0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a63819e17216dad56cc90a937a06a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266636ef179a8bdb3a165ed4e0c57b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051b54579e618c072db85898ac4f60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa70a867f50629a7c742fc66ce9dfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f84cc47c1f203d06221ccfb5b9e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58fda57e3707c8676b403fe0696c52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6556e426a72f06afd3903818b6da898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af501df9eda0c148964646b489a849383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35960ff19c774a9ad3671b310944d7df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c778bc4326f6f5ddd16df7c7a67a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f19b22f4d0e0bb89aadf5108bae101386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42eb861898acfbc00ca20848077f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8367e3b651a71b713ebc1c04bcbc22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06adf5e9eae53eeb078f94458cd56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7957e12a198aaed6114e8de8c6f359390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e965c45606efbe8e6756d02b0d10da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526af872b60cddcac397f7c78dff189392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9c0ec96d5f27979ee2fe42f05f79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620786036203ae8a88e9fb5f536014c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f23da1e80cb938f86f60406f47f6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816822240da3c1e955602c56592e33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340160316e6ba07ecd7bbd3948ef30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac122d10b6b3cf6c8cbd329d7bec7ccb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f74bdb67486d18fd0f0eea55f9489399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef0b81c1babce6628221648b5275d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf460e376e30fbf1b6a6de96ff82dc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5c36cea6fc927165b7ed28d19f8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e2769941f002c8c145f365c40c9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63afc311d3e2a6499baf74853d1f6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf1aac51d95f130ba24a471aafba3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a01925a39595e80d35bca2c48b2dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1568a56b006ef002278ea82cab7742407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4436e195d69d9b628dbea854ad5c76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec65feebe3b90ad0a24258f6b45e8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f326835b97f8c39340f2762fbe83a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24e4831e1744a4546a3e3b1c326572411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188bb539397639a59e80e498ebc49d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a988dfbd0b28370d11616c9a3635413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4b37f83ad455b1a04116af1b272ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbcba7f6c4b1875122fac871ed2fba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab48eb122da87211158d98d587a4c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328865887cd07a6ddb54903cf369354b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d338128f5544fedce5517fe32119418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b25139399c572c9f46acde43d7d00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64b3dc3fe1ca80a263b74c64b1e198420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c0db4133d4561119cdf2ba2454b4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2687d2be44081f8b5b4ea70d24cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a36a34662adb39eb4d1ccf0e68afe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab436ecddaff7bd9c597e5f50cbc41ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bd3ef71eb8319c25f40d7c5413576425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897707bb92f36d4ed100691ae26f174426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c394bcec366b40557e3d5e5c9690c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefd0dfbd2df87e6709838121b946e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9aa87f39bffc0a34168b1d1f89059429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4e86175a7257eec040d1f7f5c9aae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562f9ceab95326aba00bbe909041ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1f5913b0157f107bdf1a0ba5cb7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f82ecc5d72bc90453c362f27cda3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d67413b570de3889e8cbb8498e71a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02941b8b3a5ace9c5977b99273b80b99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2159d9654c46a4ac3bcdd28e5a2ff10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f011b1e0af3a0f9c554f86159f688d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1b08a6e100561e013247ebe39ee84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3febc15ce53eed37b0baa16577f0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1683fdfd201df6abe4d0a51b7fba2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b3a5db8df00944b7e16adf2ddee2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bf280fd898c314ffe2b3f0f799f1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d351cc2d9e48e1e3a8042e84d80d57c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea824eca8c7234b4b0628b8d953304ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c76caeaac1fe15380b4ee3661696c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4a64e90e520e8fac5c6888d6e7517446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71a2006775688160b948c4b7dd29b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708c8ac57255bf8aaf851964c767029448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bfae25335cc6bc0e61dfb9990b105449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aa67d3eb3a24693c5e75689d51aab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab39bab49724f3c33f43b62ae2e7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef1e3a6fb569b7eee6a4b69a0ad4b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5de08bacf6aa47e965079b7437b66e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b00ffa8f07d19fd2af2811380bca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f190ce778e27037e0785cd8a33f7bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c368124c37273f4e309dd37476363456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dbf19fb9ff291a7ac930107462bfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1a9cf1109209d3d64b6d475e4dd02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c38fd3fd421f576bbb2b23837f61f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4282352069d1665879ae5055b8c1e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb52eb1daf5e94fab92c80ff4bdc3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b24c660d58e0d63e98abd07d553e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defcbc37b9e30b214feda76c92d7208463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f88ce702f74f44a6850935bfae4d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581de3c639fd53ee19ceb264d84165cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92f23f4e30d4c0f8099326a0009fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee2afaf19cfdc740c3bd885f632fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843e244ae3b262cbb52c6afe34761cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8640af09068c8d1a239c0e210170469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927636492307fabd009cf790e5dfc58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d820a1125c2a891eaf037a362511d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a99248978c02404572c2fa4c123e6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac503d825d5cadcde63ba6c405d578473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16860c98909b5bb7a9b3a060ba7555474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b475a83bd8ce363536920e22bb4b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38a228e38e0123344d985b3e3ec64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546de2bf601eec1a5b1818a869a294477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab55ead79c860a2baa62b331cb609e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41139efd92703f1156e742d663d6ab1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee140462120f1f2208d7aab2ac914e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b3462faac27b21cdf49f0ea436c45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bdfae740366f924cad8e2c7c94e24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586679a7f01b728a6a5f64e2abbd13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752acf38006c2f099f4b53f0d87e42a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409aa727411771c5c6c3082ce9c8492485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e6a9efcae2fdbdaeed652aec50e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5328a76d1c2abe0951f284b4d740e43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d504a60001bef9b9f2b50eeee0e4ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63968ec0595800f0f787f6fbb13b93cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce727c330f03bea89c93b1d50a037490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf73e6ced664d0f7174c17a3bbfb4a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d44028b15bd0e19ca88e51d9919cad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa630c2013f2f571ee16c174f9ba46d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cc2a3110edc6140b729147077dc35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e2f60a68b28c09509e1faf801f7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cf8bab0affca1e878895eed0bd20b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1e5d9ab1b36b44ae329238747f33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641c57ab56073cb129435f7157c8a63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42558002d3ac405616773a7ae28ad0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e362ae7d5b9126442312218a014b82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f520fdb78afb3d817e4ff2fe9d9bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe48508435fd9f004519b4c5377784e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3914808817f0b59957255ddea1d001503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e443b83b6dc7ce1d9b299068bb051f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f12980ff79a7f028fcaa06d5094a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66448d670fd4a7f569771e5714afb07d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e28d541434a0a6d2dfeee7afc530507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6159af9aa775dfa70afe511e65ff449508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da81b8a6f50859d3fc7c62a222cad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473be74a63b424fd84b1b7ce6da126a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6cb3ab54c24395685517b3534269511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1b1dfe5a8cd0b0675d5cdc7f3bb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c345ff8aac7c2a4d88328d862e42b1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd33b8fd51475d877a45799e833d48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ac6b6992f0aac055dc1d0dc46b480515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7faccc2312f84d577d7af74777c176516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ecbf74d0a3e62e9d810c6583f488d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c4c736579fc4e7994adc3dc2f1adf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d38430f319c958384a510d9d75ca8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f270ef0947629499fe730a16e6e1b23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f3e87a6d94adf57aaa1e78f057be0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c4c6b132cfb6ed7d10bf3e4090f0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e903277d79a95e3aa22507dd7fab5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb1b9deb80043805ea6c89f112038524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caeb5cf0240baff07dfeef0290d7e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c084ece0cf9cd36f906546adda9f489526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa39270772e1277315aa5aab3c88c4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd8556b5f18673f0856ce6a08809c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859ea951020e27e7e38d2ed2f596ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84581e3ea0dd5c151df5ea23c4453530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3030e417102e123b7519776597d88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f261b0e9cc826446e1088c152bf96a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6321f934a8f8270fa4f286ae0b5a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f60b5ea1ffdc20a11f5360cd90c8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa9a044e87f5f8d0b0e1b5fe7fa65a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa4fa789c0ef435410cfcc270509d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd094e1f12e006386a6356048bb31f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75789ea62a8f1940d651ce80ee47e14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2138ff8b45c893bc27f1cb79cc0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5262cf30fa0499552ee0bbdc8067bff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff12b075707d734b3db53b50a3a5b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c4d8c81626932a7aaaf0dcde3ee66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d657e0fa7699d2a9ecb2dbd906d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4339e0d3e837dc8c20ef8cd9bcc19b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd962d4597603d4db3e6d5c5230473b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46289dc037368cc90b97bccfd6b11f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd59ca374e3cce44357bdbe97fde71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e93b8e96a525c9d914caf8a08e60d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e14518cb7345341098e6ea0e5eb0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4046993562f391b7ba5eb806ba14ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7653199aa1bcaba1352eaca3b0a7c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ced8fc111811be43b06d95baa79417552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499c4761d03fabc21699f7ddd8f8f2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019237611a25966939899b70649bdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedad5b36c5dad7a0eb46cada1ad31f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81e1df68d5473995d320b946d5464b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b544aeb47e3c38143489e7be071ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764bb3a36d34691a0d8effdab26950c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb0d2c7b9420f3ec7919eafcf40c9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ea7bedca2ed4467b2ac9d50a13dc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb32f7a71f63350f1b909f74aab82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9b83d1e3d5c9900b2f13ffffa0ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9eb93ba6b404b48565b47a3dbf59a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601cc41d55799038fc551aa7fbe9ff5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d74afcaa81f8f3162e9b1313fff0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a6223a5ded414cb94bc311b4340a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d74046f960b646a982168befe781567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa4aae386ac77bed15095d27864359568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e23906075a9855fa1779d04678205569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476220654979fb4a87ff9886b95d32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a9a69d8076fd8d6beb9ac4afa11f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902915e7a3cb943dc8b30ec5ebc7807572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077f089f9f60e3bb450752174f178c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ee057bc895ef374f3583563cd5081574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab15b63e847fcb3446c844cfbb1e5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9c0829ea3544ed7e922355fbadb9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeacf95ac6ea3f4eee48d7742feab6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcfcfcafe6e6ec1256a83efa958c1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079008e74277607ea9a92526065a4639579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be3bb4648b5e7462a53526661d087c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd0247e33c6884b80ef4a7b02fe384581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c135a408dd422929cd1978c8d177a93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db23881330abde06e6dac27578e708583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53294cda8d36039194ffd55a68ab614b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600c493abd5642c6916ca62c9157877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ef4ab650cc1665cc4a1547dac471586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd77f72dd6eda872c2f37a5a3866c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5c3b6130cd7e814f58cdcd9eb288e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad70e61d4cf29b46f405b837d7729a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca361dfd92cbb400e5a4439b6c8f7bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde7325195c5626a4e32a212e9aba9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9461b0c665578662feeca7ef90a5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ce1cc546f823c0e073bf2bf347fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e70b8f9462b1eb48adb87b139af2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc649eac48ee0f4a28322dd341f04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11398fc906a649524a8c7355c6511e5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984cf21ae7fdc24d768525ba9605eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb60b331e76cf1534f59dfe4ea3a1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc490b7a21d42215b4b4d8b1829c99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7fa2078d19fd73712caf570239a89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ed7ff6ccad9ebb7ac1e9fb23490a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369c87db5ea3bd792e77934e768a825602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f09872de23a0e2a59d23b7d4b820e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf4aa9d254f5b8a0f773377cbf8e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad47dbd75099c1dcaf630267881e60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de2822073b6d1ef9207cddd1232da2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2e46f50192050f38dbaccce01672607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299cc4d2b4a37ef7d0babb6c221b2c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91742c61eb41ad5f68f6de2ea320788609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ae364e6f200479d6ec5ff7864eb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7328f2b1139fdcdb2751a4dbac4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05391a9300fcf147304d44b2ef050f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dd10fdef09ee02b96cf074594411c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b57f39650119fd544e92985e6329c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eb11a0c39d7058770c3ec99ed20a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d35ea2830441e7b32363b7ef2fcf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646e8bb7642c8324e9adde2e2084108617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e36d81cb77260b1ae5b640819510ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54c7b688e4557168d241bc38bc475d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af44100df5c90f366762d9c48cda4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeec800e20b712f4890c44037fc18c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778855a7dc2134e8d9045eb7a35feff2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a54b4d7b2febcc2358ea1ccfe17b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108baaa74ad7731a3f9e950898394f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4b3e72c5d132137439416f57cdad6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271656d0eb6b13fd939d0c437830ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94872f48fa11b8bccc7158e26e2417b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf97272913226870a99f9553e933fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1bc2944542d31d648d1b691c9da0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7943c62567a1040615f099a83392db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b32f21230b83765a1cc700d1670519631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91219d3bf422dff0591ce8c1a4f57ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd410db6a56b6565609c389e6d9352c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a97a1f0ee347fe2f05d8483819a357634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6444320d776ab5c7575fbedb1bccd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d445a70e90d08c8726db5e2a178f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5629500fc00cc010fe0130624ce1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b62036b1c639597466813ed87964c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104cf9120de744d57c42bc75bb8d06f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e39504586a5d9a33df0bfa9e584572640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a22b914e8b8062ef53140b0acd37f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c510d6ddb1253db18545cd7debc060642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059446fe7bdf76928b7a9ca5bc69ee6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03e5ab1aef4342e3080e02403474f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888040cb75cfab7accc51ec7cb68f98b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fadf7f900e0709fc80ccbd1f35833646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667128a24e874e91177c8a3bf373dbc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946188bf95c60d9b7bb7248167d9901648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e588f2f55d16a6b3bb1d24bc93d42e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f1af66c2f677927bcde0bc13edf44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884d9e9bfba7460cfa96dcef9d9602651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0728bb95ea753e67c382aa317174652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d834e0e61c1f6bfefee7528ed1153653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d241b708d007b1d7a4084c7621c68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc96c882551de19ee4f7ef5d1d440655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5c7abe6d293469be533493aeb3465656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d4deb8c8265c2f2915a197d4a2f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77c40db8eee0e9505a643dbb2812da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e7602109930fc154cea7cfc8e566b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dead190d5b7ba65d4bd44074f26200660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012379d47ee9d9bb7e6dc35f6e367c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b39e32332f24537a05793f751b654662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46906708205e165e2cd5caeec2e5dd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f718336ce906958cd587f43c0425766664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524203d6013fa0263cf9aaefc1c1b1bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1047d40f116570706f18e184e053666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f43ce3f6a1c04ae9a2d8482c9c7232667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600b77f71b17c14698eb82e3405da5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20ba467d3a61523cc47baa383941b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a877e2b5a6555fdf67cb8ead104c214670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55120592022721a264b35f4b975228f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cd42782daa6884b6a5ed97f3e5fac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f271c25229560118cc71c95823e45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e805141bb8b62fbe258dd2752211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea3a1ed96e96f039782eb978047c24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b5c390532733c13a2d41b8595ca4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d66e8566ea8e5ae6987a1decf7078677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9829b8a5bcec524a11cc768f21837678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2e202bd511925ffb1e31671ba5b87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62bb9cef65b1054a90c20a024b9f28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4e1e8d3977ee8b1615b89c426a53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c943dfb25c6945d3212020388aba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db4f9ba4765722e9a2ad1cac66ba9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01c0bedfd97215bf1a760f9a003499684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de3018514ab5e7f29227ce56dd332685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986daa4c8cefff1f1ccd1f93e92ed62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c3917fb971d6dc89d8e1183ad332687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d794e8fd52318a8b1e4873829c3c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5f4a4689a68d366f0217300afa13d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc3f1d34ac70e02d71884746d8faf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bea58feb2263fd0b277a43541e8e3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404b2b9a040c937aba93deb74dfe87f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e245833349c4d058deaf82f0a89685693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27abe6a322c9ee2893402ed7efc619e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dfba6cf291f38b4bf9972d4344a58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9475ffbfa490647dc6a57b56a5fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce54a4a2f2249bb26790b55c69acf19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d278226a85da9b076ec03534b374fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5c12016a7d3fec0cc82f88e1209e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d119e3837afe0654645016c0ce8ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d0ad0f21a0feb85cd55c7791b9d38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafba5e13860608f0e64056f712f4ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b492c47081e37830fbe84f1523cfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb9e278f9154c20538e0cf8a762555704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf5174b0db0bc1f462956905c8c098705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595faf2262e4a014f4b9c3948036bca0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328060caee2e0621b0a04ea774d664a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e120857fd4785f5ad9bb4254988fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e551393d3b8219e4baeff4dd7990709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487fa3619bc4d24a5967ce400b01cd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613f3edce10cbaf9358e06724b00f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb951270db21792281def2e9a8f4ee6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e4b1188b5b19b088ae9ceb9b821da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459339ec8ea00db45480f597dfb867714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cad3322d14e0c4fb2ccb5f763391715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89108c4b2ee14bb644f5a46508fb9c6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e459ffdb2f4602f9567186aa7de1c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3d0a8b05d64f53f4d613936adb3ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a71b81db89945393aead1c321210719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76b5e9adb839f20e80a2bdf9fc9bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2672dd7070dac5d99f1c08ccfffa1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcbf815df53c7fed84ca27a6b1d922722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a5555a61b89fb03818a3222d52fd2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c4256d35e49a2af88248a9d817fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a813e839fc4c65b5c73703a4318a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb4a166e7d91666a8cd7ac1f4a012726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07687413953365c484561618a3cf4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2821053067e61ca39fa5a1784d78bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6bbc3504fe846ffc16d4908796d1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e27c8ca7932adcf85463d5a90345730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db16bec70430d3cbaa360cf60a7bace731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45537b924403aa2f659c8af0350accb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311bbd35bae4c2614310799c5e0c32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76b421bc3286763711e73da9633a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47d4a8cad2a026efbb402365431cd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349c65e39875e2e290aeb1c406961a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18c14bace88874c41e3c57500b9fd4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698697f87ccb6988293bc31cccee9e3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212fa509ecac1d709ff57bd044fb7ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72d7ba4c5e5f58e3ddb83c0b20e5fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b3b983611806fdf8f972788edb72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ed144030126fbcab88fb70725ac7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8e75b2e0f6560e114c6280343434b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc788acd039c8ca1e19c305a9e89e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127ebf56dbc4d45c96bdd8a4d77a553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94e47cdb846a1fa558ae79a22915dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519f9c4f542de96997af5f99f90125747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccd2c7a28ae71645e42b0482beb471748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff6485badf7953e6b222e529160e63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb11946da69c7cfb1d68dbaa918af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a576a2292126af06ecbcf078605950e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da8ce3615c319ce3ac1939586be0a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1263adb44dc911b26cc9e21132705753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b930726faaa41b7cee38c78ed994754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d283e697350a750b429015f65c0518755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b5b1ec8556ae7ac284351fd47c69a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb58a111c9c30b791988c757bbc2b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661baa83ee2ede7739b98271adb593e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8478af261767f7f5e722b9bd0f06baa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a1c0a7dfac11499bd0cf897fdb1c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5320557a9d6e3eadd061d7f8876f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd749eec4facb8d789c3fd0a379ea322762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b2d03a958ca3edf32eed9ac590db763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde092c202b52cdf179e0c223dcf32b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf637425fb7392c9c95dfca8cf0f93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef8dfaaa4af8fd3d2f8da2bb3b4c27766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5309bd0ec0c31cd87b32c87e36a6fb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f87d90a967d0dbd3b4eac08d1be40a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eac141bd4fe5d2ad22547e938628c8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4415d33051f594122ade820dc9142770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e2d0243d439e8405a8727231a83ef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe69ea37e4edfacf25a94232b0514772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c9dae84eb65a60d4ecfd65eff3a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a23c54fe278b129e21ee5e4913d8c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d27350831ff2c22e1ecd6001cdb2a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae2a87e574c5997437a4010aa181b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07076fa2644821c40479c01e8ab15693777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef435cb4526f45fce0f4989bb9da755778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2924f5e781f14562e145a1e0794cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7918c8fd01ce17ed3bdf85ccd1728780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91135e6c83707e3d2b77b7c5c7f818781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4281f4e14ab39968659f3ff90a2b9e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f5c1cd89a1baf206e1f519d1a541783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a5545bbaba2767ceaa6f765a847aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e582d3c9e7576776829f4fe098900785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4677f364793a0086760c342acfa68d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a92539f6f2744018cefac8e84baeb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12b8ddbe9d94f4ab1b5540469569ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba7860f801ba99ea9c17bec83485e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912dbe13f88858d143b4c3aaeed3912790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd02ad596b488354388a62c69bc628791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b1c77115630a4827bd53485cd9435792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a8831e76d29bfeddbfdacb0751c6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6efdd9e5697baf7249507e47733055794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cabae2b100a53add637f79be862b0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15b6be93cc335452902b908ac6021a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6febe4e5f01f767e1f1abd8a4845f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29889663977a4e1b771ad144e9a41a6d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc1563158cb7a3fb0f5ca79a19c15799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fd30dc6323c62388cf93f725b9f91800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16074a9999ca7b834880f83c03bfa6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bf0c71142d6fb60a5ab233421ad6a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f95f32dd805523af387f06113cf4b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0f99c0030f72ffc1dee917b85f48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45a3e9ed33ef7119c20c224698383a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b236ae2ae4f6c1fb8e5992f65c8e8e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84832260b56393d3029ca33423b3c5b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798af6c4027bb322cd35c1a3ab790dfe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05139370b7283c2eec0eec8e752e4ffa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc7e0e2f242d2b758f7fbb8e9fc7f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6990c129059776bd5909d34b7be1ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51b69d2ea2c3c80c88c1ba5d80e29812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d0962e9ad37e8f41144d7dbf981a8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a1435ec042d75bab9ce76df3a160814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4524adaef59a53341a98770868fd9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e047c900c1782d59e04ed58e5d92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8044c269a146301aff32dc512ad27817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a348ad8566006f4bd5c84ef0d2cec95818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d467bc055c69c83c428a0320b2ad242819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce44376ef124f633f0dfa8636be946820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32c48e48e6b2795cfae16b58f94f93821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d4608e8533458c797419b8fd9ff78822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81637c7a241d19419cd7a632ed1efa8d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb04d0113ce24af5fe85ad0ba52581824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d644cd255014ae0005a54f9ff87cd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ea0ecc6163292e95a2addedb967b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439cec9da20c41a952c8df65ad54c3c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219e42e4f4fb69b08b8721fb68c647828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ccd2fdf8127c8fbc64baaacd21ebc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b298aa24fea8e17c34d6afe30c05cb6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66fec3ad0605574d12eff4738f0c14831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571ad10e10cdb6c304d60c82e3db7c0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d314d7f837d1f878dd921a94b2ffb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f98a3c9696ea9937c92e33384d02d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbd8d1c47b7e76a79a0b3d93bb91e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d348be67d2543f8c904480816bddc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e721bbd1f3f2cfceb3aa2a1a86caa7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da1d4ce7366dbad3f74fcb4b5270d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b45b18f99b8b9420bde2bff682382839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abcd82c95fa4056467e47643959e29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f770956a326a44a1b3d938484152b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb6e72ed8aac5e6cdffd2c4b58f677842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88823a0283b67e8a7b7e1db68de9af5843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>