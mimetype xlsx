--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8b9fe46a5af6e5cb561b1fee4090a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22711d6222cf45f73465d449e6954fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae95e9e901dd0784f08593fc253dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40375c6f3c3d9355ffd54e26f8e45b0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f65c4aeeed4f3bdd1fae72c19e3155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141003d69058a908cbbf09d58d5490926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bca14d48c6c3bf81134cbb017fe1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1ee148391c6d509b146597aedc92d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021cedd7552469352eea41bfda9ba69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62255eae8773ae5ce2ad7e12a113b8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c4f4b54e9a65e470787c81e3c1ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaae6b392432973ce5cd4dc7cdec7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeba484a49cad3f8ceb6d9577b5c68113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ccead7dc682daf6e6d6ef4826070a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4c04fca3fc822d357d5dd5ceb306215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a118e2b9041fe9bc426818a1f98fd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbbf4876a444bcec0d0b46748ee25317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a02b7a7f490964411380cfaed11b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c5f8ce66456d84b7b598229ba92bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5fb6f581802f30e9ec1cfef38a9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae520e4f0905dda8269104fb1868c3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f65c1f0fedbdbc7e19264c71257d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586b15b705f9e81308b9bcdb7ea1b2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa34125803ad670c663b843a2283824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feff06f4387d45197faa70624a9be725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c20d56f979b5a357da49ae9e1fae0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a264e86df7bd62f519be89e737a2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa47fdcc58880b2e66abc1545254d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f682143b151f4f008caacb8b98217b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b25b5198cb25e2f5a1c7c067356e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec5f066dfd52a7f90e001b6dc302531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119ff085c66657ab1b0b61e228143f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e3fd26294aa0699a56e16dfb54e3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f0bc401d7e83b878672a307719a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba3e74d77b7c163e416ed67d1cfb3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131138e37f779ede4663b4fe2c5f36436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afe25c32d42f229ea3fd65f6fb3f8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3aacb6f7ef222b5e74305af6561b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a16e6a6a85c4c69479db95ff8874339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6a80a5c255f4e3742e877e94dbfff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa758a3237eed4d59c8146459c0edb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af64378f6457b7c91b6d11d4c8eafe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe197397badcfee4aa987319d74a1ca943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe0f510a547c679c31166cd678692b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5006093650cee6487381f2ee434c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467591bfba95a27c4d08fce1786870c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ee74353c8b8873173cee3f7e854247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467dd768afa05040d501955e84cde748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86fb478c19662f5632f5233f927b5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726bf5a3722aca00f364c33ab49b9dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f03d41d0195f972f9fb633042eaa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a3dce0dc52fdddb17b46cd16e86a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176288336908b44d301a5132b6512b6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e9cdb5c03c6da9600aec307c9d61b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319ac043ebca791563233e1f0e9f96655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205233477ea211976a369d6bd884d66c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0727d203e5eb42e06dd47c02a73bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056db519142fa479ede01ec845bbb4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f50ee4eb240464cd4d3a2704174b8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0507e7610dedf18dae2344f0424aa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275c39a510472dc4161a597bad8dcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd739f73303db3f092f68251be1fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db0ae871be98b359dea5eb7585b17563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88218ca62cea2f9437dbabe0b3a03764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c15d468819c62b4c8617b666e29e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe233e74c72fce60a94e175d6483b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2dea3a2839651a1ff3833aabcbbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c809dba0fa5e7b733110ee925c432968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96662e428f89c01759a14bfc1f7ca6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92412cb000575a5248ce21501d7b32670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c69c29e70ca9636b35faf895942a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44ed63d9964f4483ce0540f654e0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154614f24e0443a577c1747e25bbd6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ced7e6fc4ee2d68c2e1cf472bafe4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781fd98bf8c0b3bd72780fad63617da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35477c3d609b27f2f30a5035249ac02c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247d78545578a9fb522978607aecfd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ffd1c35971dd56eb5eb5347be80a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc18ac9a5da149978b4d0efa8f36079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbaf3fc9a2fcf09b8cdb8fad68aecd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb000528a85191a7112ad9d69f2fa681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34078bf69510d0c4a26d6cf50f52817e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634023c63c59c2b0ed325f50888d9c5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077113452f1bcaaabb34d0834605cb4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940d40a0d673ba94d75e18a652c323685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2437c1b4ff24793fea2507ff4f6751e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e0fa0ac0c5ec1f8098d7aba4c04b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755442800e46bac9d664cca9594f112f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651ee122bde0321481473b8d32985889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40af6293219e1a72c92d51540f87d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf3d59ae5f728e481399e2e24e91df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa84331f5b36ccc1393e8d19021f0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b88f03cc58efcca59594f455a792e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ce2583754004956e164a52c0059694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9eff9bc8e8c2093605da8d09aba595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea64a83cbf4a877368e0d96f853f6c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e545cce3c43e0c98861aedb563fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502bcc94b4734664c5b582012fc10098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409cfa261a607c29ac081b0d3c459da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14144e423164ab16508bdcff7358d9c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550245141c331ba9e6557fe7a176d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce7f3e54729b7d7a4711d0f7f7e3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff6258df34cd1cbe86414e290c0788103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2cd22105b7c7ce106731734d26e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b5f1d5c472f241c6c8e937ca7c9bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5279808d1b62bf76223ce46f5a97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15b3e3c6c3d130ea056f12681dac0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46712f4e1f4c640817f83d72f7e99a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e32b795c9a365d3ea1a0f15034e2a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0dfda69ab73382333dc9a4e7b1347110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d689692a9696ff4b49ad6aa72b2e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179a942a59e708667809e73faf30017112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b0dd968890eecffb15d976867423113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf0a760a0524f5267edc21789b34da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ccdf6cd9ae9bf1b42d3baa45212bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdb59e634e16e2141a576ad119b409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9df64aea3aaa70028022db22033ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ba37cdf9d125d4dfdcce323a9595118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf966169b00c91bf8882092ce73a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd58a72d0a44b86ae104f1aacc8bd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a53d3465b023e792cb77ab340a2a63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d68c382e49687b6870ef2fd721f2bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473316c9aa2c59f422afef19ec073a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0434eddba8634a5033591aa4561f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe00337863c815eabe468b534586d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388374134c488dfb26b7a46b92c87a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b67e02f807334ddc7afe9b1fb7dc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4ae93b018c3a8c203f243d62a4df7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44b93df5f686181c9b3dff76c0492129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceff3fcafeb495ec1e9e5cbda25c09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109986cee4a16fe748a9bbce2103648131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470578614306348362c4a499c9eddf02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105174eec0e3ee7116f96fa0ccb81c38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9abe45480df867af54c9f2d87f22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60efca798ed4903dd8c186320551209135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227abadbe0655982e8aad51f279e2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136aea8094575ebdcc95bfe4fcaa46b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f770ebac9008bfa32577ad87aedbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19bfb3e7771eac78f67795ae93670e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3fa155463793035ea101811f13533140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9ea1a21f84d1d8905a2d479571afe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be8f18799ff2e177098422a722b1a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610acd30a11acf765309b9845ceede2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d6eb03e45759d96052dece4c46582144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add87b87d2f8651578baff7c752a36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3164f66ed6c862fe8d5fbf3a56c18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b7fdb61ed4584d44f1a3550eeea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395233073f275ba0f415191d581a2005148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678af382f410a243af65228217d9f7ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08bfb185dd4f2b13bc0b913f4ee70d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e647ab05a9dc5159c148091d5b56d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ffee8cd0889e06be3ff9e6df34d0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a75ababaa2ad2b674255d97a7bd5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94547809b82a01214809e80d8c66691d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a769da3e46cfad8aa2cbde8a808d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7850450ec6335f6b1123037cb5e4ad5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41419667fb13f4499f546079c7e3ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d200854fab5f43c83a633d99157be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f293bd700e8f4093ab9072296ae1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d4ad7006c455a14d704f2db33403c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d13368dd66c3f0c8cc3594f5073a7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9493a33044c8ce051ba3accae32ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dfff17412e980513fdf4ef7937f08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6203554d55e7d07b4279bb898138164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddaab9a7d99100252b4f2a4b80341b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7706dbcf885d34b423504133ca8ad2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00df61153b829b624e5e7caf4888c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c242d923234bd9fa764768ba5b4c48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a6621636db4ddabcd27a94fd80bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291f109fb68ae11c364ed0fd27406a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ad5910d02245242659342473eeb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d81428fbe5d7e6e43992c8a593c17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1e4202eec12bab63ffad33bfba17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea44ceb86bee768d8b9902ea88c114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99bac760ee580837c743afc5db38a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac727998cd0be11cefeb6578ab1081176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba062aba26c18c291482470f7d22b6bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ff4f63684aa5cbbda9cc588a7a0bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba59876e4ab2e1b28ed35fac3b1467179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6286c06930bea09f6dd0b85ed3fe92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5469d68c99d8736321747c6c2f57e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ec8eddd62d3dff0288e45fcdfde8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a737898913c122afd29afa5277fcca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b26a77b7ff89935ca747cb326712ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf0f40433fe03932183f9c5a4dd30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed311b1641661e5a2abbae4654609a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df306a39a479341267e5490014dce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88fbcd56ab46c05bad5363618864d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c040a9b601636741d01e6e0ee45be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85875d53bec136c2b0fd800e0f0d82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48403f7c29b8697bbf937cb783cfe1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb26312b12776adc6e96808b7a7d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a3e16ca12c6639fa7d3d87a62c10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f062d674ab0b54e0834832b1866d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c159aa1c20a392d07e777b3a0f10d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa58cd206196ae88ca9bc3d3229bebc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cfb7c13f66990fceecd9aef6aa39b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c622673dc1a0fb2e60ce80249c69170198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efa8656ba0dc49b23f4510b8fc88b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d860d5413bdfb555995b1605d64917200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e430c156373c28c6559ceb96c392201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a10239c30697b45193b26c86b90162202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36d4b481310f085368eb8382ff89e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cab843c0d0866afc9bb87f60644de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193420892afe83c1ec541cbaa1ea6fbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce748c02efd8e57e40d7a3b9122a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33379f835d692703023db18d2585a9e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511b3f953ff72fcecf2b7bd3462015208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89865daf975da9069140ce58665fd020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e2cab079b83dfdc480bacfcfd496210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878da6d17f5eba622ce976b6b93fc93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b25aaf04da5b83ab4144c1abc0175212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d566cc5ab31781f4ffe12c96420e6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a6b45e5a9fa516c7b2b1df94fef1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25237dff9774d15e199792f8093eeb26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075afa9c1ec37f5ece8e4a63465678a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8d3c69e24bf8f315dce36584072db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf59b4a0d734c67a6c130f8cf44666218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f8417f120445340567b9f7b856126219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace4ad9b58884d24e83749413ec18d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d299e89ade3418eb06445ffd86b3f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41089c6d349e3448b58fb8def3d15b13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da236f906f15e760647be8d97ebe98b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf08cae15ee5e030792e7e88df7f30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d728f16a01e4ad7ebf5a1f587c6b44b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63179a0aaa29dfc66755bde4716d8b2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6133b11713d482dfdb513346d1c6d17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0d6e9884a6010679c3967cf273739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e0316c0992982cbded44b3075493d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b86f822e42a687ab5d56656f87670c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f60ab4d8c310809edd7a97743b80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68781ec69acf43b9a5c3c0f2b7b27c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62675780ac556e1295624b03560ac4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37b3a260007ec7cda26162a3164f8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13b702ea0307861d9771e6e027437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c0709a2cdf5fa96306813415e353f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2341b760ba0bfadce200134cbccb0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a42f3da9dd2d20ac7b8a953dbabe5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b91f3ccb6f6dff6215ce7f939fd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c26d398324ff1edd26aee2f81327240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77a1e2a90385eb8a11b196c25e5ae7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f45ca6f370c80b12a030808f6a8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f46857e7a147e77e0070d708fed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557f6766367a0dc685994ada15d55c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e152f0ee2d28f9afb7d2234ce05f1d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd413e1195e98ba73a271ed5f4992246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c146b072b456e00aa16042d605c821d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e9315f3083d8f5c62b7d304ca8c81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bafdeda0560e1dea212c8af46cd55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db16094dbdcae1e31109faab9daa97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628189943c6a33dd40a7642e7dfcfef3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819fa2ca146053327936c8ef810cb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3065b8e2ad8d4049a01e1dfa2f0fd19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca14033e1fe702254f1fae485486f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e838b4540965ba5a30e8152fe89e727255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b8cb8a73d795701ff523506fdccaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375b0ff20de899c00efd6e880860750257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41807de4bd4300bc4b5c2cc0f1f678d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f2825d9a2ed110e0c5f8da7d65f24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd954833ef0f5c9309a22d7ef31c14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186a422f00ff5b4429da2d8238b5e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb4c73158894967a5e4f458cf3d019262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c47a4283c15ae40d6345cd59882c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f6a77c7a6a9645684863cda288652264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20355022529a508fe3389a740d0ecae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c409c02cc4ad0622e58f2efbb80533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95bfac0e1fe5b8b987440c36507c78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a95fa7b52282350969d26f08fcdf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659e86f82f8fc36cc0857e1103191fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4df25096c9bca5204246da9bae75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa5470d4f69fce80a8a7ef7831b72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ee736e59bf91b2ec1255bce57bba9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748ca0d19cd28acda19dfd124ce6de3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bbb895dbd4a61472309054e37b06e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e9207292172f8bffb9360d8cb0cd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fcbc8d7f3d839cb3d127a44f94891276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490212d0565719fea0ef50681ed3fe71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b038aab71c5362140a96fc42c34c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f616013c6bee5cd48db997590606749279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85807c21f23419d95da9a22a12e54285280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f73803bdac805ecbc951d27674352281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc52e39759881976361abc86866e7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb08bbe791776bebd1695657ba0e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2ff2190648c53e15e35acf2a81cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdaca2cfce7efc5eb7a3efc949f768285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fedf39250cbd935b34e74b0227553e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a699d35928c327ba1ce884af7a0c04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a85ea7274d5e907d29f2ce55b6c9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307d2acf765a4c92e28de8f87b106e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983c4600e65f18b2a7297a147e6e756290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083783f079f63c658d9c95a9384d74b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f78927733562139ad3156585f10f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d743b9dbcb98555c950662988f7e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de58f49467c0269840384c941fde687294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e171c9c0403cd6b9fa3b3ea4c516737295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d37dee4e3d3df1fe8f5b86ae915b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3216555094df9c6c8b70798de8d99d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ae660d40c31e9704bff3aab85113298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94570ef4f05ce159fa3cde286f1a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8326827684a893ad556ad09d19b28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3a3b0f667154a9a5bf890546bbd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01bd2ea9a498168f91a5c773108f2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feabb77a8db7d10f8016eacf5e462bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be1f7f147a22cc122e99f400cdfc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20ce9b42285926b32724775bd33035305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f4d7ff510b1ec5454e81a2cf0ca6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177e8d38ea2772f43dd7ad884f27141307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115598585f42c1b4e831555488ead243308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aebff625137d9d8bde518f1bfd204309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af3f2b07548628c4f22f74186f46d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2838588eacf5cbb78811a2cdb377e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a3fd2410e73987e2051782514e8e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b797fd9d1be73d0f2491655129b9fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a40683e5cbba3e1180c435a7ce1db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a633d67364e1392f5aec98d2646f28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ff23c6ee461244733d7fbc08d874316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8100179fd1d96f45ef2a5b5276f4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b50dbfd556f0c25fab4f90ef68ea71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf7f5ecce643d6ec805052836a2ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e711a769266b1d9332160e55f3ca1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae87f2856eb970ab100ebeaeb6a1b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222662f94d2a82bc615f05238432dba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dace6066d76af943800b71212752d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744eeb4f83bfbcf7e7eac70937dfd5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5e0fd6f9478f4fa576ed8a01d1732325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34459b18ddc07129ab989cbf67c965fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec517919f8d6b0b37f0fe4487db6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90434471cb18daa641429c33aad33b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9d203690e0beee662067c1a3d95f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dd1b998f486084234be0bed6352e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9387ad33f70b26d29f6d96e296aeec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cece182e7e82180fe937771a2d60cd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec01228d57efd603556f7f78e613ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0953ab585c893ed07b38df9cad3c0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639836c9547ee05eb22dc81e56eb7ec7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359807041a33c6de39816deaf9f129b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e57e78bf84dd24cb15bf6f4cf6bb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5602ef3aa402c636a9c271a20ef958338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8d1fdf431010eca3d5456ae85da20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde787426722a132b8d1a0f9b1cc3760340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9981ed882bee912fb6f94f429b491a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332610c820124f13cdd1f79dbc5bea70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe4e5e2584851460182ca552fcf196343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c717e4101a2effd434b0a83159c8fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a487fbdd2b5cccbbde5e295d5fb68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c33a394f5d72180f3533b6c30d528346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c0bdee4d16f5a79453344e16dcc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332993315321a76b50d14baef1878c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422515daa1f5c0d88f845c6f15ede858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babed177d05a8c8848ce4f02cd893ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3f7553c9aa154378c13ba52ee39b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898da9a0e6c6e16a10ad94a4bf4bc07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081fa6ac27d32c087907532939b8483353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a396ff0be48534ed236e721157820e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919835c747060ad40efdbb92cf491c39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b428449d2c240ab257e3d303a8061ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda6b120fffb72f826f8835e2b7ae7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951b1edd4b155c1e7e0ac04c5a18ee7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e69e4f8f206ba06fe83b07edb28847359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab549ec85bbc11d7db3f8f803b0519a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c7859b146f3a2f97a7f3994b127af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac5eb74bc13649dc022ea75579919362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb0f491a3327a41418971cf0c77a9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdfc0138c945fdda8d41d8daa41670364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b0b5bd34f2bfde77b851f87ca499365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e547c651b849a888b9531a96b640ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb6988d3cb0e4bf2805dc425d40e8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca17f3b738afaa20a2b0bbcdeb807f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94705b3f295832afd269f6210cb848369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1d8bcf7f19b2d88f1e58e374452b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c16f352363177ae916898b062eaa64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8264857b87ad5b137cb3424f80f7f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f36241859ce3b580219f45287bf14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d811bfccb7f4952f658abbca01a5890374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b55598b88158b202bfe6bab219b1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10eb2b9ee5aebed91bd350c7b19966376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc286cc6bd3ccb38a83e86680ce2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d007f9d8f39c5e290d7e6dfdf3218378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9a139b6012b2edfade425de828ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d34f200f0c105481eb07e88f865bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754be5348c483e5efe41643a3ca87f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f023aba2285650cb855e1c10297a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00520e1f27fc2863e9f685126bc7e4a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ce9c014a802dda64749e0395e49f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfb044aa1521a0e9b5fffcb0114ad9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a43c8f1f6bc1e504b43d974efca68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22a0bcbfb9a88e3e3a7476f511c2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a5a9e32ac7eea6b7299a4862cab50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941afe6e2f69739b9f67b395f0a9fd6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c52da29f0446d1054a52b8edf973390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b465afba3deb99275745ee37b651c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc928a24110f9376ad9887812ebd180392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc958e08ea68829afea48639d5a60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c3934fefa17f6a051f0e1f100b61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a305f74eb14f93699f0f65a62d17f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1009a55e7b4a3d2b7d594845923080396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b018175ebde38c81b1aeb91263a1d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f2fa52b031efdd2d06d1a6440393398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79517194e72d5caa2473dcfa9d4813399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f0458b040ae3d8b9e70ee649eabda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e51e4ba9fa2229c474473f282acae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca05b60050e8326006dd78afb1952f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9074b463f9fe40f4e3a3aea1dd8d18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c42b5d5a59e46dcb50350e36dee6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634f0d4e5dfb2a943a6bbc2be96f785405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed733dd3cf8d04b9408835e38fb58c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54f07596e08942188d4b0bcad8049407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f6473d6ed98288766acb3708f189408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce657e9c470c7e2cd66fd5df4087f97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edc25e8c3aaeda197cdcfe7328215410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7de364a8a9a38f58534ef984a2b148411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaeed0dfa2ebc0c6606a3c17a514a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b092961569372428360dbfc056a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d0948c53f0c61d629453859a86162414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bec3b643476a60f2e19965af23dae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db332fd1c91d8947b4db961edeceae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad399bac1ac8f49431950dea77eef9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f87b37e166eb1142a146c5844564ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec80061399c8f47bf7fb24da4b8ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eab1f85eba0f6741375bad24c04fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2486ad942eabd4fd54a5acf896e964421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa5d5c33df526c7c8115a27726447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1efacc4729c212471f2c22b68eab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10e895caf508144b7557dfa2a332bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef9cdc0aa00a0adadbaadb4564fc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff25c4753ee2f0d3234aae0ab101f3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c9bfe0e4a5d45ab67631a320adc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978ddc2a0963c3dcd44dd643d6485be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b3aab6131adbeec0db50f379f450429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a6b6b782708ab9c28e16686d0699430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea677a33f3780e16b956f445aa44c16d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645429fd0e4c781d25eab9a01644fd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7232adfd1b2a966dfefd02a1e50fe5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948149d6b488de7c43ec6b96f286d2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36204f9efa0cd53127314120c58a447c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfb129b79d9ef1014320859c6d5881436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396797d0696c1c0af68567f7b35e6d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd8a224699988401456553a6580d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c6424cd4fd7cbfcd601166cf36a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353bde9b453bebf5d6a2c7de5ad63bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ecb3fb767c4f5931cfb9b0faa515441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15b33d2aa9e11cedfb64719565384c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02af0de8a5480c269eb088160f3ae9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c9bd4f2a7058a7a0f6ca71ca1a0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bff7eb422cf3023a58be3a02e6519445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e3fb8066afb14bfc01e4d7565dcc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b78e78b62026788fb131f30526761447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e685687b82a455e828f4d48e37338e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f4210102f3d98b575708e7d10a623449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb81f0c45398a540495698eb934cb24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b47f5e4e3511e9f77e44faef170e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e81edad423eeaae463c4f3ed13961452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d534c33388bc788e43b377d574be00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b34042dce9f8b98f88a5b04270122454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e857dcc3c2e3203d90597609fcdd9f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa385a3f03eabf78a6dfa43f71b4c57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac754542d292991693c6ee696507db6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b348cdf74167ac5e0f150d65eb9ecf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363a6b1fe616ee4e1122da55ba45bf9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e2004dc7354a346605e2f83428328460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9107e42770635ae2a732eb1f2d544f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359f8a6e274fcacd45ce7d58be36806462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f14becc84e53577f722acd9ec579b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac48fd84bb8956f456e55bcef843f45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c4466ae538e14fc7dc1091934e83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae7e271b1a111eed507bdc0b56293466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fecc4f478312ad4360fdd7ba2ec3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e380b9e4c5c828bd21fde4c44c25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcbad68107c451f9bcc75879b211d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa64dc5de71a6c318340de3695ef7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7102d914076a85f6e1c7ed5c77a3b5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e75a3d7705212555693fb59f0fb7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333b3aaae924829b7b3665b07ea1616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e1d6a294e4a3760ea6a35b149f20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038afe996c92d26e9da9298093a2a28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a083f22c3e5b037d9005cd42012920476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae14bbf34b20daeeaf2ad119ee53ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581270d72872bbae5a8e042c4dc691e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2546f51df5ab8a4a4a69f844b364982479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a241d69e42c33e1ba8a5d7ea6edf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32baac97b710b0d4eaa1dee1f6592b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac867732fe72ad4ec4a0e44009dac928482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1f50791c4dabfbfb8a779f893ff7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df86750680ba014e2c271218b0014484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60093620755a89b7d3d21e36a6b43b42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54324f496ba7fa31390b74400ceebbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572079d6f7812cc065610a4d61ba7053487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c260086534bd8326fefcaf99d5996488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c95c3c4c8648e5e1dce6258c46bf1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bfbb859099d2fa9967d2dc85004d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc6f729ac48049b1fedfad33e6e5c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43be1b75585c4b7428b1f48b99fbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4ba39e8268708d24bdafca6ff61de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91977508dfcd72f048577219f6c5d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecbf435c479672664a67f2a655e009495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7277fc3abdedd83c6af691820fa21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b99f52fc764c542c249a59359643fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ceafc6a69450618b7b9f7904306ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca55eb63a39b412302cac826023c47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd13a69a127114a19b3fc20aad810c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd31b198d6970080f4bdcbcdf12d873501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8766b787cf6a7e4b7b0c9bc7a3476502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f50e081a81712b6d258c6889003f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c89febacf5848ee52990f7eb741af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf18f767b5ff423d9dccd82a2ebd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67c4ec13943a71fc0b781bda508402506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd10fc8ad439f42f048e4d3ca3cd53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d493f02704106f52c9673c6931a45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4364d079a05fa933fe172b9c82c56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23a6051b80235e36d0aa093d49c1a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc6405be057dbab1829ab2e89500c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01d80dc31b228f496a9487ec5e1fef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7fe73fbb6d6afe6b6603435dfdcac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d2f50f72b841e593821ad93cd3770514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011baf8728635e9de11bdcc61fbb9fd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8cce6b26bbfdc0b97abe44c3f986c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cddaa6f45debed7e8f1476014a27c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c735d25668ff04f6262e5802aa00d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bdd63d31000495780629ea81ab7ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ca42fed65dcc13153632e1aae344520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a721ed110a11f55b1318e6f53dafa28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b7d9819aa8bbca666145a8e72fda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7519c1b981028dd037ce3f80213175523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3b32e31bf92aae529d97d04d87e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670bd6085d647ddec2607727a7c806525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7859859b7dbb10b38ccb6efb2ce9a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5f6207282b9388d18ace7de10a8e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84bfadb8555a9e8caf2013673a7712528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed431a1d3673db9c0b0545e24bdc63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f3834f39de809f7f515c30986531e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1013e8de2beb678b4eb0ada9d52bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0bdec2a9c411863fa3fd344a1763532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d4be3fbc07cf6aedf15972c05185c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b858e06ec5ea785067b73f4d85171534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ba531229b85dfb3e109807dce464535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470178d1e9ac4b90f302427d25f52e0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e4ad9946f93d08c6d511ce5278bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfcb13e6b1aba607e6f4d455071a88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c4ccc51f4acd4971cd2bc3acfd39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d57e315a65c78cabb9b172ebb38c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807722df3c2292b853eca14cd76f6f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cfaa7e76c947e72a36eb6b4c68ce9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f381e22fbe6b2f9272ae3fd74eac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e209f5d42450b084c6c4cbde90a9ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb86cac981de0b02dfa0da328e9c050545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78e44a7ef0e07ef2b5d42cb83b5a40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750d57cf24d317068cba2c6ee16c815547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8605345f26bfa8b3e7b9080b3bdf72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b666b306b190b02e1f1b630c53b8ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5f60ba7190ff823647f82e05d7a89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ba565111461a28d974ce69735bad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde373e87c7ca42e13c7fbe3fd1d16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d351cb221e41aedb8b582137b9c1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be2734c97d65edb9a7703a63f73ec8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89cbf0d021d2436980efb501384687555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741b771255af914ec9d465ea238618d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d789d7d234a36c3736665f8b1e0e7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ca5f43dc8d7161a91e6d2e37dc78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a2995e9ae3c226eeea80c296e70c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d824ec8366146906504eba4b680abff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883372689bd66ab97b39dfee6efc9fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239be43cb606f429f1ebd0bdf6715c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc24aac9d091b20ee7c16209b13e09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89083fafe75c02feb3a1aed8d32461ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d896dcfb6bd893b220286e8798a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75423788238289fd3bf173ccc61fe96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee8fc8b34f534eec1dbbafe86cbe8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9765b3624b43bad3c26c13a238314568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7095375deb1b78ad0ae242fd611da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd7fcd640226313d0bf97a7c33003570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2528de18ea1c35cf6521a9edefb47c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fef9f0fdef7ed6015573b81c53e22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbbbe4c151c3ffce8fce57f3241bc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7692b177a2ca86032b4013189519574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5405928910a157ab36154d79782722a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e46cdc91efb89e1a144c7afe4e48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d97c16a37d8512ebcb7200a0183848577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125791fd41f7856384b51e61c996b1b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0836eaa2a47be19b2f0a519b2214579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997483f6e5792dcbda4f19273b2636580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab9cba8dc52e7c6fe26b298d607b53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efdbfcb2dcb63790a0887bd92bfc9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789faf26fcb6d8e6b7756fba77a2c2ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2a8881f322932c162657441233f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a96af5c48351556734091b93aa3d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed81aedbd7e0ceaf4affe8df1db0e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2696a4946bd3ccde1fee1fec5cdcc8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce62e5f2fc891bb21e27a2f7cf2c65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0dce58c74dae23f4f9cd91927484e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec4ef638865e5226e363358573648c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfde6c532ccb1bb5e6c0bcda851f3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1eae54d7e7c38c04e79a66b87201592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808634b33e4033266a96baa6d4fb5e0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0a9cd2c94abea7d4ec37275890fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede6eef6a8c3b77601fb3e103449e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f821f513d11769cbb58ba063b9505596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d32848eae6c42872d409a9fdffd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0346ddd691f2afa4cc79e670671126598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52656c1f164b339f9a1783d6c5f602b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ed66ebab72b7a152782b5f7049418600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2d48af0fc388a0c1af919a76c289a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a01a0b179de8d10e2ea0c6abfe719602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafba971017b73ee6888848b106edb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe5ae7392ab6fa4b01ad932988cb0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8cce81283c3823c1ce81981f37fe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a89b299c78251f82a34a02d2b059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f956b72841e192f430adfd3eb3b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a7b22e75bcf5cc3833924a7412d62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffca99a490117390040d35d58773d20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00224ca5a831eabc716063b5dead46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b0946a84ac2b78de7c3aa274edfe6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d3662ba5c7e678dbfdde87b31676c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb300ec686a12da046fbe264e1c44f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb7cb9d84ee6d0c418a0482a2d8ea2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8b77539cb120c4e3e7b39f864f034615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c019418a22645800fa6655200b4a1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f16044b4c4d0de3a4fae5ab6ef96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977901ef5829ab0e20f99b6360ca3a82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888e2ed8ab6c95c813a5d8db3669883619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21431124e2288531fa1c3ff3aa0be37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10a2047e2ae4665f6ee93802b5c4bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518877be2d4b93fe61e0e3bc9bcb10d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddd26914384cb291de4f01bf56a0a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b2c16b3b8434fbcf79a25ebcee64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f843e4d1ee28aadee1623a4a49b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d30d2d45f7d700d17ebb5914a0b843626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ff96e9d2e1381adaf8adc77dc9c17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f92dfc0620ddd475ab68a54dc6385628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c00bee2bbfc7d2d866b271ba6c340629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa93773c62c2cd947289174a96ca0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41381cd6cc9b6d152b249caf8b80013631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9e9b9f14afa03b079a22216b98b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f28c0a9d0bf83bab4ac828a1fff59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732c861b9c1c004f8f1925d41bf6c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ccd8b76714dee4509c20ee4c890f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50705d0244783c151a7be050c7ceba7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15b10392712d5a33eca531a7cb8ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e59bd6613da8c74267ffb862da98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c05285a84754fc548b67b9c267cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b12812c922842b9c868b6cc32262e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fdefa738bc577ca7a97f3de8b0654641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1c442e6d91d88be8cbbe007c40f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4f6cbfb6ac57324b0be73e3657b13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064723576cdf326c11cd5fa2ceaa7294644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087243b380b213d66bdb1373074d10ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99281aa3442392860c8894b85598e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e64c443e439a28b5e590062f54cf42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a412842919e9f56790bccfe27788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2fe04bf2e4ddbdb1cda9deafa3478649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a721088b546a9a52b6c6164dc15d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b041f7216867ec47a238ec622ddc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db19b9cd43377616e454884b9dc971652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75030fe24d60424bfdefd1d1acde12f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d69edc5251ddc30834321c0adbd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46cff210bb1695f8ce21a0da9922c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853e5a4abcba49c964084ae829b434656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935cec9438c4126e0d93a3be1268977657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767ace5f600b01319a461dbffa25cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a1d8653a5e8b4bc4d61bcaf1f73c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1253d03ff5035837d06ce58b1df9c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe4d0c12585f6df546ce9f685d1c2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab869b72242325b5da4d8dc79df7f33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0e80c9bfc6a52e6908e03986ae13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374e2971f7026f36b9e016391f019c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab0b847aa77495b42dfd95a49e6ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4595b089924d41966fad42b9ea96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353726b641df13c2de2f5b9885e078c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919cf6da6f949cbf81c4ad1680f3e9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a6029738c82f9e1446e1c46cf2a25669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ad0e48fd9421d035d7206f52f60e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb874f79f6f36bfcf0eae3f0155ec5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da441bbfc72d6db4d543f2dd2cf6c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddc7e3a39fc36cfb57850ad1271aef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdd26f0011a3e9ea251ad17ae6de55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a4f10c6c6206a104272ea184cb176675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a2e837586c1b32c543308e65fb9ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd8eceea3f71434d06d435d3af2f66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be75baeee9d497de50e259b3a7c59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b79ba5a33842269123cb925948c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5a29f8a6a3baae97e03d67998709680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a4a070ba2bea68c05150d03b21761681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940173ac78fb164d2fe6b46ac0a7b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290e6624ac6207f98ff4657cb979179683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cc9ece9f662a4bd33c08a04c8833a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520d11d7e1fc24bac8a6e740f04bbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c8d59c64d23e1e25531d202dc277e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f424b35a7a67a54d5c0acb4959fe64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ed660197f886e83ef9271fa7cfbd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832c9ce294130738e5cbd0fd3a67daa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e1dab965b65bfb23377e93202869690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07790ee01967c3a5ff794d71b6e5d092691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a040537a34668eb4943ef2d390dde69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9b4be621edea58e978bce313b18c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94f4da30bcd1e96ae20beab2936b5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d2e9405a6767c2c1c2a7d2b05280695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d16e316aaa60b23e4f45ab4a1d87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b0e3658757a8c956ea8a712207e4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27a6af646e4070cd537d24e40d8f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf027c62155188f6330dbedd631c7d32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78689375c1a44437e7c608dba06acaa5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa07d732f537b9003f73e66d441a82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1b0e3d99e1b7a8e1eaa6618a62cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39223e1c6f5fc8d2b8fda6383325c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286687ba2d278baed6b7ea0529186872704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f2988a63bcf8655d997574c4e14f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92508becdaee25a2191d37ef5e7c979e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611274526fe0c256f12ab7229bcc9323707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee059621648c2a1122c98052deb6d2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c97c13912a8f880ceba21cc6f3ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec70488caa3cf8b60dfdeda7ea62b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d6ef166a597b66c96f82f8c30339711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c866187a048944b30c1999d131814712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2f218aced88f1a9ed2ff9b00ac98e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae206b4495438c7499d5a4345c1287714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcea1ebcf02fdf9ca01133205c2e5e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79563dbecdfe0a48292a825f6e82e443716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a29d9beef63bad439abc41fe29b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e542760348c936a5d14af611d644d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165436fa55570c75ebf39e10cba39ab0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc13016887602b0d945882f316201720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b749eb5c5d225fd623618aeab97eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfbd303ff49731d2af7a583a98569722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9696f32ecaa59f5bb516b16258ef0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d857bfd41124c23cefa291385e228724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509ce425dc84c44087c942978a2ea3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7e369e541802e4ea1fd0054567c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15c4fcba90d02d29c32e0c4f5f3863727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1d25ca1b2d5507dccc75ce52ea3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9d386108c0aaf174e8d50986b0e8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d72599d01a803d75afe95cf830f125730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a88a6a774f45134cf38e75c08d77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6da6652c327312ec7d3a74fddd31e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d64189d1c8ccee6003156a2c25ebe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aa3297aea1363850ff1480247ed92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a35234cfbaf5bf733c701682fd682f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567b8d8ff3cfb82b2a90a784554725736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c760681604dc9bceaffcd124d5cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4e352c7af42bbeabb5de517c04c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34a82b2716e14ab2a23787ff5b97f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45592a0f0694463f0459858e906de6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cb9d7b89fa8cedb8609eb97cd53f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95330bc6efbf9cc695fedbfb236f7438742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c6e56e3aab46d89e06bfcc4d2cc32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35d559809f4ce3588d328f25a6c57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2edc8423785153b726319e21e144745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db834576a7518489ed558862dc12b4af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d042b513bea2bcc5dd424d5ab74b0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3699d5e8e1c6d268401551176cc06b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d7c34e72fd5f731a232b0e80c4acd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4611e485dc6970ee93814ed90df39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1f828584ee8a22bf44eb75dd7f96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d442980e706072861d7978f817db40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7fc0d15459d1e23f5f0b279a6b91d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f27c987cefd8f051f3c3b7a9c10ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68636076c2b8a416d4bba0ae2ddc3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71a85522d4f9452495809844dea341756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d983c1d2eec3bdd81e1135e1d7e52b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe004eee2a8211371c89cee2bbde9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c05ea5e77c99966f2d1c999fa841d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d0fc9df0c83ab191bcdf4c386d003760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd209cf47016c621f90d067688071f2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b816be7faa2a70f89d96c37cde6f7c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c124e1da44817eac32b4e79e512fd8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132984cc79911559b00bf16a9809f0c0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe5501d241fa938fd81f6970da1746765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7e61ba5624806793451d2c90e3451766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55d002c011e1f7206ea10b417f323767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678aab9188d820748c2e473fe8150ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52c63b832a1d19a408883d57232bd7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49bfeeabfab24c5bbcab8fc12b4ec6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac13310773efd21a74fa54eb49c58771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424d2b09bcf694764ad9608592103e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de1d5f617397a0476b5d2c66c9b3e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d15dbf451f8ee15831270355c12fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de112c6c188e1866d5fb9b69b2067b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c6aa4c89746a0dbf0fc4508af95cd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95565c1cd569004c1d908ceebeb54e1c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01155e084f9e6842a3347c9a256581778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93182494517812ca0a1201c423d99f9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf619c14d541ee0155886d940cd27ed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66389cc13da02f84b2555fbd827b6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb2076dd0362b688d3aa3157454d76782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f520db98f465ba6eba7af220289885e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39aa523ad7207a238ffe2d12bdb5eb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8685ab1e4ce7d0212d47821f175046b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79f5b9a5b21e0e49c585eb8a6093e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b96ed5329d4012de64fc769433a752787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd41998f0b48c3e9b4e153aa41858e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96522fd81effdb7da2597e6fa1f457bb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affcad3eb9b2b7ec45ca587c263afb5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfe94b3fd811d1cd111627bfc0771791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccdf6aa91798b7ebe8ec01d6248f3e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0f7d6a3628995b946afaa8f21b76793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7529060ecf3fe59266f06a1d28804794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0e653ab56ccb9d4762ca1d8f006e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459d62c822554df3d61ba9884b61f68796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042e733721bb11c15d9667d5ff43a9b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37df25e62785178f921ca13bf6195f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf5c28cdb98e89dd4e1191f3fc54f7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fa9514b994d5978290a0f170bec5f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5365f8e8dbf29892d03b9473f56ef2e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab480a2da8d48f784725a4f60b84f1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb89ef1964ddc004e49718e3a81a227803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269d6b71a8633eae281ff4bd7a70ee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c4dce33d4d7e93a4c8ddc39dc1236805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa609565cc3589e13c98a03c241af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d4a50199578f124f66f9bfce7cba5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3767a54761fd473e1ab0a1eec22e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ee2b982e27e2fdf4594b008b7ab6b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025acce346b2b980ca71833fb26f232c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769b42dbe0969528cfbe315e93bf77a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b784fec7423af6235d9994c479e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c1038a253190c4244ed7f5a12ec24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047674f8cea51b7b211e8eeff7a21c8b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ec501be0547958cff6cd2f9696cc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e96ec0dd1cd11f366052c0e0d3506816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001b41a6b9bdab5108a9773a8fe00f3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac95cec8729f0bed55309c21f7fbf87818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5421d3883c991a1a40f278ab0c70e0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590729ee31bef1cade81d4f1a7f0d967820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738ce55c0074ff9b0591b4b6fb1c943821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f58f998aa0b9ace8d7c921faa2df0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e03d0e00ff7317c134d1410f2d54d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0fd8f987861019605c13ecee12e1f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797d931fc5562624c8f078be5740019825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381cb157c5371dc3fa2e030623f797826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd286abe671ae5f18ea254daf2439d3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d228cc11e2262a7061ecbb15ba57d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f589af63a0aa0c8b799059f2f336d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a9cd8f9e9efe68eb7adb8e66635d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed505e709f2c758995472f596348f020831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b63e1d87edc78e4886cd11de23a50832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bf9454f18b2f03b0c82ced39adb54833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060b29f9b08074e7b069d315985a13f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260491da2dde1c77fe9a69e5b4dd4c1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab797c5ae5f1ac2a372cf9b4d7120836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1033aea256a7952d88676c524fd727d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b5437eb5394e4618df07b952f14b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec0705391ddd9044ca845aab69c09839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c1846cd8c7daed296405cb47e364f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6204f96e01f513083e61cd203b690841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929707ba5f555a57748bda7196b9d44a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f143ea153a2107c007b6fc8b66751843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab8cbc980fb4674246679eed96d4791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5eacf4da76d1333bbec4135d15f892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5525cc4cbcfbce3f547015db8600273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b3f1aae75a37177696e0b725e78fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba5d4fe314f0ab6abf66f2f246e2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a30faadbceb8a345e0e0d5612eb0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d157e546ed9ce3f8a7ae48cd81f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60aa2fdbde4fbb67669a8ebc7f0ff58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1429ecb783e39afcadaa2d0ffa37259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132f7818dd854f7a68f19c6b743a1a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269bde656f500c4f3471f758d9245711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f3d1f0a5056e1b2767c736d6e10412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c859a52e826e57e0b57906a2ae20a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fddf4289d38e945811dc76f1f70c7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb4f36d2fa3d2fec3f0878519484615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c35042c97c14c822eb5a8e4f9019516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472fc53689c6b23e0239a2194e009617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963828fb56b28b65f84e6aa7fd6d58518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d1024b0a82f2b197b11057b7374e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c7937e31f94f7596c95dbb08a85f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58235ac80a4bf48a43c4d988f823a1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a4e28ffdee1beec1107bd5e6d2f1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c751e63e19dc76268ee677e5d2ad4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef7db41ac43d04597edbaf289c724e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f9f10cb5f9a3cda5c473dfa4cbc4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69453a3eb538c431d7c16d951adb32e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcbcc4c91af0b9752a07e6a8da724627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57d207f5293c4a3c0d2115f4c8698628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14b1f39337facfde09bb2d08dfc2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c64ab77b0c4ce7888ef36168d97330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431fafcae4ad833253baddf1e26646831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb34920543ca513c47c10983c6038e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267728ef8df6d7badf104df191ea91d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689cbfb9f06135912d4be4d6481eb8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c1cc95cdb3f450206e41f4f566f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207d3755fdcd5f045d9e4f473d176aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee6698638ff16291514123c6dc53137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91df1a108557ea02bbf793e82084ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe254ca959707ea10451b98b9273b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8340d20144fff79540ac8a32ec065240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40f34a5b27815a5108819883b2e4a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733c2caa42687d8c209eec86545cb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1291387edc6e9a5fb80a1c82cb1c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d59d79dbf12a4ea65fb3758a0096044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b2fa35675cea984062c0d74d297c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8fb52601d2755d2a0b67f4a8fbca446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42044faced5a4f2c84807b524aa84b2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872a9340507bdf8bdf3c2d61ff60b6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44154d5112c46e012fbc376da7173e7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a38c54ddbb4dc91910be8b49d67c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e28becf1d1f6ca96372ebf98e7a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff8ee44498a707ee1c2b4a4901edb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c6d6ad76476df2842b0aec874d4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb592d4261958142e20cd84f83ee2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d80560fc619e9963734e7fb94547355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b90099b9970939d3aacfbea2066cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fdace44e6dbd19959e0897755a4d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d00d9b428d582c4d5ba27b16d9f4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2bbeb454a975db0805ce4cce9f25359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75b414cced2e9e32018eab0f3721f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440b7484673594d09bf094b4cfbdb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f223a4067a572b3be95ce2eac5ce19c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c62afd2cd05f439947b2cfe04393f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df8112023e50f67a4d8a64d558400164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a71fbcb104242fd0fe3017114192ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46deaa382b97b66ca7c18039b6e64a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce103c5f79ad84af38be24ae157fe967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f51b62ab0b32bc857f91f739924c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ded258fcb38ec6ed5da4ab6f4aafd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77408e47d80b0b083ecfb2ba362ae37e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcac2c68144a2c95ea989663fe1c3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6443d123a3a99fd2f375d79a5030c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b80a278dfef5e261cbf8a3f159c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbbfd630433f61d7d0ba8a10d2691574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91834dbf9801cfba5e1ca51cfcdee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec96250e6aa166b496a3832cff41c3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b781f1f1b9d37281c80d12c1bcd2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2ff3eb0bb8a0d949712e840e93a4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c861645d521564d185cf672a7a247d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597f6a06a3b15c99da680d0e97171e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9973f2710f2cb216ec27740dcf13a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed92886712b7711e5b8ebcc8d27bb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c4badd44c408e43d8099aea0ca7c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3d891a734732ba21068d1dfd2b3f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ff26c935b072d8022b1169635b8ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16384f2fdbfb423ec27ae12dc8762b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b692632c2c4584bb75d13d397c0a4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3b8b3e8a136a7d17d55e6b80780888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeec1d41f5cc6a9faf37191bf216d0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84be44ca0c87f4b5b9beba82f1395190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19897328ec73e7f5ab2435d2688f91e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9915afc4ca04ebfc5c58097f3df70192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba7d982a6388b027fc51c5045432393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f60178944aa5b329177d89be5932094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4b8e45013405563a05ef93bad84b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee9f3a925ec8800886bd05ddc883896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8acfe6e2a2e7ae724ed0a2a0429a8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1b79cc3c5e3ed569dd36cfe8ebe6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7781d2c2e5b9c9ee8429ea35b830099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b80d4a014b20c2d3e2620daa922581100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0b0121f955708010f99c20c0edf3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba909d134b99a9b1fbc8dc10d2bf49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49d1a3a97840a13765a3576e5aa22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4917dd13f5b6a2d6e0bc4a19af3285a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3dad2025c4302be7723085d23ac9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da026b4a7f8074dea25eed4305463fcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ecf60c9ff889715bc24907b12ea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce295ced9bdfddb4d3e27af552c02350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8d3c3d484266eee24c33c0883ca63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4af5d5af2bd5bc1abef60c185156b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26be24a7899b5f91f62267b6cf71986111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6032f693573d80612363467d78a551112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1829c992d6532df11aabe79fffb150113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ae209c3f039a4c4bb0659255a6a06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c543513ea676cf98ce091172929259115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc20f83bfe76c88c1298776713d95c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b7d5e8d8d3c492f7e30c0c9b90952117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096f91b14729ec691ea8f4bc46e09d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c66ab90f15fe8bf11fa7b5b0e0ab75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4692e67d18ef6504a7a84b28692dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5a90350650dbd0be4733997db77fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b64f2b7298fd04af4a30cf477f709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e588634bf222ff31ba1e80d0bf602ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a4e83dbb6db6eb9e813acc5a4ae51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c3b28b5a7652ddd5d321b4a92187125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c5331ea2525612adebfb166042e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1780827d061e8917e2134df50416a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424a4c4cf7d7e061eef231a8954178128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45612a995ae4ff961f82562def23d9c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28891cb392b8796323d08bac894c39e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f310aec97e8bc8ab0b9f2a9d2b0ce2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b993bed9cf4d238f56779ee055c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c360aefc6a12d5639153b4217bf09b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b074b811aa6fed9191ea72c0164c44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398051baee74bacf633c6e889df9001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b6f307fdb76701329d4ef5eb44463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566da67dc374599bfb3a4955815ed0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca0852d7e4254cd2c013b7e936c51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13221814dc095877c26805ab0b15747f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29568c2cc51ab02038c015977f82af3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8bd2c05a5d8255a1cbd637dd22d96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3d5281337a29454e4fde5f5d54742142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105524b1fbb1b6b302d3094c913e179d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f4363060ac7f6a6df8f57a520f0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ffbbf5716a170ab087eaaace3f6ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286272bbee1ab85d12129912c66dff22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a36667a45a2c7be5458d7c390c04e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d8af63e5634440f106b940975711d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a987d6dd1cb0d7729c106dfbcd67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13780147ac858d95839d9684df2b58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b0f4534263acb8d6fbfd9afdfb77e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684885329c6a10997ff5e1d05e8a4bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5955e5e8f5f0dd226523392c0b752153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787eb5e4bc37da1749489d47ad6d179154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8f0fecaf807193ea8222f88a6c7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d073972f6e33911d5c7d9e36cad16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd571964a902c5cd9279f4f95eb3895157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd89b8480754a5f6a8b277bf14784f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37172218871d135e7df85e334cc9c54a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d96286ad853cf9f4b5bd721d25c88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e063d6d19f388915bba9476c326f94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b389f88a70859c04108b03e610229162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1feae1df301e747cfb1b555a2f470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d8bbb9b9cef42a157dff9342ca05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce3e9eece11087a4a9f62b1fc1440b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92392357172d62b7959b77e3e3fde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a9ebb081ed4d0c45e5b3c48fafba1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a022300acbf4b8523dca8eb0a1a624168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e7e2d80549706bcbb213c0b0b6b3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ff1fa6bc813f9fcdd4a67b1d4e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91d04a5f40f9c1eba107264b45546e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36827d4cba8e2a7cf9bf14a0f8f7fb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bdb5c78493ee7651f395fc56d727a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c07e5d823d9e212c42100293aed4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e929de29005f230b4abdf9e8d12b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58fb02febb734dd5451756c1baba6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dea932ada0536ae73617bb99c6931177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205b4c9e041411135b3ccaba3b409b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9d1585bc1f1671cb9f89476fa0fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab7c13c74d93b3cf7caf06883a6440180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c90521173034f0ee1959a69ca755181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676ac53fb8b8b6035dfa4d8238bff9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85ba31a85596e198f19b3399453593183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bba28d7bffd611581d8d78f2e8176184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cd013827c1580a25aff0bc6883eef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de0eb3951f9f8cecbb05f12d3f92e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ed053209dc6ebbc16c3e866b814a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e922fff42e9c1a8b687c3fea98973c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7686124d92c08ce1c37c5ff441ad7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88996dd78ff04bdf098af156d2cbe362190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d099d3a5ca7f00dbbdbdbd88e78b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4023794c1bb04fd4be0b1c6db789d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0beaa7f2aaa738b558786970f91da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23490ab338a7b8a18d8df8de0f846232194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2097c1fb39def626cb36dbc2fecd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4e84db4855fbe0ce3df85b9108ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f520c2441b8de2d4318f67c57f9cb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a1de102ef4503802515fcb7ca32b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0410cc6562b0caf62d6bd37cfeefd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23500a047c9018225112996f3f745118200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8b859255e408519ffdce0b34daee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf26813a7e7102503157ea5feb2ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a963e10c66255966ec895ea6bec63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5a921bb48fd7974467af4fb4c5e09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef6647c0ae3ab07db1c282011152cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2caf5f0aa85b7fd3c571a1bbdc117206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1ee2e5c4f6005b9473f26f7af8ec7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44d4336c0d068c5d4aee2017bcd632208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803791913a20755940a1cbc4b9c0c10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27682897781710c89cfd43c837fa8c4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955761f619f5b5cb611c63151ec4be5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16c8fd9e64e8bcfbb2dce01c63f52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d4fb205735e26086ef4e48cb693a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f5ad2bc0bd8870747377a666935d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48972cdee3190a39e9c4c7bdd510ec6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e5533eef9b23f1a84d6f6db5c6b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca2c3a48d27f15a6f239549615372217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99235dfdd8ba8238c8fd65a00be2c497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cafff7234814e6086ae7e30148c371219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f50435ce6358158973f13870a799b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83df30bc0bbe6fa4e2f2d939e8afca0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a721b637f85d8bfce69535732c5a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b2da682570ed296db14224aecce46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab487a9cccd1d6147ba6e0ada94690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8218a69d532e938eadd35ddef3121225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde62cbc8bd2fc4aa0b1f78987ac1617226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19946557a9b4f1c063a140c42e004fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e810bc8aa3ffed1decf0e28d4b6bab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d5843c10265574f71814f7cffa75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507463a4828ac924ba3fcb915b4ed9e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443cf5e5a76bfb481b0a6b6b9b4503f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e615a30e4b262987aaa4c7f1ada46d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c594977e85b9b450362a86ac0cc30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26e97978832080f137fe801365d58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262746343a675b0c8eee8361b94f08e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e68dcf26670fc4648e404e1d522a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07341f374df7c3f5eca933dc1e6699d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b2864b08e364da76aa9c4df11bf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962156536feb2a9d541fa4749a7b599239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd168a2e2536d56efe87399550bf0845240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488d019cc2f4348d427e16d0e713d6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886edb719a0b58e8fd2692b166dadc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e7ec86d61ffc3dc53b099eb088e00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde87ce28014b7501029085a52af0188244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f99b2fdb8f135c98a4c3914a0fd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a037978912895c7998a3d6108fa428246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a1a2ed9b78b534e3090353723a6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535ebd0a414632e92e62e0836696d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff117a60cd9ce67c8ffc589ed263c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42efd8f10119bd4746236d54a862bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de0e3a6865ad69d30884b0b9e85c13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce15ace50ba6342073b667d735c8012252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5779ec09a5b0a3c0ef925e387a5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e46d3042fa9fb9ae9b52e2224db969254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755abf41c33792624775fc1ea2598e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f480ff0171e549452bd2c29018251256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd0c390eb3ab8460b2d9a668cae4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80243742dda71fc681566a314cef70cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59973c8eb99fb164a561c1c356a8f2b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc9f0d94778ff87526afe139d33b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf927c9f8eb894902337eac98b6cbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd5c8fd6d7b4834b995869c50c8e82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c5fd4465bd912055c55264b9db5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae12482b4dc790d9841efc7abb2a9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923da4cb79e1f41364963f7c8f2b6a92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811f38c84d0d1c8e3b0ada1489c10b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45dda9206d1dc503c9de73f9a72046267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019053ae21d8bc697fc7a5ba2834411268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7578f9c11119a1c4a76e99f573a8385269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4de0c76de7e7b0396e692291195739270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29904bca862f85cd1e7a4c072b89a3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcde6771e2a325797bcfaf4060402e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69f5f8fcbeca09d71a15dd1fc571af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa402f89a7c97950b6b27eca4edfc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7a1c87a93182182c940830bdd28a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab718d53847c28e071db165e05b90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6539a06fb37d92f08e285864c3a316f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b54fa58dc725715789caac11e94f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d28e790097e4065c26ce4f60c2b863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f47be409dc9e238c0e5b8a0ebce1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179fdd7b9ed330e906f4319feaedee9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e5135c6eaa9491129b250c8ff66c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24faa44302506bf577f5d915a0bd69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f795e29450f70729559e946f4b537af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3ccb3cac401a99a4a75d24cb3cbda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd43e984b6463f1f5bec1487d782454286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a295490d774c6161adbaa4af087c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cf2fed7de50b858b4d9c6a225c42f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685abd1d9eb06bd474a8d73bfceadea4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333762e33b2c4113b002f9cc99aaa55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12395b81bc75fc1082aac199be8879e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67ac6f5b9f150df96125838c1476f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae326e1e5c3211cf21bdb2731b1914293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d007d09e9a56ef24829a2ea059be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea5e692f254abc8e3815be2926a1cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ca310be57acb1f0285b0f522fbc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d555bbd9c6a0bf5171ef0f2bca60344297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0cc794fe5c8a62b153caf7724f07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562bbdb17342ff7f07950cbe0fb0dc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b09230a63aa4b1e73a85bc309462300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff959e922cc17082fc854c462b754e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c8295228b9afe6b1772a53fd448cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889f5e29934e1d0a95f1fc9a9b4136c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311abe66b4d631fc59afaf420f1f4fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3691eed9f8f7ac554f6465f85f2743305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f550a25ba89fe92dcd912573249e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ded8a26a63f70504d6f43c2bee92e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f2a8b195bdc1bfce5c68dff3123f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f10ddb21252923921aefbaeaf69ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f0ba1f7b0a85c17e1b0a0647b8249310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a6871904af5a8a08e617dfddecda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ddbd50346df02ff20f2b0bbffd33a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909cc184a2ce4d9d6cf6eb09a182f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ca8c5eb3b21eb83107d36e33f3fa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c88c6d730106a6118e4c3f4a6f9af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd5c825d126027c019672309b9003c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e6fcfea46e24c4f06b5e2d78cbe90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb50e69729b4dbf4f2f1cd66692a8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce29b719e021dd50c0b3731b5e8ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fa4f3c7255a1794b2455fae85c750320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e474c7938e50ab0c61a9f65dd6d53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f785fad7ccd1c52039fe314dcc332322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c798b68e16a2a03c1a80bbb5f9676b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026537a54257d493dec5c37e776265324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61668056d0deda83bc52326ee4e74299325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198e07fce1f143611f11cf754d9c3b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006517dbfa926578e3db6210cae237b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b3a282c5d8f6c96f1617d843dee0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f9b31fd5222a5c7c4758f71b5f68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfe48ecafc507b2017b701d8b19953330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340ccba7232b194d023eb71a55014b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c86c0ed440c36e148cc84145ef9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c622c279297728c87241c637d136873333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe258f5ad21a8f816717ff245afc6a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966fb05a88687e9d1b43d84e90cf330335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eeb513f0e94172080094c98cead00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f097136ea94e138f52497e65de8999337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e84a49cc28f74558ec83ced448ce8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ed9692331d413dec0e884401c799339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aef693431b9ffde3bdc544ffee9fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9153e379d5345b8ab8c519d24d8192341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3b38bded2b53917d66ba14f8f6d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f9a806aa26bda00d78e048a9b3e06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521283eb035f773b2bf70f55ffeea368344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cb17fcab1714fd84eeb2673df84ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3516a87082aac191036dbba4159819e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a034085120e0eb1e4ff89a22f0bce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51a4a83dbd2d0ac34d93a9ebf9db5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae4f3cd02a9c69b8d4c06f644585a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2963f66f60ced27bf7a46255dc7d06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0308ba2499d8f223bab6e8a75ac3d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff921afead7811e56d4f76db44af280352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45e0ec5208257f0455cd38beefb8e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f25ae6db7bbdc5d6a86a3581cda5cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655a7c6798a21a0bab8a4e2d6bf4605355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafc97827776b512888bb94ee07002356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e0ed614b575a44908b99d73345b7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22247688a857fc672e37f38df7892a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f6719ceb4bfaf05683dfbab72b03f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcc756fef4adbcc033a4185fd87d14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74cdb54af57c35136a48e99187cbdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a0079a73a9479443f08d9e95198f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a863f0752d65e1f1ba9979d0c45d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985c9413db66f0d03a7fd8cbd5c92a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c30c669f4a19dbce2ee0821d343de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4409f0d53f713cf76b3dccfaba634366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbff49c0886333d868001f85fee9bbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bbafb335c638577cbb59bdaaf8ad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c163b34ae3f2fc8395c43e6a9da76d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f931dcced25beb4f752ad4e2b3a42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b18fa8a73280fc547bc20d411970d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea283aeef98b5ab64e71cf4865c7470372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b55634c5d1a368330295e20b173505373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e39f0129f7d1987d36c5e1314d880374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c449c526b84de81c63f154c356c1bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929c3f6d49ab43556d07846df90dbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84456713972cca7408a617db03d7adda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad44e12cca673f3fd018544ced43409378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e1f82132796b1c5dc3f194221bb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078d36431cc3df10b94eaad02fc33f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295b70bb66c974151093d72fa106857381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82169a612f401e8e166ba1acc2829f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777117461d048fd6b1bfb8667d71fb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b71122d87b5634b068180024a669384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f02390c7fcc54c8b2a764384a9d0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a202500ed2d9faedddd68668ea3544386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd0e89c8065143a09b3c84709d5d33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb363511012616b6319e622978417c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e52f0f6f038079ec71be0e473aa954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4ae7f0576764ad1453684b641af70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cb9d055b78209c517213c5166ced8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f1a6d5c701d12dd1eef32fccce96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c626d4340eddd9ebe7379a847bfc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e758346729ed4645ee94670081c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f89c6efafa5f94d4e0ae2b996151d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92761cf9e8a8133171b5bc52dec397396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c1f1b17381d92614cc99a9d5babec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973eafd8a66076ae6ca48fac120a25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660bff4976b33aad3c12b70f88acb0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d78d0143365f5ce611253c4cd8ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0780761ff40c20dac8ce4b3356af8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995dfeeba4d03bcd2185ca866924d24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e2065cd520d96d6f1a5784e1790d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05027b664418b44313d998d3376553d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f57de2d3a01f3f723e36d8c93e4144405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9876cc60451e69337a2f010666c52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c191076a61dc1a1554734ab9c46d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe37cd0cf7da7de7452761451e3178408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed0cb23437c08b2779cb20d06a8b36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3148c04f0f71f922771f218f44ea64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c202ed8540fc7ac05fd827bb5052b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c62d62553f5a0c5579371547dcacb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b97414d5a7de31e370cb7e0c32dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39259735bd5f105d081710df9aab52b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d1661b3fd73ba989183f8fe2ee62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74949c1e1655f3b576acbc0c6e39bb3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe24c5d2991590fb59a4364026da1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1ec35503623764211152a3574b301418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07bae5f386cea1e41782c5a05f62c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd32ac7cf0552365e244ffc107daf81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900554b6bed898e320530faf7622bc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644adccc977f8fa297654d2353c2b5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23773e5820501e7c3dda2c844f152010423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004012f4f9f398a8fdf39aa82e4663d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59f2643399b2d34a8395326465183425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c380f1ec92ecdd5d855b8298c9837426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb7c0790fa1aa71ada7db1537b4087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4b32ae2c304dafafc3b0bee56b1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b149c78f54b34754bb6379779a10cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e07f860f1412a30652e9fc7449dc5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00c2f8e6f554204e3e75ec8efea40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573b3b3f458ecc43884649ceb6b557f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c8fff8227b9ae4a05a7f3b266a3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89153b5b2a911be6a3b101db356dc926434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb6050f126318f63ed2d393fd9d648435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59127780ffc8cb65517299f5f8865436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62110cda2d08963db743bca875f397437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a569ec8e239adfc60a6e5b105828438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcadee199214646b792c792f46b08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a4f9fb29ddee0347ccf6196b1ce5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332aa128749f71a104f65fd5655e89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae433ab7c7bad33223f197db7178cd64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab822b1eb6de813d84d25ef7ef19d5b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a08e9869451800be01c1454251885444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe174b01e18b780340cf8558fdf50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19c9414ecdaf06beb241d7f3238d77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466faf144fd5c060443473c70cc3cbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086162a729246e733855504fec3ac36a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abaa68f448df026e106cafc2dad03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7091bdc262a7f01e243ffa6829c85c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b096401dacaa7303bde94a26e5ff92e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e150369722f07bda1e82f317fd1809452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1bc8debcfa9496e2a2ef01b6deaad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b36098955535a6c85d79414a336d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd867da2e5a53b24e7f167ff0a0b593455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def203971fcd9f356479577a57ace4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcb9d4eea2e40b8ac525b3ebf4021c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b2aed130007cf3b3f66d15e6aec1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1bc56547fd27cbc741bd3aa3a4a32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c804977b19d064b5b826ec140308460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1192ffa74ed83e943a904acdbcd9bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd20f5587e1a51d9bc813ffd5188772462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dba6a907d27bd77e1bc89d2e2ff34a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a846027eb80722aee87d47de1c56160464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa8af798859b7716718675d0f2729f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e792c514a9b80a1da5403fcaea12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b5bc484f9fd1d1caae39dca3444ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e9c578d68e4671755736c8cf114f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1227dff2b187aab4f4480f7888e5bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1337513f04b8e413e971e01e16f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184230397ff7757e9eaba073a03fe57e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a082a2d0dff8bec3fd6d25ce73e639472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f677b3232f49ad7844b532cc157ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b2d87fd129be5daeb331b272527b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef04b232e5352b03bde083a2e6931475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4692fe1e0afed95ca0c2c6bd6dd87d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028ba84711eda49e6b6aab5bf7b378c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b9a8b1624c775febcf65edd943309478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae9823b03c079684202dc25b2d9c96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49699ea5934ffcd28f6493d72610a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671a7a0bc7370b48a56ee729748af2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64804efb6bb7391b7cf2bc26c07ded6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014043ff88be5de849ae7636fe97dffb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d811bb01c99bdbbbb77b7cf0495bd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be964708cec755e2037244e6ad2b52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc503c28e27c251675d3b7b02cbda49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8876cbc4d17f6b23a610f0e2ef83b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410ef25c3d837019aa96e35e83a55f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f23c0c0f7c894879c4ae13ba1361489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc094d8f0072e04c031d2061e8a4fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c65c7661e09099a0e80ed81fcbb98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920bdeb14c77c1294a44f1ff041d1cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4377fd6292f072168f2a9f17c8d9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2df3980704dabe114bd67302a161b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fdfad3d0272619f7ad7b285133270495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31923e3efd0a5e2f8c839509a6fb8424496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e817164e2f122c848d0992a03082a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0b97459250953dee962469e5cd13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd094362ac544a6f112e87089b58666d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac1c28ce0c06c028c3c67e8a581b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87173fa1d54c96ca455be36901b579501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa685e00a56c8984e9586c7632ec8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3e2b519f41e5ad7ce7e39d7942b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c0e62366fc139d8a6807343ecdad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7166536f6d5a1c6ea69679222da7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271925c6ba6cbddd1ccd78dfd2f03772506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0987abd5b5c810ca33b3a50ed25366507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec95cda0b45fc8cd91c458ca4d3c7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb149135e0f2fa951180123bb73aecbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd36a29c21a543d547c516ce9db88aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aba5169a496504b438cfbc4c2fe00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411706673044299e15682e710865f8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a447e566b0e06f1e6dae1765579d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbaf0f3cda9ea2d05e2f88e465d991514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b012842bcc46fbc316083a1e963cfe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4af840b725f9e5125c7b24546860516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134561b784c3bee9e68eef8d53a750d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383cd7374403304b7eb24a30049d2be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e575623e0722f9e033ba5c5279e29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb57eeb5112effa873cf49f6fbc9ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff0c34f967453c60310886a72d9ff3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63321c9805d1d27a67443cb82fd83acc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62351a3ad51befc4622012d6f4de2769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478574449a2fe6b4bd5f902249865a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f2ebdef577deacb49affe0f681ea2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbff8578faebaa5f5fda726a11def2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e2ebeb880393203387c6156a2ace0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8fe0f2bcffaa105e1a3c5d18d1eb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22e44990afa9089834b90810f4f1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd293bbbb041d59d5833fc18668a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc315bae9321484fdb6101df6072eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b5a2f888a6ad22cca80c9dfbb0f67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa650321f8d0f07aaca014371def7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3756d268fb15d98c1ba3f02a3b3ae0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5efc297239849d5a0670e9fe9ad08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a679a0f89d73801216f75adb4ade4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3b047196d3e4db98839c06f74ac2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683140d157cfc3ad2980ac47cbc801a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c46027acb0cf0bcb6349d0f781301539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8194cbe3e7c13fa8f4334d39a86f159540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470d0b911f0d6914ddc64e3dcb493ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe58dc23bee4dbc5f0dc074591cbdd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00b108611135250094402343c742a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e9969b8b199d562d02f4d1c940e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe1ab220007b74f25dbceed06682b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf2bac9a9b57f1df3ef8c0aac4ac27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f583d70ab89c54d663000669b966b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e97fc8304d551a2d90d2c3f1f004fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb582d9e924a17df03957fd3d29ddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608458c07e9ec18f25b1e31a236d00b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63015b1b7869bcbd99a1afde32aacc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973abd78192c2b097e49d7242f7d49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f703f8c79a81bdb64cee953b506a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d0a3c4de5a2738571fb21c5cac1d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea04354ef151c8948a6a3dec6fe4c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582ca9ac08f880bffa10c0a7b94aa33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da123fae0ee14ecb2d2a6bf20d5c97b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e8ccec22cac3ec91844673619b3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9cc028eb98db7a2b2844900b751bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08496fb5455569f298b0c3d18fb012de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7e2ebea9ece4eb843032c8e90e10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7fc9f5ae29adc0ff3e824371106a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253c3fc0ee11e5c09b64eceae5f622a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f636cea0f486a02bf62f6e230289ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09877809ac89f9031d998e078adda4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6da37ab7cde15e7bbfbb7b407dd385566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec8b4a9c8eccc6014d9fd1ce64b766567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4916f3b964723069d165ac66ba151fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ee5a2205d5f004fe306ef11f2282569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b230b90bcf9f11d96dac47300c404c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2416c1b7b5c32a5615b0c7669d9b01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1e2d24ba1b8f87c4bcbc3e59b3841572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c222d4089f1cc27b67cfb075302420573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17660c7c4e10224061b52699d9fc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694829a132944ec39388f01267cae131575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48437ba0c0186ecee7ce71400b75d55e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69bf268ee8cf590c97858752b731cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c92a979859f6a617ea41285e0874578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add7017fd42aadeaacff6af35c6e0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb602f4173b57c314b7071629bea00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78597b3cd566d2654fd5ec5b618b12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244ba4fac2b6744e1b87e0cf301f4d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4dbfb788dd9fde7bc17d52ff68e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2ce2bd45002e1a1517bcdf39c4e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850477a05ccad130b8aeb44a8d4947d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9c343c3f92c4e6166aae5269a660586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607abfde8b5ac26ee59b7ebab3e75920587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6431dbb0471b7e6943b7efd490d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d53de36c37cc864451c99e3aceed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bac951c99c2c7e855748caa5119f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adc4592947cea6b607c2eef463e255591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad24b9004fbd187dedf0864c4a0914592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864aebbd20168001dfee543fed9129593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623635ddedd46091262ca24e66633992594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8c6dd705f8e61a5bd894f2c30a6be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93896d7df95a5817c4f6054b041df4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30872298fdcdd55411244b5d229421597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8129952054f5856af9f497b54267598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86758d44ad33333605ebd5c527774f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7027c8e30924087375fae422b953600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ade4165bddad2157a8d865c258c9b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7855bb6259f64786cb5a8c52dcedc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada53e2b07f8b898698a953cd4b4db3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab886ac904c6cb7d596aacd7ba32215604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea0aeedb82e09839d9e74029d74253605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76becbe06119303171422a5364847434606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0565f5eb071fc808a6d6adb58c8248607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53adff8c7b15880cfca4e32870d35d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58661e77cac24e81aee4be17526df9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697587e52210f018d40b92676ce0d9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e53c8883b9191671f1d3645aec979611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10108a3c57f4170a438040a20462b235612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a935b197479a566ec33ff5cb51c574613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04625399c79b20b312c65b278b6f573d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203b86219949f795bbccfffde8bb6f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e76b20076f18a934ac51851bf2627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212383649a7364939a95a100f58cac2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58def70932e5d2a6b12a39be29c8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f177a63175979566949a3cfaa79b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a260227bd5c415fcc8f2aff06f49ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ae9a3eb14261834231c94743d939c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811dac9a7a6b44b089a6f1f18a21133622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2ff71e44b71411cb8b29236404b3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42009f0bae0c53880a9cb1e2a3fb94f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72696499627adae36bc9229fc9fbeb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f419ebe286428e70cb2c829b45054626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803462a7fc609776455741358ab87a5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71457d1c3bc87162b1b32aedf339fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2adb66d79565ca722d33caa835aebb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cd80bbc9adaec4d2dfd48a158b508630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a2809dfafc6df55186e39d6385049631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d12f176f2c4cb2cc34ce15b4efa31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f02b5b754bd37e2e55005c007dfe10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e6fb4720260cc0b1e31c448aec806634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee21e2b3d9a1f0e333b43a5a1350efc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b20c88f638611fe33730a099d512e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b753875770de819809257b00e6fb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056174271e38e39d8f7c917b1686760638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56fcadd714137d4c965bb40f1bdf6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9377f736e4d6c297a3f4c9e9f180eab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470daca7f95e8e6486775f49e52b853b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae352dc18702965cb0ce51e8dd20d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd075d7c3ba1e9d9a2bde9f64fd45f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f67b8ffaa24e5bfa4a0d30bd07b35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053383a00edc4c2f10567cdf3d2d7bb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b8e6ad7eff64610c37ef901588fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc39dcf574c457140321ce6785546f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad09b70115bbc710810a6943934952d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2633c458617e3f585ed732ab2498b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b08dec62fc02d6cb7e9bdc01b835650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf721ab3c9f8d67323d745629cf4a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2118a10d66398f05d30f2879ea513652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa9ea81cf822f8ec13eec7668fafcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1705784da39bdf09965b7de5c37e415654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f9e6f70bfed06b189d4cae1988e41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c7f0ae3e52485bd2941d60608bf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af6aaa022d56c7677147588a222c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ad8f2bd6912ea0d8342903a1dd29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00487e9ec380c29c3a3dcaa9cd0d67f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fa9e2cbecb034fbb31116a99d8316660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3562793fb78dec654d28564056ec9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596be7a8480eba59264dd4561d9cfeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305440c4d6904460780fb1dc88e428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb5e272e20324339cddd29a51efa2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be5779e902196c648bfab9f784d8aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251aed76d7326f85c7b8ac19d645949666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a8a1ba48b915c7457322b46ec0e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e023c2cd55180ded6da1acdd73f881668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a4a0fdb7b08cca62a8d6857512a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaecd85d9fe24b786201609b7153a91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745189b7fc77ae1139ef41b9faac2218671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358f1d6572afd754a711b3431228c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf9116cc1393ca280835b1c81fbdda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f748043bee5bc7534597eb88e881674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0fba47b49ef46fce86bcfce0bc29b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69983b5940c66a02ac05e5f3eb00fa8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c486fcd08ab80573ffa651a0bb8353677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e597f39d6de126fe57664ae57d1b8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5511a9366ce5d781a100a0ed8f9e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864130255bd60dc08f67f212ccb9248680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4880848ee203639e1ad94fdf89d2668681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01f48f70ecbcc77575c6bdb85d9a11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1410f77327e5a6312027ffa6c6b30d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefe5517911a02fa7e1cd21f2d81b5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3993766429ffd9d863329116af13d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3b73cea4e7dda6e853596aef3351e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe735acb8c8d7337cecb643971fbbb9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ae9d34f08fb70b62b497cab14c46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef552ce383adbbcd7d8a8d70bcf517b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5447926c2b7c596e4a4fc2fb622cac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fba0f7291e3eae0c7929d5f4a83d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ddcadef69cf08afb864f1350236d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8a3b653ef0929905964b5ddc30587693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41a52d585cbf4aaff1569ca776220e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9eb52214d701ad3dc8dcd57cff4b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ca941da3853a93608b8368c5fa45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21baa008ad5ad7cbc42c5b334c12185697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee505c8b8b8623b4af0bb899300d8225698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd1e5ca7bd130321afc833be3ecfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab87a34f49b76783e181a728d79c7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709219be993a25e2eca7711e1b4025701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3747b02bf6dcf127617f16d93c85f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e735d3efd91413eee8ac194b82c43e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a33819688af74e019a8e8244995f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37eb44305d2b8b7f4c3e9d1e6c49ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab39d3fbb25dfe14f26b76a303ccbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c899e8a75cf5e2124d73b83c0b9d68a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb62f7a5baa88fa75a2f3d563b1adc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041666499ed3f6a2a9a3769a20a458709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8754d48a33e4b8bab5e58c5e826e35b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb4417ee225234a70a47c43aa8173711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb6f8a1469598947dde789d322e581712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d922e47fe1ac897672c864a17fb138713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d820fb55377ed6e72f785191a833714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865466c12aa3e172257c1cc07a6f3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b945f38cec5dcced0258c77d231d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9e3f99184b308c4896bc0bda477e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c924a24525fdbe8ad589537966d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de319dfe591cc874c517c83595492c70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde945f11f8b87245929ed100cd8469720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e958247ac1a03a7743b2998f57c8457721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204036b7ac54223b898e19e203675171722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee8bbc9f56ea8a65d805ee8e208dbf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab624e15db6b1cb960e392e188f600a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272bcd67e2d6c8aed0b10c8fda8c9dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c834e7b2f388c744f2e55e480ad1c1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd62463c887651f28b798d5c1177f21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19321161ea827ed74ac3ed4aced17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f267a97616f6fcc04e70a8dd15d8ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3e170391786962ffd2a63383f26c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeca5bbccd6f8c44d9ff2a06ea78b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98ca8fd813e78c9f3c672164bd78aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e5fe988d827d326d5bc6f39ada41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f7d10d096d98330cdb0c0bbcf477e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58a2ca210f55c0f1522934f0b24899735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bd8461fb6df1175d18928a0eab905736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100181ccb5df0cc2ee1a829af43f2faf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f6328fa66f24fcfeba13588688bed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a725436374a029f249816578e2b4371739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db7100ccc39646a2a893ac9bf2aec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163111b97baa7fe5ca73388cfb4579f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13e7001eb4127733a71a4c00bca5ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b541c2c10b8217c8be53aef714ed6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bca166fe20a9145e7cc016835b489744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075310c712ea9a2fdb53ad43e4408d87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a013c10e09493ef34372c0fa03642746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a93fad7cb09c39cebc6a4769bcd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca2da379139190805160cd312704ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869d0a2d9ed29fe990e71907a94fec6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32cf1173cfc2c34003f3c620b5d1b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd72c48b46a4d1966ea3d21e28af89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372eb8705af43b79f4df7a4e77a11a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173615aafc27c257b5c752807acc0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0de6a242f92b581830c07cf57108754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304835578c11cf76181c97c0c8e5ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37890105a4828aae0b5291abd48393fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf642626d1f43008ce8c54f31b0c94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d27e45178bab45027e05aced5480b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c1a236f45419cef7e40545af9c3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c386965f5d3a457e659077806eee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38beeaf17297819c77744be321a9710761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef940dde7bf8f2bb4b538bbf667425c4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eefb94ea146dc1fa78c64e1aee05d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb4700e79efa0b34fc57bfcd60d962764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd34b23b4eca2ae4e5fd724533f109765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658cc6ecd392f1457235ca02c8e5e00766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd71a034d3c7e432d6d284caf2489d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>