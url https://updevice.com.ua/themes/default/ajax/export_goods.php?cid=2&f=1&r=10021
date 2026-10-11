--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7d2f587ebf84c45ab1e0c1f66ff151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad79c6789020c8c2384ec35245e7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd056d8bd4990acb23a78bd33313c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc6c6e6c24432cd2ad4978f1c2f584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa477a585c0f6e006f7910716c23625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc79abe7c7c81d0dc454d82dd9dba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ca82a7baf95f5e62950de304ad06b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e420a90ecc20f8d319167339e4d04e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42cfe00a4769c602d02695e8f9ad629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28410483adf1d45313e1126d5a51410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e88ecc9ed417ecea5526473f583f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0d29baa12f5c3a0fae78ebc138a7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e8492c82c5061eb43c15055314d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be09d6015fdd1d89d08cecc1e9b16d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b7e7ac84ab6f4f180a707a4c7ce4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be17064fbbcd3518357dedefb8917216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c35154738baa2d31783a3ef217a8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ccc5fe65924866b8d2c8922c3a0d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7a999f7bff5d5fa6e91461b73bed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08d556337459387dcf5496d2beef1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542781019798cd29450adc9d1fb28ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b396dc831300279026bbc884376ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df7d36f80fdab056b03fc310420eba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83462a85e9497f78635cb78248bd4c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b916f33bcd8f513b5743ddd50c6f6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad3e68cb1eceb3cbcc7c9dd88848b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cb3f819b85e3fd3f13e6222027dec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401edc5ba901db64d2fb44de675e09c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75337b96d76fb3269661eb708857c2c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0a8d2c1e0b64d684cbae41de3c1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a6ebf64fc1ea7d2194801cd76572b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9acf2b22a0fa33c1293f0c9723ef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac149f736721df7f31d6525d7a4c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aead355cb8fcb5f844d26d5b556b83f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e407e041fe87d484533b3f4ba31b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72370cfd9bb6d39e13f13619e8a212a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cdf219eb79b7f861eaf119543d66037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfcacf6cb973a8b92622aa2c9a3a2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc14111ebfc473cac70c27ef1e3ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b6f936b931f724598239db8bc48e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808890c6625d426a4eee234a14b82e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582a664e51624d8c2562593eb3164a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acea920cb53850b927aa7082f41f6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce9692c41dbf64a00709b65f3a55d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea08edb2197cda1a46b7569f5c05e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c073257a7c1bd7fe1f0ea9cd2edee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ee0c13d474b7c8d1a40344e6cbc3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a409f25a4b4deb306a147079b0841848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a070f1e3fd9e27bd92a9f50e8e00649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4988b9f46b88836bf7245877058b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd3486a2a99eb1dec389d6b8d6574c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b39fa29e6d5db3b320a4b215ec9fd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2fffa7119cc04cb6da60cb208593a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda267450cddc8829264a073fa07b35854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e867d7e7779e46ffe576d2de982f7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf8cf3c1a06f9f3a8edef40544a30f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f627734f5b515dc1cecdb39fe5db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d55d8852863bfdeedec73064ddfaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0db8cdee52e6a82462b8af2df3f3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd5ae8e5393eebe24137eb67402f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c3959e07541c72557e8cf9cb6883761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56443a3b11e6f90407b522d1da243d8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf9f577bd8a0550dc15f455fdde49163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721452da61d5fca50e6846040487839f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a097e3b0c828f8556645cd8f5e5e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a722211931af914fcdb6600bd738b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c7a8248b5b4ed772f0972f5e798e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094fb3699d116be098a47b0ec1d4c4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8d13d403af6e0274f2115822521f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd49346b01b4d213b3181696b8df7e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a957391dee35aaab00bedd565ed671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47721f361ebec5cca0e0c86cda1e018772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849665ffeae278cad2bffdad466684373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28869cb3aa0823e539235817af3c78b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca8cef91df732b18450d5e922a91675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad0b3585082aca29337e870a4a1eb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f76afa92678094cc9c379244501e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d61555b12c43d1a29a2fed371bb2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921911140b40f657fc53bb59506749f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06e2f87338176e7364c6a4f5790db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cb515fa7d52614f0f7a1e91e3fbc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95bd8105d91a0e0e519292361e13082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41fc10a386ffb5b71c42561471be683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7955ea7660c8fbea95f6ed1c1522c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc65ea0c108c0d9ee9c06c883d6b50885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743443d049bf94c86585db4c87c300086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635c6c24ac98e4286dfffa8d54dff3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b35820da584358c23281b2785c3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3dd9aac6ada31124e6b69655200a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ca27600246946739c98f6716485890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67a565e5cc47225e2780589a694e1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f8765b1ee603430b00c33514133ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e97ee13ef884869686a97a1cf100993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89475b5b0459d30ee2599b859aa1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b949528176a1b21e2b4a62a09f87695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f7b0b62129056c9c003f007f0f9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2931bad825480ced7c0c90f28c2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5a0e602a9f705c8301eee143bdc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228268399f6941af7b327f38b33ffce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674215ee0897ad84ea9210f7b95eb4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004cb222912c152546542e372b6baf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afa848d277fb41dfc843c58312e3ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81e8869c51cb9334866de3b750d4be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dfda78cc0ced90864bba14d0881b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717191564454f68821caadf48db7bb1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3befa6d460690a64f3ac9fa65eea9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9fde72841c948890f5750309558f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fad93986038bde970913a7ed6e0a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40abc25c4dc0779d81e0e392d50809b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82c3498dffe9f1cf02d3050994901110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf453f4d71ff9dc1f2428e4620c9812111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e6f72435b4354b58200cdac54590112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef78622c44c95a16dfde0e7cc1794113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3cee56aa121ae4618ba242759e188114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba344a25ab0d79c8a9ac65f4e984d78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f251c247ccd92f89408a37e1da2fe1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae6642e816e6c35960decb907517fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95b17ce5f31c64fe4d2f923716f79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af773cfe6a1e4f6244df95ffb2f005f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be85f2342c2e12ad80b0ca033e1646120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e158f54ff99cf53468a05f8f0dcca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e5cdae105fac316cd91a0a2f5518122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88b2596fc53a1768fec8c22d8da0d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80a5d1b566fb657a513ec61c5451a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a7ece27746472806218fde0ad40a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f8e70396c255dde5b7a87b5d4e253126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b26717693d8111f17b66feef2da60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e27209230684e9266250393d19b4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c853bc7473a132f0defe65f16f3dce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78768456cc840f90361880ebc6f5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a425dd3a7a9ba6310229c28142ac59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fae285ef790964f9341b887deb5aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcee721b59cc08396bcb93cdf550b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7e7691f73b414dd430343d965b8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829c5c2562616bc496aca1bcdc1802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4346e2ba7ff7689003bf381b3564136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2ff9e0d6174940f55a44a0c522202137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898c037f9cf7949bcb1372eeddf2c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318468a4520c3daecdd6001c050aab27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e981747b7bc81ead53b9a3387e5da9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68ef8d2b53db21c44cb69fbfd47e1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138c941d38940a7c5a9ed384f26d81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e91680770d38760325114d5d8eaf6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264600a05cdd9d9428b20c578af691cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093ddf381f58d244354a6d312bc444145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82af6ab46f3c0b3a7d7e2a3de7aa1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124dcf0214075d2167ce3ff45733477147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6262c421cfb7aa23395c639c1f8f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4068490982bb8e74d952d740ef82596149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2971790f9fe69e650257b128f97b5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9465c28e09f5e8d24210128241964151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5436151a7be6686cdb00c0f195154152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba67f439f48abba817abe64214a71a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be2752cad1eeb8b97c93e6e4e09237154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68597ea2b8463c0b729167560b08fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0ef9013f8e98d9d8342e17efeaab1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6f3dfbcc7487dafc1a4384c411ced157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f3ec8e6885ec7c4af40cf8f342324158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20dc295887b64c3138cc542668b79a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765085842c4607d5d69894bb7f98ab33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e696190636241eee1403236e5b0f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ba2828c4d5de62a812a5bb936bbe1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558cf1a16508d14b206cf3ce85f3a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7f4dfbdbed54602a7198f40523547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff97769a4ad8e9c34d3391aa4b66c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93650de7cc387ba32de1888681aaff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7437438fee9b14fc4db9d6750097e51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a343bb16c5ddd661c212bd0b7f17be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c1661af44941020ea00825c88413169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a0e9eb48de5bbdc3b9d787229836170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765816a25b362b612403b4fa930b722f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd33825ef06f4edc6c68acb085798ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f33f2f1f9ca870f09e32c009f8894173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1d0d039358e753d0bebc9053d689174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64e9d213b0856a9ee0d8fdc95062d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342723cddf817b76cbaf279b3205a1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a893fa4612e8650856893b42ba830a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ac0f0d07dd2442a9106be0cd0b30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bbab7997e8a76017a27542ba3b6bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d757f0a5dace2e6b29d0bd1f28d2531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d865d79db8c576c34b1e8cef4a7253a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796ab4a983ccb4dbddb4ae8450e4977182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233252aeb133c73d1e6c91629b1c53e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd696fd08f8650663622280dde2b8b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a9cb220d5d7c4e4c28d5d5d274eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200966373e0ea54354667235848a82d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4812d30322179f4f592b163010417187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d414fffd480e252ce060f2bceea4f64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3757419a037fee3a51727a83595a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fbe1f21d25122b553882abde95551190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5815197901732eaa61dcd5f4089dc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40953d6aebcc7b78a1172dfde651ab8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780377b7c95cc254a08b11a890e7859193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300edd0590284913114cb6f936cdd90c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f387c4fabec44ec61d0713d33bab9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431790dce743d41ab6f0b02914945b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df69d90ea2b8640f98991a7517ce1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321299261f0b60ce8c2b527426e544b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd8d5aa3ea7c027525b71872b5f21e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cab41f2530010fa0125c00e1b08885200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181f15de99111e19942df0290c5912a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488be917d7b5da642a62eb7caf228a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b9c4b2f9c3c8df2629cbf5ee5b6d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd7ae76849f807286774ec3da0bb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7911bd1df1c054423f213cf8656d23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3439b0a58b5506988681f5fee9c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758a688c22d2d2cf0bdd69c7298949207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2941b58d3c5ed4782d32c608f413208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b726aa6aae10b68c4a195a1f1670e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b2d79359eba52489c41deafa87ef7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5fb9d50efeffb45ac5d1d9f50b42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a22727794adee4607b180529504380212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533705a70300c6f7089954bc47db46ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6479e7b1cfc9ed4808881da5ec9b34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9ddfa66a266ba765b2e008478f80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f8a63208892a7b1aa2c44efe60f51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab89802a7272b6caeda311df78590c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b68c25e26198f76e8c59098a1179218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74af3832f0b90cd43be40b7ac934ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee959dadb3a42889e96bf1f58d4e181220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92f7ffdb6f9e8bcda8c3e1834f2fa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89805006d0b665ffc208d26a4b194d2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ce17cbf5e6b60bdcf509cd2d183a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1630b2e2856db6fe747fc3d8c5f35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa80ad2175bdd025160da441673e1ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2dc8f42c0f3163074d009fb4397a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b375102f03db7ca032e35d8b4a538c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950bc927083afc53cb596dcdabccfe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f10e9d76254a936796ac38337d54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b39f088ff101405b45a601883a36d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89098747d5f8682960abd833de6a7210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e38437deea32b2e923301bc1f472232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfd3a918e9fe302f517fa6d7b43132233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce941236952fcfbd1fd2657c45820f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44033d00c43d39d69cbec5124117b9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a48ae22e750e6003883c4551261894236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53678740a37419513acd4e09de50c5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dbf4ec51f9f15c49d6a892c634d63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d1f953d669b70c0ed3a7ff2f84b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efcb1dcabc1714a4a6afd2f1abf1ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff378f2890c62a851b84c0a158e47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f470ad3004d7bc615b8e68652fbb20f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036403d60f33e1356671f1d8db2335f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca1f56464a130b1cbe7b01ff078fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5e19ba560fe2126b680fc29026b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860dea31a24ba27534e4aef1a1c3524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77a2ee0a4a5bdc5a32c08c9b583042247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858a617ec36add5cfa740e2ef320c03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789aeb15b39bb82ae2ed70c4ec90a5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e39fee6c61d5cd15bdaa5941febe02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c4d722fab43256aee5db571215a3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb9a9a10a5ad37ba572fab3885b96b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadfe5b9c190d46a17b02611142054253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6198e5313fc973afc5cb664db2e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5c1a658806644239a5be1a457a5e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c267bd821e514cc80f5cbac895829256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb2d352172df5bcd77c9edab0765f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa169844646990d6fa2723dcd6b1a6a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc00ad29556544bcee73635f3c2982a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43855bb1bc5f34e532ff77a1d2c3b58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a725973943df237acca99da2b122c3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff9266c77a49593e1e4f0d08984f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fd4f5be048d45ae5a8bbe36c1e316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385bdab0bfd6712e36cb9fc44aa1e6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c685bc71efab73e4a3680ddfdb563e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7e2d071b34e88ba9af05a602babb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef538b032ee203c4cc9305f5cc57aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb52ab29ca5167682f64e36319c1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50aab55fd43047b802e67672d82911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c640705414e6c1d21cd1e0f089aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61764f5f7bf3693eaca7a3e8551889a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7756873a35747958200dbaab0658e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb5dc29d4b0151187633d65469cd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef000c33c23404335a87a0b3974faae4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9eded568a931f66f5ccc0fe4eb2ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8e0117d9df894025feae399f8079276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54412f3b8609d13ac4261802081c4ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe21fa663655848711b61ff1f9af91b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b400c6a9d0241ed87cff3e930d13f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a586f1558170b6d36dd153af8239d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8112376cf9c87055eb9252f0d28f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc71d534fec782020a6b3877c97f196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96f014cd1b8c45caea774cd2394c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e60926b4aa367efd2108512892dad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ff673a8ea5645d66a6dc80bdeff8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a301b1566479546932e9975434c21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c90eec76d03185b1af181661a94b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b6864502a36ad447aee594b3fd8c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ebb21827dd7c86630d63f22a50f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c34d4d3fb4578657796bb26834623290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1752d94f79f1ff37d5fe0d9c2c8af2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b29c8cfddf8b5dc3e9d2ec3cebab0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf069dfa4b9291e26722e6562bb1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befb2138f7799b7ea8d7a86ebe40b2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad152fd7da028c04e3c75e05654f129295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eff831a2d90b902f3b551c96713c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59041ebe542aa18d5f22cbd18c124861297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38798c07562d3bc7787d30d3460d476298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76268030cf791aaae3c11631eb2c24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e99b8df1b6a18cefc687c58e74f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2191aee48c334096e652804e5b70da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e13c5c26aae3a523dec0da4e8a14c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d650b1e2da7e86654cd36ea88a89df1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e3f3b0ba5d69ad9f0345f629ea54e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfcdc62ea664158a092e7a306660a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a772ee59ac7b25ee6776d974e735a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5aa179e194cf6caa423d5e71e5416307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940d6756a9bd7b594f38b34f6d3f71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e73da6473a39990aca455c2121883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04dbf6c5b0f80f08f88eee99202f23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a158a860884de685e1c2927a044667311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb8638eb268c138c26730e6d44318312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb549f4cde29bf8cd101ec5ce1d98f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922c7c8f04576d30f171e6635b77e22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3a5e6ba1b7ac318fa724f3ae9d59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2bbdfda9a864142de5ebaa5e0d05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917cd858f4f24c8d3616faa796ad265317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141011abe73c69135068b86bcacb83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5f9ee79e3428bdc4bee975a320a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70fbc567ee6fbbf9249249155bd123320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04274bb7ad2e3ae8a301a80c1da44be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456bccb5d13e320d7ce7b47a4668ff9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4524743b5805295c50e52ad9d94b7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c3471ba7a199cac7c3428f854cf83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6a097a162fd38992eb4038b3c2d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297084ffc8180481f32902fc8f0ec45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566fcf4335fc84525b890349f991f38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56190d5e6ef1d28fd946c25031d3b793328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38bff7ad2b7d45f836ca6c63053c6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b800da06e6a4c2006486864e6b5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc096affc706e2f0585b9b146ef3313331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff241a7ef95e899927a9ed0e41aa042332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea8fdca484772702b8297465dd483333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa656ef0d3c5b5bce90d1d2fe5b6b7d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac7d734d1c19431165887189e2787f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d85b5b75657e240016cadf26c9a39f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e6940039030fc03457b8deab5ef7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810523265f1eae3c4b83b81997d8275338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19174b104d553687bb6e0a1e836bc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c40a1dbabb42af15810c0e6f60a4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046a999ec04139f4050af7faca16de6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d97552b5bbb6b829639edc3ed15d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858eb37b94e33ba5f17e383d71d64c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0c7087dc31106833c5735fb25c30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3f02d83f77716518139e793ce6e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653600f423c2825ec4ad24789df1cc3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be959da07b42f987915f59a337f6bcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff50934c345c0d7c05c2c9dd20f834348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b3ae232d8c44bb7198af048e0959a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903358332f84d31bcac70d068aa64d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e8c90760283ec51b5092a5ca1f517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639f914d0416414a2a717de8b7a020352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc255a85eaf7b597da731479678c90bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0e1ace38758e975cd76ec80723e98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63e00b2a40cb95e98bab4c97be712355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdd31d8349123f184f6bd780f9a286356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be69c949cb65483e854179e851060357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37e7d47cf512a38427749c2789331358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46836e00426769d3fd012ae38113bcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788bce9cfb8c4d8b897964eec1d1bba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc835d75a734e7b8864ae7eabdc961d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac3e170a7c1afc0f067b868f3b256b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ac8006d96abb8998a1e7cace5109f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705dd23f22769ac0939fd48e75c8131364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d7b6d1ba475e4b6daa7a193a9a00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e19c1ac234270b53a3324674dc00c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c61182a1e9a2abaaaf60fb2f3c29b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d237b95693f85482d53fe4a207ce18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac57968b0e4249a97d4532ccce4cfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562aaedb335f7823fa8e6539376892e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130e1eafcbd9ed89f66f78b7fd7b24d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad69faa179d93ad3bb559636b2ca4db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e388bd31c43df49c69ef0c980591e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6adf36b7dd2628c7cee8125de9d76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34d8944b81f73549227c13253cb232375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d1c6554761ebc39a9a15108067d29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b3b6512a63f52a678f587fc85261a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de26bd3bab60d6fb80b43d89ddbec2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99e827ef72f7eb708d32ac13997fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66978848bf207e3b40f779f88891bad6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49ce5adf8ba2333a54369b92d74a17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333676021eb9cda3d6787d5ef553406382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1570bf03d0f69179ed029f46369314383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950443c95a0cb5287136b9d9d7477cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b64d68aed039ed0dfdf1d3fe515b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7181254aa80ea53e893302db0b892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce1b77e4c820f92ce339c3f57c4cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee78bb83a429aa5e82c87f4e4f5cae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd59bc9551af9a3c12fe50c27f30f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269675f2ee9c77aa0da650ffea0fca33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a83d9b29b6342ed49d63f1f1e109391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c273e9e7e447579768a54370f25e47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81605e54a0a84301ea836aea617e29c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f04e85259fd42c129c8da9df3841a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dffdbfbf4d136b2fc87c8f74d8237e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c6ce6d7838f2b189880be9164a3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c21ccd0b8a09cfa35bb3f2283b70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b304fff171b090899b57094950edd53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deebd6fb0e95f49a40f1ac244abf50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfa6f10b78317ce98e29e1559f8a5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e472b516231ae34e626041f27f04c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e7063a642d2be1fd7ad22042cdb65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800014b0b94d49a486f869900a64d89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32bc2880dc9b4ca3cbf118b83d669404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86311e41bc1b5629b1b54707ace29403405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49dc21bf83aeee9addc0c020b94c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d561364c92b40e38c6d7cb5444a541407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e9eeabc75a5902db850ead2f554e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc11866d04371c1499b7bf959af6c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c50e8cde93524d6f6bce250339a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085023f7f3365d31c16df293d239afce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de520eff6d84b38360fba434c5dd0d72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb027cec90772322a00bb15ac1184bac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c3dafa94e960e4dd97f5ee0edef13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c29c4926a41c3e58a7f9b96f6062e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b37d45874f3cf067ae6f1268d6a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fdad66c9d20342569914f097740d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7987472459ec0d5c15ab75eed7089418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcb5cf518450058a4916408a711f59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf034f8f918f27feb01337c8fc3ce5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d493eab09f2f881210e8aa8224061421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433436ecfa2787fbb66c6843a0f3c92b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15406e25cd262e1d8df37f6dde708c1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30753faee9f9f2a699e2ecf140a99d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338ff3b043cabc3d232cf653e17ad5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eee3f2f4e9ce4324adaaa71098d6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e79aa14eed0d2c56dd659ec090c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dba6eb5633f2148e34fea8dacd2eaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42860dfc0f4f33386ec8548b4fa3ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646ce751a560ac9ba5e1e18d4a1b264430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423b95395760c2370490a87202cf48a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0dd6ce9a60357ce8b19c807434407432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea85297142f296ccf8703b97f3237433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad865e1790745c0d2a037b92f54b1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66105516e21c7dcd6ccd57bd560434b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27823b4301544bb5458bac3993f8bac0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37535bd5769e42c3f7f622a344a2453437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe8d641d1faf67934d668e53d8f797438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda85ba77c33a4adc5d26253b31de0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73084ba47be8bb7820d51c13db7b6c65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312efae4df285903104b28a0085bb6ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5812fdf9eb0bdd7f9fbe9e321b401d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2060e31add33e5d8ba61e3d9a04f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb69855f33e8ff9ac49fa0c7c608a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f1e6ea69419144cf63b465501dbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b020e0fcdf1ff92c328b8566dc840ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d744c4fc7e21d3c386269ccf6dc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdf1a384c996a6b82ad98ab0c12e56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9e99926923c310f90c61901657b61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356c48b15fb0a6f3738f0da536e31a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1ec26a4833d7883798dd7fd5793bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd55bc4f7dc16f3b895b6b48186fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755c4fae675657dfff1157ea1fc976453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603b27d629fa133a6026ee50d89b81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93697463d8a201fb852e460524b09ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c322e09b3d6ef71c23c8fe348a42a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d369954fb92cbb4a651bc224fd1e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674deb37673c8d03d43c1d2fa8cdf3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d39cec9fede83b99097b23a9a2c36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e601de48b80365bbbd00ce7561587cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a79453b7fe858cc27995d3b693e57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679efd248f1ee771e710c7dfc3213e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ea4e445da8b827f5754a1bc241346463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1146ef60a9c8dafb2e01bdd6e80903464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc76dac6e0666f04eb4e8d498eca760465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ba953bf327210b36661762191ae39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dce1e309cd87b861b3d4994bd9129467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110809daac093b0e0582dd6e4a84ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c3c246eddfab6e94d915410f15734469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef064813ef4f4f37b69d93d5aa26e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360b9603e224fe8295dd2c50c698b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee173c6f7d180886aff53aa041c4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e68d175191e0bd4d904e74f00c3380473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c07b80e8daeadb2c98375d7048bb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aeb8bc2dc5f6532d86a0ed017b537475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad9a1f3a37cd8e7c5c2044f19f735f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d9af69ed2673fbba70369ad3cc805477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bcb403914351ca5f373a175f5e7ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0333633a22fcb1195a280802d06b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646476c68ee22db6f527b90587496be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026886df4a690d6715921ed256774c6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523deb4eee3838c62a5fde7c8399c033482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a4cccfb97745de46448d467878650483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1e38af9a5615da6f3a4161eeebadd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935117299b47ec604af50e4be21d18c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2532fcadedcd5f049691dcb80089563486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7d28122829c786fd0063f16e68d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f649933faf632a229b7d82ff67a6d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be37007928ba9c59cf6b640d111ae60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505a3fbd64e02f322e9ba546abb96ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8b501e714b65adfffa107bf3f6d8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a62cdd3d454bd50b7c2e622acd632b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3526a6fdff638783f7ca9b8a346fb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccff1bd09bf862f0c9d468883f657b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc556da0c361f69babe46335d160257495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df981714aac67f52f0d73fddbcc94ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87bd319255acc624b34da88785514b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9a493cc2d64f95e20516e2d446609498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c36f85e8766babf498841607bd843499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc37c45f9f32d7c7598de6bab6f917500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044345b5b32ea9fcee8b378e1c85c40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910933d5970c1d7f020483824e548e95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42d6026a9a0e46687449be41d7070503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68f4645c28e7770759577b179869a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c64219584f59b695a608bb2b33c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5621c090dbc90db55d3bda0a6066150506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bfef9e3b4e1ddbc4716b01929dd2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633ebdda97e173476e7c7d83af09e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12920e893ba42ab54b40dd2b1e299bd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa26aa5db49229e0b8050cf133f09cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b591c9b31adff04d0630a88c7d34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34e2da2fcbf65cbca67cf82f631aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91405247c9055bdf44aefb20785a0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217ed6566581db5c0cb5d3b3a26ad3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ab31a416eac44c4419cdfbe8370e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1fabd9f930980bb3f821eee1b61d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bb14337f3ef30b38733f0bdf8143b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f305aa1e1fd6f0a09772ad7e08e83f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b6e68915d2a2d554695545d77850e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d2bf1ab171c7d693e743dca1e203520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3774d60a110f2e04eb4a8163fbf86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554531e200f07f6deed2d25804e8e91f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9dd46035f84f6ab7f5351b4d6aa91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a59aecb610409489f1d071faf3fb91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100a19d61b3d56efec58a2dc6e676e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fec5d8c6751b9f32091e143727136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d7e30be0796a4b6440fb8f23fc29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96147d58137d4ac389883d2fd3e0646e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c3c8f013b2ca0992b2316609fb74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca6b03f310efce7d4b348198ec5974530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd31cfc4e4ca569cf486ffe221e1a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bf1c73ecae225b0fba37cfb12823f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b2b931a2bb6cda6575e38cb051970533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8676f28fa8a4b2cdd9c51ef0bc1ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c39da90938d22111df70b9f1a876535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e107d68bcb6b468ac54c1f77080bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a392fc374c6b8b9b49d967eb3db578537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11db6c407cb1990e747b3aae7e1b46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0dca012ac2608d276d09da98b660539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044866dbd2e0d9335425128f425bf49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1073d6777d59c730dbf0feb23309d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b342e50e641a35a0edb90dad410ed23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0a28ee6ff9ce7dd5971cd5fe7406543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e1ccc303513fec0d194f8af234dff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52794102581a7af59b668ab38c11d7c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164abd4d09d14ab0fd96de223b16c24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278be21da5de9bc55f70a0420469141547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf803a2014a67161a913aadca04d0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc308279336c7a6636e980a92105fe8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736e880a8b06edca0f917d8aa68d4d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a97a82bd1329ccfd3c76ca311637c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ecfa750d138c763f55ce6677b7931552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3a3fe1b71b24f4a1a142ceb0a611553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397374a83158f9595b741b512b92328554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c228c9d3b394c3e00d64dd38b199a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614de07af2ed15041cb82609feb6d02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d73b951d0b52571811fc66b0bd367a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a6f669314a0ea0646e2a20994f772558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e584ee48dde435d52680f4d89198da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08627637c9ef4bbb63df60010d6a59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735720f424ef9d8b767c6926b417cc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae983d922709a15a9696716b0ee9d3cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bd370d53d8b5eaf1271031a8da9ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f2658de26c02f9123cce65f612d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c409cfdf823dc77ae17cceb7bcc20b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3ea8223a9987d6124e945143e9aef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc6ac644e961a207603b6ad07c51e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475fa35d939a2289038d281e2654349568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba36a8f74a4227385295312f5152cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9036f9da00a1a6db1fcbbd0b547a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefe58d5347819237f721f0d3a16e90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22654ec6d5961b6c05a640345ccfc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a0943a250ac531c2ae58e83bc6dc7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee8c0b74f035525df888126d6f2b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9419f72a67803fed88407ffd11dfff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963b5d018570a5c7dcef0854b8c9a63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727fdfedb175b3ee86472c87ac4f9f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaa95f5eeb9e6963d8b37fb392f630578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796ee6db34ac15c25ca9071d1d4d99b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590bdefeff139fc573a82e7f2cc6dac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd2375242965930b15b8106e3953f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4461a79fb1a39d06c1a0267cf02ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ed216e6e28131584b31780ce73bb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2807f4646a37e87814b24d13c9f48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecc37424f5e3073b6069d10694cb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783024a65c2efda049ca12b9e8cd315586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a87e0e6aca35ab70598b38984dbac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c93df37529b69e4d645b9535695f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c68d77a200f4073c57c24719f7b2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7425f291c95e60d8c163a529bc1057c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d90692ad57b2794fd8c0c49fcf140c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444f4607d665500a43f16ee4a9ce6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b050acb3f5425e6e94fdb4723f9e064593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58147f110e42a12a8477e7cabe250594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7eb2b10bf05966fa85ff087f45094595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e2b8e7bc844ed4142554c73fcd4f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b4e1ce8fe57c7d45f76dc0e412d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9776b95516ec7337ba3896723b98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412b94e5cfd2bb869e4b48792718a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c3ff3eba237faaf6f3a5e01e62992600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cd2f7b7198e5975b3e23fc88cfe2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3f381769fdf3940da988fbd5ebc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037365c7b280e64f3a58a5f10203eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfe39e564269ac5f71966c45dc4ad4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f4b3ed7a2935566b9b96d812c5a31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c366f64c78e8ab435cde780243829ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7921a1a73d483706d55b05231d4afe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760a06376b3cbc53ed90a2d7a4905f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20694fca0b1faef72e87e907255cebc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42441c5da6b482a3b8f4dfcdf286dda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ad414cad403e10c65e48da8905f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd56106b4050d6a7def1b098b86d81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792e4769eb9c8f0e179ab4ee8a18e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8205856ba7d84a3eb4ac6450838e001614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aff2d3d12b24b2443f2a6acf87054615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a74fa0d20169f171f45057627115616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d0a3fe3b9bd1bea8bb258f6844168617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc39656d2363f6044ee4609b255c07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd070e45d99f48a106b9f59aab6c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e154d0082919966ac8d1406afcfab3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be1b4fca99c7d0e6075a4dcb28915d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10646bb90f27e3920bc4f88169d571622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2466cc29e749866fcb1d8a310bfd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4458c23a48b7ac57cc562975934ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09028bd9ba38d5ac735fd3bee07a26e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703349392ceb863fb2e02c1daf0e54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3dfcd4239fedf062d749ad68e684b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9057279c6f19c2240a2033b7363e05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66bb795abaf840278a38a694aaba1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dec13a5df356f3606c48a70011e4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bd369726a97cb952f6784f24d46e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060a422b8593754d6b5db70bb0d9ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64df6d0e95b5239c6addadebce9ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1adf2ac9987f8ec38e9293572267d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822b87edad795dd928e7d4554a57abc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698536f3522b66c11253abbbac6a6d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688dc90f1e5b22f4883cbd4792513ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5b0445d351db3b49d462e6bf3936d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25cacbcdb9528605203bf694bc8a31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed5e2971e1a78f1ad204ed294b41d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f764fa18cede2b78432cee46b523988641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d92b80975ccd259fa97f1e480b836642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335332f9c964e0836bc544318e7b591643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4b051d0442a996aeda29d5ae4f230644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9571c72cc44c7516ed8a0e9addaddcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2216a98afc3bb4d54256fb0cd01a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ad455f9514f2d3b3e13e9525fd217647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964116d4cc419978f77696c414f4900e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4bc8a6d524f376ba555c874078728649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbee6b62eb6159bd6a59afc01d106b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97ce1239c5a4b125d5526a2eebfda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85224c27030b19f71088695ab7985b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c879979e3b5461ce27184b5e445d34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b6c56e007de88ae5718011b4403e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb597d502ff47147e0b2e6b32caec17f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1c5869bbb399990f5d8095c6a675c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee5f0d315fed8a128272b403f4b95d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cd5c71e632c3a887cdeb8ed767e8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc6f21e363ec3db5cc9caea5bf09b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ad2d3efc56ae9df75f8701672d413660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b59270661a0d41d72616eea86128e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3956a36a1acb62ce5328ac49369e2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8697a323d447a21440a385c55f668663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb140301b95dcedcc590d6d5752b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c0e00f4f71dbf98d3481196571565665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78937f94c92a1dc1d4bd7b8959aa6cd9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fff06514bd0efbab00154e450148e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d12c8e4c569418cad05484c3163a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb547cbc0f436b02d74cfdfecaf30ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c138412f46ee13842888740c6518670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ddea21041991f548d5328b02c93c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb3cbadd008cb5367cabdbacc8afa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc7ca8d05de1c96149772a93ee4ee0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcd409c171295d04ca5264ed667590674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38adfb3995465b9558a32b642078855675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f991b19ac274f675f2f405275888b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665dc5a22ff202d5fc3cb333f83914e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966b87ceb48105ffd677e06784bc6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d911eb40c6181a6ba86746d2cc6136679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e226da41edaa60372046edfe349c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc11b78a320c35ef8df0b087911102681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e878e42d28b18e1f62cfb8b09bd72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299ed988b894379676ac0860e0d6e1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f47e8893b8936d4402b93ad573eb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0003c93507b478ff12469c65872a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e980818f53eab8c31857908381589686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca8b8a1cb9333066e16f630bf11a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1fd7a0780da1582e8f793e6d7a4cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6e299048bb467d8e34e616995dce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0595267e252d1ed39c589adef2d9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e5640ff7cda5238b8e68776a9a656691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e481ceccbc0ef490472c6345401c984692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f5b80c6c6324cc375576d20bbfe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c155d48209876647842c320c457749694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae3ed7f013c604d896549889a28117695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689d80199f232153f4a2533050c0858696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1eff40ea76fa10dd5461e855aba97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399c4c05c7a6e85ad0c54f7e1200f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f19f8086542621e5b1568f23acbf99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759d835fa8fada97dcc7e97835fb88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f637d0a41fd414c539e0a4185b2916701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a8435218227b771f3d95d8ee059b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27944443b6c10d2089655b12e00405703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27c6c95c59f67b8967e4a4e51b8f54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730294058fdaba4147cb3bf3cffbc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca68c30c3c09cf7db17c9b9484b26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe19edcf55c17fd41535b08e4024aa9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458aeb60820aa85326bf00d4bcd1285708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879a798e63812b8a180ac523b84204b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953936f653d8c485b744891ddab24cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad8415b1d540ebfc41c4c01702d7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfeceb1aacbc42c29b741a00de5eaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d37b9eabc99e0db6faba7339831a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd24a63a4944708bdd2597bbafee5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26dc898518cdd1d3886a5d0fb4b66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574ef5b151e69119cf4295798b99b96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b462efb848f7a26109e03123c04ef9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda08ff9ce8e32a8c1eb4a857125456718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5fc966b4318dd8ca481f8d07bbb2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9ec1979659d813fedd84083a218c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ae96135ad56f01579798f10c7db35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e0fb257614ad2cf6da875ec911814722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a68165829228da4cc829d24cc00d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab83c2563d1810b9e95ce7c01c0b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3e1efb45b0ed50acece061483d9e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1d54e6d6dc962713fb4f92ad175f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96b8176bdd87d3f2ad10b4ea67cf1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab11deb09c91ca08c1f35f6593ac8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9381d6f98e3b08f02dee22e7c2148cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50de3c209dc6dddc4e11ff6b3f2aa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f864c0f136f0d57234e4ce8bee5cb01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912992df481be847e200f271b1a744732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf199934ccff4b822ebafbfe4217f9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a34abca37cdd3c1cdd7e8e8a2a22be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1299bdaf2a82b249cd476a9cfe4d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70719fa6102aea5f22f2002f0a5d427736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3253670919d4015ec051bd0de64da6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842820542e4bb0492580b899af3f11e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e739a5e67642dd7650f03383601b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75e95199f079d899408c431f279643740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4380009e85e77f14e1a6367d088255741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c69989c211742ed70d04f6d8239d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e35e96e5287423c566413fdf6f045f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9906eaede75b1158613c28e809fa72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5190e31673f8beabdbfbdcc5e8f29b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada20b9353a7837cbc71101c4d4eec23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071ac07e3af285d2a4619fb7f1180b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792cd1ff26c9d98d3f16de8bf7f77ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce4f7708205c33ffaf4b333d3f25c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31feb953fe0dcec41f19322b46298d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f248269fb2f3ea2e017e823cd9f5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dece3ef40947af5981b279473a9dc91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6989a5f3b3a513497b3a83cb09962753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9cd8267773d1c13f6973a7ce4c8a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172362d3354e7237ab6d199d4f655af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1420a2825f7917d05e3f306eab1895a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa020ae0d126074920166145d8b284757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084d45378e9840d3bc4b313dc52357b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5eaf8383bdcf9a83de7d8cb7be8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a3366d1f4f6409a76549c19206c0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911acc880b5c0f348fcb155cf9b9235761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4cf0fc3792cf949e21e8c72134329762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4138130c573d8b2ab7417bfe7e353c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd3f194dec473683f48c93a0a3b792764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9f709bf161f8a3acaa1351411d0e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda61d4aaa97e2ded66ba4f3b1630ef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa48f2935b18e0e462d4d35c48ba46767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626b2418e6cd196a94785ab6f03b81768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efcf03bf05dab3d4adeeb5c2d0cacc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c49d002b7334c680ab77c90ed5a5b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a597147388f1c7c9b8a9a9c327104b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2ab172d9223603fc68a9855ab25a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75fe9f5df69c154fc12375514ab2ce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a86f2c6a0a800e882ac8ff571dd7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b85c4b952ca174ff3a54126b33b5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe22033c59e33eefa891c049c833d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d3edd130aec3f0ddd61a931f4f53777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db358b137c3af51f82b52a67e99dae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194d04864aec7019715740b15ef003779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba87c11182a26e7df9044658645fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dae2acaf80485286a0dbd6d836d83781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bebee254caef20bc2b2e0e3a185504782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6878614e9b790e0e57ab7945e1184e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef1b905eed7ab2dd649fd950c8a4c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a501d8eff069bbff6090efc1710d215785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c9e4a1f8f0b41ebede2d831c8e6e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e43b978eca7d95ec7d46638dac8921787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9378077666fd903993b9db4a920170788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a7540c977ddcbf6aafdca728000b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7fc70f82bb6231a280d19017c81f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e4c40b23e259f37cd7a7bf9f9149e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e525a80237ebd6edf19b463fa2fe202792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe76a9ceeef44d191e5739e1094c41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d0e67a0bfe07b828556920dc85ac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf28d19f532ad43cc89507ab389bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0113ea8fae05bcbcf79b2ccc4e91b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59cd4b2ffa3fb8d49600cf35116fb2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c328ec940faf7753d1d47bbd89f4807798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd0f072718389dd72188395071057d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8992823de0eaef718545489d253ea42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ced830de44a1f9155da517d7b5f24c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b128aece16fd52c086d930943390802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0150fdd5e9d05cf3cde0d6f79cc5065803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ec9285d27f76cef53e751b60f94d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0cf1e4ffa1d4e1b151435a7610bc2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ffd817fdccb56bf6b2656144c2bdf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05745a56162a671fe6f531cb39c15c0a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7350ced4c63623c522c8b2a4fd063a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512bc476f01667af1ad40c796b9819d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c396e6eb3ffd162ac051472fcfb1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4906c2f6e07fbf56c39d9c009fe7d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c301162b1d75adad175e19a0e018b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb8d5d71a55f997ce87172adb343a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b349562a6b7368e54f5c0e76f475814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e497bac4002b9e668420b2d187c3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca5c08b20c8c4e347d62f63f16c32816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac44fd446be7e4abf44d264d2695707817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b171c418dcc9de0171383f8b475c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab08b4f402225ea3fe83ec98ab4262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc81a5d950ad8092b9cb3aafff6373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeea270d523c72c66c32677a3b8d604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430534d1c723fc1f61a61f3ff2dc5e025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42cc42cc763ccadbbb3eb67b972e4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2466d2b20c7ea869352eab27c2b35e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290579f94a4698eeb78412d6d3c8668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e443578f12638a4c1a414ad2a56e3199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e906fd390cac4825e61f773d31381210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909939445fe5211c54b47e8c4710037e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f069fd8cdfa2fad3369b82b9219b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f60b2d0a32b85fa76e01bf280bdca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371a51e0a8cc5e71018079a5597f4e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d71821ef4da3992f8ca6c68583031c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f84c97b0a49d91caf4997da4123fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4868c58ffcb9d7092707ce76bafe07117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6538a5e0e57e3bca56d93e4dfead18618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d086d8f070e8c914a6da66e6191e0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f03b902da821cc6ff8b0710268f5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43c845db6f1c8fe6feee0ec74dc0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b64aeacb8d459e3ded5f53bdb98f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7328e6c4864ca328e7f0fd2f59fedf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53731ce0e9287f2a9e93c4db0935685b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6dbf8dc9a78644c12d50fd9605fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cfa2656da57b010ed795043cb465426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870298530dfd8a533ea833637f0af727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57ce57f8ed48c8dc9f62945b520ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ef542a930ae72a586e3d2acffaa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ae0fe2e759fcd0af03edc23b29ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e6d14f57a13672c0c29f1c95b007231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5888cb38b001bf7250421b0399773d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56fc4aa06f7dcacde79077d41028a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc8569b57834e219cfa05054c59a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e481dfd245f8b127d400b86460ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427251503bf6afc94c025ccc6fe99dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b098002b2b4f0b4b91a451b3ce8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bdc316d07cc08e4ab1f4837017f4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ec029cdefb35cf3266c2bcf047c7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e1c322121e9d8306b75b17f9ce2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b50117519479775a4b064e8345a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa82cde452f6f7d1d682d5cc567c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4e49461b39245218da08f3bb806443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ad7a799693cee5473e9c19a60c27544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644d384a6625a44368fbaec12ca8e3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3624c4345d91190c0b76852026ac846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7b39c0f4e061038259a1ecc0932347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5efcd79cc651d4b3e08b8107d19348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ccd9155683940b5c033b498a5adad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cd2f964902214faca47d028dffb8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6cddb3c9bd4a7cbe9719af01a120051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ee22fd7241d059274bc9f7873041852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63537071eec4b52d4a33a1ca0ac4dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dbeaa607dd1cc56a69e937409e3dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82921f857eee061e4395307ffa1ccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa849f040e3120cfe7877462ae4c24d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25789ed5f48a44cce35a94b31b868057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189e0c7ea2f0e9cf47ca9e3d2144f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e337bd7af7c94f80b3ed96b18a8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98dc86a1b1abf305aa07ad3165ef9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c188b317cc9e9ba85d331bfd5db561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03ba28ca55b4dc13a4e200063857362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee504afef4bcd7e44e722760758de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10fc1e7d9b8638e08a4b3f49617fa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71fcaa6c27751e22b88b5db599f8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98277223dccc47301def08aa492746aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17e447176c2f23745b7d81eb2e816067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6393f3c41f90bc18f6596042f6ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909aa5535000fc898d57ef1646448f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f3e8bdf4cf38ac6327f26bafa5fe470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cea33afb64127130c9163b7ed555c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552c64f00680e4313b89ce724f2205372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c922bff02e17ba88a3551cf9fc1c5df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a841ea77cdbfe38af1332336e4fc7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0815bf4eca0384542c23840b8c7740575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f577a6e7c30a1a72fd4aff993d77ecf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5253b677a1ef96ceace1b6a21aca1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586898b00cca91fe38de2e3847931a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b41e742003cbad055b8de452542f9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b29ed8e39720d7db110f49cff33580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9654ce1a8bbf20ed4857ae358eedd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56034c0cfd4c7d78b0256e42492bfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354813a89fed7ebfacda38c48039e8ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50047212c8dc47c7577a41b46f8ce384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa348fef5d048562e06e63d4643ecc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746fb4cda9f670a0f47ff30ff037ea386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a40a9895e1d6df2dc39d5465e8b9fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f105787ff19c240220b6a575bc158288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d63f5ae66926f97f75b42743237d4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78769ba2327a2c50175f89d8601d1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc2c39978c9e50d168c2f519761fa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e916c93e3940bd8dec2f6695d3bcc0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665620d12afa4a8c50abb42081cbafc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a18c30db75cc0637988d6976b224e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006f0ec3ad91c33f2041c22220f54a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177ab836fd0c066b6488eea9e61b2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31c8d9e8c58f7fd2c3379912dd987e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3217757faaf7a280a6eb8830f16a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d795acf0eecfe82a29a64bf3f9b1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce35b2fea3a70a39397c8da01ee4aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ea452d9047bbb7ad6a7775746831101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4ee1e282a9a457ec302a5561509d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc246206a854afdc881639a7abf6c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea44acd3f1dad173eef1ef050cb0848104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9728818963e1c18a70d149ac717e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba88f013e625c6c5306eae034d692106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd9df4ba1394395e659ee59d680281107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b7184be972dcebbd99bd5c19793ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ba494685bf40fce06a9461e6f4e79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357d68c31b94e0821cfc8a24082845110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9c9625cd8b50255f974e5e5e3cac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86cf03e1af1b3a62446c9a681f98c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c459f8739fde2ef12794bfed3433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816d7dc8a0deb0229667eba406f7a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a2a312d4057ef89392afcd02bc60c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891bb00f92641d2c1693a50a2bda94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d49b3ad08c083e75797d896c40b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f2f69e3641cbe08a93fa183560c21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af79497ded6d56a077103110acade8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa2132530e3a7c975ffe9cb3864cc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545480f095e59e427292fafa0ea802bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54c7ab08ac616e5167bd1399f95d7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d36a472cee211370e2a260506f47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7f225afc519ddf1a530b4cff26886124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948d41c42266720f2851783b6190af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf41e88f140bd28f7de8aba066dfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69088c11b8dabfcd52137e20d18dca72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5cba4d0a6735ceb4970186aba4d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcc4d5837b80c7789a52696c2e7144129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d1c34d36292e1b17941ba70c7d38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a989ed04aa5621e640793d52d537c9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeac10e0db58a9850c0640dfeb1d44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5d804fe3640a122e30fba7ef3459133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823baa2ad7c9b7f59c05a9ecea819b9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9d1c83782640d45c46463fab66f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c310d7bfae6b9952af8cc67e5453136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a980e06b3ea11146e5dbd74d2b3727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fbd8ff69830ac1c928749a9143abc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d34407d9e24033cd311adec163761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f0a15a390d12115c89a9dd1694051140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7aaa47a45a599873a62e5e32c42ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73163b5d1d87a5cf59bdc18eafeda92a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125f81e140657b6d325829e17a0f7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8bbb1bce14f0e2d5586295bb3d89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600a2244e99ab23e907072ee42eb2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f08c202dae9c8da05628280733058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74d30893622da4f75cfc069395ca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364a8b1d9b26d07dd168d8b754d5aab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b82c3427343df721dc50922e1e728149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ab527c1fae8435c206051d06f512150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224af9eae0dd60ef6cdb3cd476f384c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18e1a8519d0c1f5075cdded22177e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acc414817e4e57aaac399212baeb3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0c7c704f91d95b4b2f4f23d6f7cfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f86a1b7ecd588793f0995a77a50e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695723a43ce03bb4f2895eef888b19a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d15123387164c4703e25cf72bc423157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69ede7c0057b14b7846633fdd8b8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8785adb1ea94fb9bc3ef8932b758926159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada89bd3fc7d37a9b2d5809bc15bbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41a7219929477ee5a8882cee98cf4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2affaead696fc7f4b49488cc5f94fd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc05d9ac64e1bc4507a5b6923b6b01a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bba81e54526c239baed81868c3055164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85b4b415a3d7a499691fd62c35c9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712eb6dbf44f7704f6a5405642cac06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec571113886ff56a7bcf41d865ba3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c4210b046869cc2778fd41a76bbb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a4be0b2e574a3dfc3a148243cfebf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e09329076a7484c03e0b19b1770d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e3479f8742bc793d9c1de6f40190e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f78ef96d2fea15ea5f0ff79df6e61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b3905d40e5589c735a70f317ae8c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4db13f26e2f08d65811b34be0ae962174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f61740fd8f2797375ee5a4980866175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb793b9f2025a4e45e1c5a7afcfeb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426131eb9221962cfa1cf0cbf7495fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484838036535b6bf392ac8e79e7fd602178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063dd3a6f72168d57bb62a0eb9b42b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4b17e235d09d0e284d1f45c9d0dba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043326c8f264349a5b29991f6f5bde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3254fec93558653abf770e87bafd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c5800062658633779572bc7653a64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e270fc9ddc94042dde5e871061982184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21c716603af522ae9868b412fb52ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597a249557dd72a72997125eabc08c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714cfe6c268e2cbbc2eb1fffa1cc4a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba544d7ad93ea57c94567a552236c68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a211371878ddd7d7108dac8a73fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02068579b0ed7d4cabccd1b4621d9a78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c8cb2dbd4299b5e9d7a6469459c36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a4a6ca0003bd28c775a6c53434ead192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6c70ab8b8252b2516d9573c2df1b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683c8a61ba8312e9fc5dcc31abcfe1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216d454dbb6b089b9232a0f31976ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58dfbd7a1305f60f1663e26c6c1fdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47264f57d330af8c2b998a26800f5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944995efb686b93b6871e3172d6e9b58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6cfaa89067d8c357163647b66b940199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2078ed7a05cbfe545df635a2a490e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e246ee961cd6711105ba18982fb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed36ee79f53a253ef6dc8efa77660202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27e7c1ecafb68b21f593388ddeea8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8982e73b5485aea97f0793ff37b723204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec6bda2cc2a0ecd7ce958364b2389b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfacb62a130d02a3345bf3e6a7b35aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf06b5303348c87551f99d263dd3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ec9fdd4eedd5affbb5faa0547645208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c0e02fb923683f71198555e46b8a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971058b00d0aab7807fd87baf38ef7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30fb56d0e341f5763783f72a9138c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0bc6b61d083fb80af22fb10b98a53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3f8a45b6cbc2125eaaf64c677cca5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaff53baa02c5105e751e404f9a235e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ae26f3e93b0019f4a7a2416cb22f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6bd09debb33ce2d5f3491c236565216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d913bd3dd5a187ada3b15eb9b8446be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e5e1823dbe9f77b456e43718b718218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b428ef288a29457651107da666446219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7639c1a098b855ab33c9de7b18a03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807dd5c687386691bd869afaba5c8bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa7bff0a4d1a51eb1a60dfd35a15f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63053b8b4293c689219b7c725ae24e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ee35abecae0fbba7a1746b1173cac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39125ae0706cabdcfe628d989f302649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787abc0f86548e1abc4aa51c8627a17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dc6e0246dc42a4b76d10960b2d464227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e66d55bc813ad9c4943974d8878a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78542fe94c3cb9f8905ace5a6927d23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0f5eb62d9474042e776911ee48365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b0cabd443a62274f4d10cf7f1e3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db87846e4d763980a90b0818d370613232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c13e3b40542f03560128cc1cc47236233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56cf1e033e6049f07990bd8af489ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0cfce8f43185c725e2b715500d67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d136be01c71b974bc7a0bd15e199b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebdf609f89985fb17f7da7c43a3c50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e38379a0ba91fab1b4f540f37845238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2adfc65a0e028df2e09a6d23418f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e44eb82e91936d5018460ae39a275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964071fbea4b4d76162f301d17ba075241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6c34723d9e1d4ebf61859da38078d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da5d484ebe060991dc1026323fb55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859db540c2f5b11d1e0e55534774496244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b767346aee28869b0ca7ac068755245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5193d3495166a4567d57a4e274a483246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd8442f5145b99e327a2bbff78905c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723ee192c54b2cb796c32a209819a6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db247a840eace63f7729749af3cb86b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f11c23abaff70380d5e4d7d932542e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7fc5d9e241edfb50ce44dad78c028251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb685cb93d4d67da4d2afaa3b0f1e764252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a9f23cf49b51c54be6c4ef3847ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976d9f1e1dd71ed2feda2d526d3b59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8099559db64c80ab1a3bbb930c580f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2976b6f4ae8ce7bd6c3e86665144a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16ea8065d1bde13f35829e714f99c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5496e44422d6b902bda5e03b22823f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb18d07af2f00db3860e467bd51f28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d414a14529d78a6e6edcb1d5c7b84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951d9ea116a650d95308859eb0db50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1360efaa2c32f7f3f7e0da5a757606262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064d3e7c1b9f001676ca2cc0b36831263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322648b187c14c77b8940788f3af52f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cbfaddb42cdcfe63a3310fedf0669265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffa863972fa91845e9f23195ad5483266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc629ecf109354223621b3ab678808ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd27ea1245504c3fc9c8021bd3937bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df320982c6ba972890532bb2db2996269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927b33fd5d5158a2603520a636fb44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5ae0fb44d8fa246a6f6f7953d9a18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce523993310855dcf8884a24babc02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23dad18865b8acae444df175e03bec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4114a27db98f70c62d2fb6d4f5ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f996d20a038a6459488b6b0c27b431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90b9acad57ce806bda2c651a4cce16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f60a263c443eab40313f8818249e2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e6bcb3618271c88157c85e7204127278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab89cffcfe6d805af259a3af071218279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e55684b5d0548c848a064503711bb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea2724ce03a864e94f9ce1e69494d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e47bd73090ffdfaf5373d39e2fde1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37dab3eccc5e6164f6ceabcc86b37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6d8098602b3de0dc65846cf3ac73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3a43426f81382ff6f1ace2857e1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af1006180651db9ef2a19702b58cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f2ec63cec5da652cdac1877d7cd5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe32841a2fb8cdd7619ec88f8d70c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c373f0da06d7ca9d3aa0078dab43343289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f28371f6daf3a226ea3fa4999117b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87717131e071b34c71fb7e9f18e35af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f15d4954ed78d77d76956f63b4c3ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896a87af93a2586d9f4b9bdbaa4bca0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d17219666d24064f930c3131b977294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e84526b4d88177261ce8a1199a031295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c005b7779b2341e2c6ca9c6c93f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c309f5340cad4f89393e3d6763c2c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fedebe2338838a4b4fd8b2ea443ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db49401b5fe3ffe040f6b4818829a16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35ad2652a69e22aa13c7d7a77e1c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387872d2a7321e09942badeb1127a88a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4776ac10c5d19869dd7d6cea87904302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df0b6d0e7230632ac2a5558e1f5d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16487383e249726aa3064e29dae2c83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a2adf928042d56d0dd6ba76c3d7d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f7fba5a8dcaffaec8e46e7381a99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa4ff375a17f197592331440dd70d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe40d288b2d143bc1390772aae5cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bdc923da6a2f4b57cd48ed29f4076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710098c5312158419281749cb03ac2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349454ec2a93850d686decc4503f341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b32b0cda0791ebd1820d76d09f45f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59794427f901091d69a93e55496dc742313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe29302462c5537c0eee30852b00006314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01451dc651fb7d5fc664bf216ef57b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564078e55d32beac33fed1156f809a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4655368caa78278799f6b18e268f5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bdc84e8411d2276630650c10129e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63338fc9a36694589fca7ebeaa76f9b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60dc0a7b44700986b1161ae7718a87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475b7ec7194f9b3d310fd91f5fc9e43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653604dd4812fb6e627a1c0914f2abe6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ba7ac502ec2ce1729d60d7c2945c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af156b41af0b764ad179e1563d875a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49d4630e9786ff4f162365255ebc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee883c004175c7192063ddf50c1576326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4613f4d39d81c244873732588e83d2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708f7a0d50360b7744c2c87c1cfd727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ab8f9d5688dbcf3a7a93182606d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e50c800b63fc7612b478eb5c424d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa9f6e7e83e7d488314f54f7309e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71babaacf0c5f0605b93b3939d058aed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46434c984f73a21bad949a84b2add051333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6995c70727a0c6431f74ab2c48ec10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234f9054c82d60c6c3e4b541494285335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe915824b855e65280dbb3519f2e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feacc4a117e8c476819b17cf52208cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5911dde0ae481b48aef571ea39461338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81574f31a1448d5798eb24f818446f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa38b7f8bb05f43583f481cbc3505c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65ef3917a8430ae7d3d651d38d498341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9da3bfe8f6d959920e46c69ce7641342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2135a323f8c93f826ae4728aabd55c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b814736bed7ccbce2830f50ae2ddb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb560ca2e3a3ce7cdb0710d6473613345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9804eaaa00aaf5728fa60d513e4b167346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ebc9c5f43ed335b57c16fa9e4e308347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534115f9ff0a1a85226a4c33ca37cd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724df86fc37de98af77c47067cce130e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0d0bf249f469da39d9962df1c8d99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38a4dc590ac85e4ec70e2491cebe9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ef36b5a024da7136c474c4daaf943352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6e27aa0fa7985ef8bc69e9f2da45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25f697e20df99f5e7caff352ec73f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f520c15392e9a3658559120c3b6620355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d6a451872a4283c1724c66cdb6ce8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14904649bc01db37dbbff4ed34c3a39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49b6d6201787d35a4cc0272128e1ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4e6403727bdfdaab16a891710df5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff80491e9881ebe378f22df09cdba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610da9641baa4363ae36e0eefd9563361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5ed95ee7ac16ce90e727482bcbf0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc29f93c273f58b042f12b88d6de3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c857973e3e75b2ef91f31f22246c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e75b49e1865d95a1741dae6d2b4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e761e48a6ba1d90db75717a2cee75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb1916b9ecd67939c8fe49eeba1db6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759019f01ad0346fe017160767d3bbcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67cd26172cc7fcdafca688489ec7c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e50d531c78871de9c3ed42f3cac148370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c7a39c7d62b3cc995569439ec340a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deea6ab82ad1dc6d32421e5efbece4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88f641aa8ed92e30cd8832134da1e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec2d6e82dbf2ac8208e221703ad0c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc5f2ac2d2761e4cd0536ba07021dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817edafde9a8df772b03daa4b3ea6eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb25c8500e7f499e611efef588737a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd274aeabb9b0b127de2234f7ba074378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1604c1bd31c706df3781d6cb2e4d76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4243a0846df7c2453d4d631c3ced3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d2901f6b34ae54a6af6e073e68f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca44ba3f0e62622e4de53ce0b464c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935197430723714dccfce2e859a90d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06addfb941f11e44ca091e478d019d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66147fa0085404d1612982812944fe46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8025067eb9dd333d331e53aa4fa772386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47289b7a6fdef33b1656cf66e96ec695387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfb123262a107c5e401f35bcc9c1f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6c2c67a73f2bbaea2208f955e3cd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96d62f0439567bbc61e11542ec95aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356da638a6aa6db4da41a8672460a1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3bd956bd251ce07ae5235b7efe31a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392aa1a96ca39030a80a25df7d7adf9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40fb598f9d01a9ed90015127943c4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69c2c34594c68afa3aa7ccfa8f150395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3634e5b95ae7ec5b9fda5d3cfb0162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e636966ff5116af5f787cf0316f40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1103a01c2a0f5b725d6db794d4bcc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417fbe603eb56b4d1ac82065ddd6999399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83605f31107592aae5563f2459ffee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd77fd827b455a24a198e80325ef76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37189f3455db439f101098c17b5f4970402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a325b9b9208b70932d65f5245b07576403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e271651195331d58c646c969bec097404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f171c55391a4e150ef098644c532b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5c8018644b822a593ba2af35daab4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a9767855cea94254a0bcc2c0dcbf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce03a564f88585d0e798f71d478b34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c509bf5dda9741e982461f2c010cc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b4cf8eb33e14f66c26154687e3bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241423f3031206ba67fbd5c6b8b8de4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f64570eea85d492d78297f5321f033412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb42610fda8bc9647e007d2870ff05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cf07bd47c041b25038d45e91ec99f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6378742e01a52510784afed5b3bda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7bff0be71155570109038c910e5d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459659502980efda5f376012d99e8b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b970df28e70168d2c2bdae585a349e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65044836acee1b5a7f84df20ea566b9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462dbca21f5922611ad9a12743b692f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088299642f9fe2a845b6cf0bcac4393c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97bcefb273b582b745db10868a26ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee176ed12d1d8a54899052f44ecc1b8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d6d76d65ef4b840a5340e0e8a88c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754fbe5943362f6f18603855e2f177425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45018fe389e5117aa5403b621f9b630a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1146a4fbc1bc82859547c40ca2636427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1137fec86db51d5c27ae8eec23cc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2cda1a057f2e5b8ab3ea5f9e9df2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4794462548209619dc819d815f785f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3f69d12c735abbe12e3e4fc82e0c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8bb81e5a8efbb619f02adf97f210432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5cbe2afde45e3b454b31c0e198343433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e607097b9adc9e638b48769f3fdff0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef9d3f7bb26d2cd2e4d7c025debd7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78e666d50d6c77dfcbc5d22ce1203436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f670f3d9a02e56f2a98f1c6fcbad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0e75c39ece4135a32c00f6dd7bf5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc233434a2119e70b704a53deacbe796439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76405b62a90730837821d39f661191440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d6a4c579f4c886b55f5479c95161441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809042c3d39aab82d299012f66f25f74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c82c228432282f6bcf01f6706c24c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febaaa455530ed6aaff6ca67ac65e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c3be097083f20d1b3e0ab1f07943e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964d55d5a15eef6ace398891b79502446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faaecae7bbeeccb515981b55af4216447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0fc2fb0b39930e6cd1e39730e920448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d04c1f3aeeb7cccbcdc0fd1bc70e44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd3309094b006889321797227e251450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad661101483af97101fd8f34bbc2de3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154dbcda54a27af281a10cbae2c01a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339fb2925aeef3e395613a8fb825c65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec18e351c86c6a18d5e74d40d01ce88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699946e8a5ef2ff350498c282cef33ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75db7929bdf063d849bc31ea822b48b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12eedd206c13174619b305964e809b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c542a5835b9007d1a138d5efb898d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2da053b49ae6127905e528e335fa03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347efb7fb840c128391f85252e30f0ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45a58a27f7ee5da736089ad20c3e11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe70419f49d6ecd0fef1d0f8d0ec42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306bdbd918241eed3a5d651abe1b54e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66c1b954b21919d7a5e4bcc3878f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2a3883ce415593524ae21de7f9fa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1f71f48c8c30027d6a0e7e6bedee7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4ff26a1008f29b2067ad22bf8efd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad4e99b8d67be1daa5eae7012146c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c160d26e8917c8a8f7499106ef78ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e545fd1af6988c18d1583ab95bc5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f6db28a1cdb6d8ed652e0e07d2f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749075d70b86b65ff89bde3e6713c78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37795a672151be7b37581d2af5348e4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4a7015b6352721cca6a5dbf824a57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be3dddd00cb6ab8c9f5087f5fd8205475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0cdf80b4237801f4eddf8ea7f5c1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f2c0f1f01f8e1268c4a29e158e07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a7876ddfc0a866fbe7ee1466448c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8cb5e83b710df2c79d3e5452f83a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c16839888a26895ffc3b39b71a08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82ab3476787c75d3025af001ffb7db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc73f3460c1a25cb7ab4a424f0307d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d73808a6562c76ed9b17a3ec3414a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a8987d5f0fe9ddae8d811e75d14f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a8138328f3c9f7db75356d0c5cd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ebf18ce10b6a2db935286849459d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f0bea5f98ce8780621c28edb100e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a2fc992594f3f2ac4e7f72910ad69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b92ed5d788e4a82082e53eb300e45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e058aa3bfd8a4a751b51078b1412490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d983c052211d2c90c5630d5ae01a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce66931bee32fa8a73e9936f0e6367492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06c7cef06ebd4defe1a17de0c46e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f9f61de6c4436efa5f45696a79a3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36997999b7f004912bf5891762e4d01c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12094bbbc715aac3c1edb6e1899f13d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ffe2dcdf37322b567827de1a63388497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ccc5201b47068c87188fe3847ce3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f60be141e6e703cc1872b7cd42814c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb66e5a3460bc49a8870ac08659de53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1122c1e2ec70c1b76500a71905a018d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1fbaa254d0c3ac2a3152c60ea38bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fbaf3cc07ca5b6cc47c0f76d45823503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283eeda9f9b196281ffd4d0b7348170504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b94b884f8aaeb86cf1b657e15f9d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f6837cdd635a741cf584eeb0477a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823f10bba1c49e5b6373d8a2b54ef26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0220e4ae1961dbdca18836bca9ada508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9e8e76e15ba9a54faff062f4ef626509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc2574f768c9a0af64a77faa97d83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689bdc088ff752d63eec6be1bd57b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd817ee31cfe700d144acf48486406e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01877c532d2a25560e108326f264b61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba6500f3d6a60bd21780d2afbde409514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e4c28f48720304a89f50c92e91081515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14680579303ff1e245bbc1f8d8108a1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49ef29613c2821911dae77bc0ba474517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca666d887011e455e2a7af09fc7482518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ba17d442862e5429b44533da792e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ac84dd1fc1de4d56d8df01e104ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d937f36f8475dc9e14072b7b90036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f377163d2baae6bbb5e8770699ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a170efd7c0942ef5fe6698202d4efa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7b45b89fc06210745f29e22932c19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158599011ea5c75f1a295cea35f58bb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef688be1ea09685c6166de639f425526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71e1dd25d3c3d485a37610197230a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ac2baaeb17ef1a6cd4c401820445528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af247a76ff665f293effc250464170529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c313255057a1e7e5c3dad9858f9ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a18fa08090ff922d40cb0ba8c3e606531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188b887fe8050c967f052dbe00e982532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585946388865c4df5c3981382d94c5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a2ceedefcf3ef8da985d1cf8439a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f9127ce8a8f5140bf22fc4b12ce0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0e5c319bf243684abb104abb88c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45f0b9f61b8aef290caae7d793002d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176318271627f07267fbd4c90ba4ddc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75a29f74834fe8f0cd4d0fb75b11c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1878c9cca83d29f75d93fbd2ba510e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b43f1acea42c1699e2b33eab6034e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadea128bfe8faed54c050f490e81223542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a719eda318b6c9412c4f2a1c450a48f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07bdf254f7b9459c561e0f7107094544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8885c47b760f1e74bda5d622d6672d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f10b6e78a776dbcc50014494767ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760bd391bed443451f8d318e6dc1adf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349427e9c8da049c3c6060bfea35c9a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c181fa436fc00a011652bb34d4feaa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfa667d2e1859b2d9691bb5395aee3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5deb6e2b0f340ba0b771ed1b5665e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793433ce2062911147d814bf9086f5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5eefab811bb24a9bf2640372e0441553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5714851796df05c2294e9546e3ee4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669608c9a47ebd37ad9c4eb97b864eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b5aaa319a8943eca926cdba44fd94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659f2ea917ab03764cffdb60f35435557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4cfc1615b7d9e8a8dd6173fe819b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00cb912805b69ab7d0ec856859c1cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eff48f7bf8dfeeba29de29b8304d60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f2fd52c0921ea4613bf6b91792232561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec493acb8d67a3cd35bd112fc86f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba8eb692f2dc1423ac6592f36ae460563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50029c940da82533bf7f65fe94e59135564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec460ea1438242961032aa1dbf59ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b683ce49d08332d53039bb0d3591f9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a943e2f10029d1a21d60b6836c5bfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46e7461c51d4f5e602fb312d0c1a8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09835d5bb43059c412e690c46182270569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fa82bc65e6a9a2e05a32bd86538a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a6af4380c41c016c5537553b01ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdcb42b50e61438ba3b78a7a6939f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1764b82733150ee41bd257be0f492573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db9c858c5bf2fbe4a2ec2a4e59ce80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7b1dc1a6f7c50e1f4d350cfb0a7bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad55ddae4b6239d6014da3c867cc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f96ca5f425b4394b4cbfb10fa268b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28c16316a638d61bb58dd94311829d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df8dd154bcbf8a55aec5f1375d0fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093f4d2eb92b15bc4848d774b2b9f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76873c3049ad428c83bfe66ce90347bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abf2e24fc84e9f150bdf30c5492345582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57f6e0a3a13004308b9b58cd122a9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275902944af35027f80c7bb8bba90b7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54073ad2d6e0ae147ed67fccf056e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09b965608c039781adbc2e7a9400a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f54b025fb5260d0f54e535db9ca7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000674d45f28f9daa770b99a98e967c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20b89fd7c3a70c89794929d16e6505589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8802d0266a972110bb19285f605c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3da531fa012cf3bd22da2336018f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5244000ace00e0b4c8e71d63b41b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f3f2b5270f257612c21e0673a38b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291359dd08e0090698a6dbb795a656fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633228e84eac25ade778fdbf4015b32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485824319f0c45ed34aebbff1b4b45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f030fc521626236596c00702fc853597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb810ca5c55168e7e88d6e8f7d5a0c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff5bb0a7630b3fa066e469dc9f454b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ad9e4c422623e5f0508b7b68631de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f0ddd59751e85a490f1ec536cc35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001150b4765cf68563aca0bf4cc498f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc6e30e38736e572e15611a7b81b86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588651030b9ed3fe08cdfd942e4d641604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586e35cde48f342e13e39f8cc0e10f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60e273c1f9e8c7ea599d8de77e08ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f38d4cdb5a89b69413104ad08b3a07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7782a4d688b64f1a3f032ee3bae68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe0620c91c20e2969f0967deabccc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463abbac845e41bee9d0f92f99969ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15e5d8648a1a493afa25da7411bd84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5bea7d1601737439caa8e15a5ccba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c5aa8b912174acb3cdae9cb2c25a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72825223c2d2a8380e94a05e9e2fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e1972e3e89142704808e9450375a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d49a0ebf0523b6f7367673f223e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb8d3a38b745906691fc11326b2ffc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e6139d994f936e8ae21e760c5690618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf43cae42f553f715601d2530cb9f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1b5d495d216fd283ba7fc1bdc29f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492516cfab95a6f926a82db0f40ddb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b110d9b46d7e9b24a4e430820093419622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0dbcef301bc3a9018f7b7ebcc24e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f260f74bcebcc12065267b9f0df39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86fb2a3bd5867e6a05ba14dd305a50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c39c09f3804cbf3dfbea42a07a95a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b840f72ace1a3ff75f92f0934ac1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4ae55d94fb1bb12bdd7f5d7d05b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f677120e66ce00cca4a6dd589306f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9ebc452adca48a6139faa2b0e0be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942ce0c15d354335e326ed29cc5641631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d69bf4b3c9d23477fe6d096f1ed0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62e203bc0fd9df0251c37cf4851450633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f5ca9a38a730b308d0228044c836d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee0bc08fb2f0c0929da1c4f234267635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb63c585c5a5b5e91fc5ff7998e3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ec95e153517d264371391417bc35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc6162e79759b46e755a5c4e29c6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f0c791285b5787796bb9588cb601639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171fb5fc82fade08f8feb2de530897d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab5a794e6601cf868fc3107b8a737c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba5c9b429b0cb35fc23a0bea664084642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7a45f459e64286b02570e7f5bdff9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d6a0b4e99ddcf52d4777f93ef98cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c9f2c1d1a0c8e4f43bf1f28772180645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b0e732cc26134e2892f64837d811646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72279dc3df4404cd9a645eeb96b0b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd79cbd2d7cc27d058d4fcfd1b896648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4bd5f2d00440c7fc0aa7582c9787649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237d0768951ce18f3e6ed418d63fa9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab1fd8c45a0299ccd101577cfb803651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa9f07d11671d459d4933a4939e6b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff093871e6235b8c14bfa06b54efa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e7a5ac2bec0af4099b4875a910b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67540a55097090dbe31d45b3a40b288f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6115ac34bbdc66721faca85facd50f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b9136e4334a11075e0cf48ea20a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23db263c9971defedbc9c75188c34b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f7962304cf84807277901ec611da3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd178447b00779c87dbdd8cd1fd47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91cfc7a3de9e969e3c955cb2ff306661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dd68c38cfdea8367aeb052a79bbf2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46afb8ea506936bb57865540ffeff28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf004ab8f95b0ffa2b77c5aea14282a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb9fa5953d4c56bf19fa244b65112665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dd1260fc9fdd04f01e0681461597d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2df0e52b141480ad09bdf85f59f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab58f02cce7e1f9a2b0c6a9afd989b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a59b873da4739c13cb6d828fa9901669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ab838387408c9f8115530d01ea3f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febd1203a05ee78d2a225d38d0ad53a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687c300aa2bd5aa1d0b91760bb8ab0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404755c9d2d300ca258740f37da3187673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91245548caf60a73a5b65cdaf3aa56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39f3303f9b9be53e42950354d729b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23f4305930c5011ca09c38dd71e72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dba5e925af659cc5578d8c23f63c8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c3a80228faba94aea7d09231406c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb440acf036d2b1a6d66d02896dc5e39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332dbebdc56bc4bd0d3e326b200a64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab65cc7c06a8ce0fb9c4e3d967ef035681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d605cff125296f5336c033ee62fa72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b52a59f658a1af179228bd442703b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbdda7fa3326f4ea82f605c84a9b69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78107b16c96c993f27e87e068b88f34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8f552b276393c00dc05d9716e360e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048522e0a4613712a8ad42d95c9c5031687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600700114db11a816f789be3a30c3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2854dc1bbe7d1aad1197c2aabb01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b79f74974383f93fc905e21bddb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d34b4012222e91a3b3899eb00489b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2255987ca88578d661947579f38556a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61568dc42745026273a081862fbef541693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b5d666bcdd88c139a6ffbe56a71d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1e3eaf4e832fd7167a5c910f9fd68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90759e2f303f18ce9add7f7860c65e42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7a281a6fe42d746ca81aca33915d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b473fd140be504b35bac348b29fee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5306307177af11e7753da390a62cab3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe0e2a4b0ef0aaee9ce13ed6e488dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5eda11ace90963560b14ff5d2179c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004b0abeb22cf1108dfe751405a34c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c4e076f3e1714e5329ad874c26e8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883395cb95a18389d3519ffd3365227704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b62cadf412cbc643582d7cbd794e53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e8e612865470bfbbbbed429945e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659e1369dba89325800d0ec2c7cfcfa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b3a56a6d1391bd91e1a91526cc02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8053e90da120d59f92c9bb43b3f13c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f328516f8806c78109ca9e7f4c60f3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fbde7bfa4a81cb5f7187b86c714cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f15724757c2d0b3f747579e3c8bfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbdafc5b28c5202aeb9febad2e27b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd95984540ee747920fa893cf16945714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c539b803f9ee150e75bd158f5993760715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ce938b1f64cac04e7f2caabe762a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e266ed6b2ec0e086d66877e45fede0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e5e0ac2245aa08e79266c466aadff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f725cfbe81c1773895331ff5cc83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a088b930a83a0bf2205073611bad975720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dcb31792ba0c533fd05c3168c1faa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272790150fdd54b9852ac816433665722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe972c6f8581d25739b1b8d22175cbb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66506a71673babc33d40374fe1a08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbec06b60898643bcf106b15cac1fc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5dd7ba68ffa1ceac177c757fa0d46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc731eef7f6178579635961cd52693727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b26c5aae4e678b65f9da8233cafe1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fe155addba209f5a6b27cd0af0a88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2705b85f53d5930aa1bb5e208affd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d56b0ad1518e1102a22e2646ec59f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2791373f72cba1b74cacbb83d0814732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d48fe7660e78ef5e57bf2adb7dab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd86704117940f854eebc8269de801734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca849ee4425ec7827f4232159d77061a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b61eac505aaaf809534b69d65be43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ceb9b719ccb050b35345b8efd3b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef89d6af07fb2a64fdf1ef84e38a6ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221e920cd1b24d7691dd5b009c7b8ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d8280efc023c565c37d8c3c74fabd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043fb18dd207fbdf4880e088f9e2ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301671d496e30e1b401430451fefdd75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd81790fea465aa99e5b96f8799da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb335ed1fecb9bcb7281f4ef949ed9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74002bad1f52e1e9f43aa4f02a5537b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d918e4a1d356325f07355bbdc69c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1dd62cf3e3c498b7e2b79fe06711747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d987a703fae833019cc0a3259753694748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c8e0d3421b57fd90fbaa3dd24a83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e288478a3422d4feaa9ebfe42783750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c8748faa8ed7e8465bb99a2c6a090751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f818502c07803bd67b9fb36c534f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722fa00811f74e1efd35b8969b9389c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbcddaa91829500c5b70895fa3549e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6670bd02060ae620a2e8216be23e68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b972c3492fe0d6f94200e216ff73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb020fafedd42082d4e027d0efe19f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4de13ec459808691e74e43238e2714758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b81495c3002d49bff9bc129dcdad69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a4d0ecc2b06b07bac2685193743a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111786d62f43b4e0d940117ba21524d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae502cede8f13da9e562763761aa8e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ecc85284a594c117a515bb8c554a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb86e432423c96c4be13543d5ec5dd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd060448451d3b29152319c4b6aa278765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d743c50140e67e8f579f948b4cdfca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee5fd973364b69cf1453c459f3434767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>