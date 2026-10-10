--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -7574,51 +7574,51 @@
       </c>
       <c r="G162" s="0">
         <v>4.43</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
         <v>13718</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="0">
-        <v>3.33</v>
+        <v>3.56</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
         <v>13721</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>500</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="0">
         <v>11.42</v>
       </c>
       <c r="H164" s="0" t="s">
@@ -7965,51 +7965,51 @@
       </c>
       <c r="G179" s="0">
         <v>4.01</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
         <v>13825</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>547</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>548</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G180" s="0">
-        <v>6.33</v>
+        <v>7.01</v>
       </c>
       <c r="H180" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
         <v>13827</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>550</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>551</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G181" s="0">
         <v>8.390000000000001</v>
       </c>
       <c r="H181" s="0" t="s">
@@ -11160,51 +11160,51 @@
       </c>
       <c r="G318" s="0">
         <v>38.72</v>
       </c>
       <c r="H318" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
         <v>18255</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>951</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>952</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G319" s="0">
-        <v>15.13</v>
+        <v>18.11</v>
       </c>
       <c r="H319" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
         <v>18270</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>954</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>955</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G320" s="0">
         <v>45.75</v>
       </c>
       <c r="H320" s="0" t="s">
@@ -11252,51 +11252,51 @@
       </c>
       <c r="G322" s="0">
         <v>2.78</v>
       </c>
       <c r="H322" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
         <v>18245</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>963</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>964</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G323" s="0">
-        <v>38.56</v>
+        <v>40.04</v>
       </c>
       <c r="H323" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
         <v>17136</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>966</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>967</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G324" s="0">
         <v>40.29</v>
       </c>
       <c r="H324" s="0" t="s">