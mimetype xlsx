--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1152">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000082</t>
   </si>
   <si>
@@ -254,188 +254,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -770,152 +725,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -998,122 +944,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1304,59 +1223,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1376,68 +1286,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1520,59 +1439,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1808,50 +1718,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1883,68 +1802,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1994,122 +1895,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2120,86 +1985,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2309,59 +2156,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2381,167 +2219,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2588,77 +2390,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2678,59 +2471,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2822,50 +2606,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2876,188 +2669,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3077,185 +2849,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3461,59 +3215,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3551,95 +3296,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3669,50 +3405,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -4069,51 +3814,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H414"/>
+  <dimension ref="A1:H386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -4594,9052 +4339,8408 @@
     <row r="22" spans="1:8">
       <c r="A22" s="0">
         <v>25100</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="0">
         <v>4.75</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="G24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
         <v>25131</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="0">
         <v>1.29</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="0">
+        <v>2.31</v>
+      </c>
+      <c r="H32" s="0" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="0">
+        <v>2.31</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="0">
+        <v>2.77</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="G36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="G37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="G38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="G41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="0">
         <v>2.82</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G48" s="0">
+        <v>14.99</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="H49" s="0" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="0">
+        <v>5.87</v>
+      </c>
+      <c r="H50" s="0" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="0">
+        <v>4.88</v>
+      </c>
+      <c r="H51" s="0" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="0">
+        <v>4.88</v>
+      </c>
+      <c r="H52" s="0" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>165</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>168</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C55" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C56" s="0" t="s">
+      <c r="D56" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>174</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C57" s="0" t="s">
+      <c r="D57" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="0">
+        <v>2.49</v>
+      </c>
+      <c r="H57" s="0" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C58" s="0" t="s">
+      <c r="D58" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="0">
+        <v>4.59</v>
+      </c>
+      <c r="H58" s="0" t="s">
         <v>180</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C59" s="0" t="s">
+      <c r="D59" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="H59" s="0" t="s">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="H62" s="0" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C63" s="0" t="s">
+      <c r="D63" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="D63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>197</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>20</v>
+        <v>194</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>201</v>
+        <v>10</v>
       </c>
       <c r="G65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>186</v>
+        <v>52</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>109</v>
+        <v>194</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="0">
+        <v>4.05</v>
+      </c>
+      <c r="H68" s="0" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>212</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="D71" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="0">
+        <v>2.32</v>
+      </c>
+      <c r="H71" s="0" t="s">
         <v>216</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="0" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>206</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="G78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>219</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>263</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>52</v>
+        <v>219</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>266</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>269</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>272</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>275</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>278</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>284</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>234</v>
+        <v>52</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>287</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>290</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>293</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="H96" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>296</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="H97" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>302</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="H100" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>52</v>
+        <v>206</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>311</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>314</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>52</v>
+        <v>206</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>319</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>320</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>323</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="H106" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>332</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>335</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>338</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="G111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="G112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>344</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="H114" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>350</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>356</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="H117" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="H118" s="0" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>361</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>362</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="G120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="H120" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="G121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>374</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>377</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>380</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>382</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>383</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="H127" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="H128" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>392</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="H129" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>395</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>247</v>
+        <v>186</v>
       </c>
       <c r="G130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>398</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>401</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="H132" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="H133" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>410</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>413</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="H136" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>416</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="H137" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>419</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="H138" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>422</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>201</v>
+        <v>10</v>
       </c>
       <c r="G139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="H139" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>425</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="H140" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>428</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>38</v>
+        <v>186</v>
       </c>
       <c r="G141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="H141" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>431</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="H142" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>434</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>20</v>
+        <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>20</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>201</v>
+        <v>53</v>
       </c>
       <c r="G147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>52</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>20</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="G152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>20</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>20</v>
+        <v>442</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>20</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="H157" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>482</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>485</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>488</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>491</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="G161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>494</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="G162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>500</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>469</v>
+        <v>20</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="H164" s="0" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>503</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="G165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>506</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="G166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="H166" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>509</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="H167" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>515</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>38</v>
+        <v>232</v>
       </c>
       <c r="G169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>518</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>521</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>523</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>524</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>527</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="H173" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>530</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>532</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>533</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="H175" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>535</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>536</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>539</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="H177" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>541</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>542</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>544</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>545</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>547</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>548</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="H180" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>550</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>551</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="H181" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>554</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="H182" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>556</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>557</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>247</v>
+        <v>38</v>
       </c>
       <c r="G183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>559</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>560</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="H184" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>562</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>563</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="G185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>566</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="H186" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>568</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>569</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="H187" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>572</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>575</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>577</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>578</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>20</v>
+        <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="G192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>38</v>
+        <v>232</v>
       </c>
       <c r="G193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="G194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="G195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>206</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>10</v>
+        <v>607</v>
       </c>
       <c r="G199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>247</v>
+        <v>607</v>
       </c>
       <c r="G202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>20</v>
+        <v>452</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>640</v>
+        <v>10</v>
       </c>
       <c r="G210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="H210" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>643</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="H211" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>645</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>646</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="H212" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>648</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>649</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>640</v>
+        <v>10</v>
       </c>
       <c r="G213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="H213" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>651</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>652</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="H214" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>654</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>655</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H215" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>657</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>658</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="H216" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>660</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>661</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="H217" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>663</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>664</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="G218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="H218" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>666</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>667</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="H219" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>669</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>670</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>10</v>
+        <v>607</v>
       </c>
       <c r="G220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="H220" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>672</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>673</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>675</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>676</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>247</v>
+        <v>38</v>
       </c>
       <c r="G222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="H222" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>678</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>679</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>479</v>
+        <v>20</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="H223" s="0" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>681</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>682</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="H224" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>684</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>685</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="H225" s="0" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>687</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>688</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="H226" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>690</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>691</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="H227" s="0" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>693</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>694</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>20</v>
+        <v>452</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="H228" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>696</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>697</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="H229" s="0" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>699</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>700</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="H230" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>702</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>703</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="H231" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>705</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>706</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="H232" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>708</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>709</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="H233" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>711</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>712</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="H234" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>714</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>715</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="H235" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>717</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>718</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>20</v>
+        <v>442</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="H236" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>720</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>721</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>640</v>
+        <v>10</v>
       </c>
       <c r="G237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="H237" s="0" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>723</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>724</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="H238" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>726</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>727</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="H239" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>729</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>730</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>732</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>733</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="H241" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>735</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>736</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="H242" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>738</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>739</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="H243" s="0" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>741</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>742</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="H244" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>744</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>745</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>479</v>
+        <v>20</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="H245" s="0" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>747</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>748</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="H246" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>750</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>751</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="H247" s="0" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>754</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>756</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>757</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="H249" s="0" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>760</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="H250" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>762</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>763</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="H251" s="0" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>765</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>766</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>20</v>
+        <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="B253" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E253" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G253" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="H253" s="0" t="s">
         <v>768</v>
-      </c>
-[...13 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>469</v>
+        <v>9</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>20</v>
+        <v>767</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>20</v>
+        <v>767</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>793</v>
+        <v>780</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>794</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>20</v>
+        <v>767</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>800</v>
+        <v>786</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>801</v>
+        <v>788</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>802</v>
+        <v>785</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>803</v>
+        <v>786</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>805</v>
+        <v>790</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>20</v>
+        <v>442</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>20</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>835</v>
+        <v>819</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>832</v>
+        <v>820</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>836</v>
+        <v>822</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>833</v>
+        <v>20</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>838</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>833</v>
+        <v>20</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="C285" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="H285" s="0" t="s">
         <v>851</v>
-      </c>
-[...10 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="B286" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="D286" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="H286" s="0" t="s">
         <v>854</v>
-      </c>
-[...13 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>855</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>856</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="H287" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>858</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>859</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="H288" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>861</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>862</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="H289" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>864</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>865</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="H290" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>867</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>868</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="H291" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>870</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>871</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="H292" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>873</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>874</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>469</v>
+        <v>20</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="H293" s="0" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>877</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="H294" s="0" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>879</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>880</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="H295" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>882</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>883</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="H296" s="0" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>885</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>886</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="H297" s="0" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>888</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>889</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="H298" s="0" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>891</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>892</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="H299" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="B300" s="0" t="s">
         <v>894</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>895</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>897</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>898</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="H301" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>901</v>
       </c>
-      <c r="D302" s="0"/>
+      <c r="D302" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="E302" s="0" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="G302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="H302" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>903</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>904</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="H303" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>906</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>907</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="H304" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>909</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>910</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="G305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="H305" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>912</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>913</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="H306" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>915</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>916</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>201</v>
+        <v>10</v>
       </c>
       <c r="G307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="H307" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>918</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>919</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="H308" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>921</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>922</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="H309" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>924</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>925</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="G310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="H310" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>927</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>928</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>201</v>
+        <v>10</v>
       </c>
       <c r="G311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="H311" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>930</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>931</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="H312" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>933</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>934</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>936</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>937</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="H314" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>939</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>940</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>38</v>
+        <v>607</v>
       </c>
       <c r="G315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="H315" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>942</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>943</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>38</v>
+        <v>607</v>
       </c>
       <c r="G316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="H316" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>945</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>946</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>38</v>
+        <v>186</v>
       </c>
       <c r="G317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="H317" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>948</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>949</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="G318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="H318" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>951</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>952</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="H319" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>954</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>955</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E320" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="H320" s="0" t="s">
         <v>956</v>
-      </c>
-[...7 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="B321" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="C321" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="C321" s="0" t="s">
+      <c r="D321" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E321" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G321" s="0">
+        <v>14.02</v>
+      </c>
+      <c r="H321" s="0" t="s">
         <v>959</v>
-      </c>
-[...10 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="B322" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="C322" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="C322" s="0" t="s">
+      <c r="D322" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E322" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G322" s="0">
+        <v>2.78</v>
+      </c>
+      <c r="H322" s="0" t="s">
         <v>962</v>
-      </c>
-[...10 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="B323" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="C323" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="C323" s="0" t="s">
+      <c r="D323" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G323" s="0">
+        <v>40.04</v>
+      </c>
+      <c r="H323" s="0" t="s">
         <v>965</v>
-      </c>
-[...10 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="B324" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="C324" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="C324" s="0" t="s">
+      <c r="D324" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G324" s="0">
+        <v>40.29</v>
+      </c>
+      <c r="H324" s="0" t="s">
         <v>968</v>
-      </c>
-[...10 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="B325" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="C325" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="C325" s="0" t="s">
+      <c r="D325" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="H325" s="0" t="s">
         <v>971</v>
-      </c>
-[...10 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="B326" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="C326" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="C326" s="0" t="s">
+      <c r="D326" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="H326" s="0" t="s">
         <v>974</v>
-      </c>
-[...10 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="B327" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="C327" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="C327" s="0" t="s">
+      <c r="D327" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="H327" s="0" t="s">
         <v>977</v>
-      </c>
-[...10 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="B328" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C328" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="C328" s="0" t="s">
+      <c r="D328" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G328" s="0">
+        <v>22.05</v>
+      </c>
+      <c r="H328" s="0" t="s">
         <v>980</v>
-      </c>
-[...10 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="B329" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="C329" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="C329" s="0" t="s">
+      <c r="D329" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="H329" s="0" t="s">
         <v>983</v>
-      </c>
-[...10 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="B330" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="C330" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="C330" s="0" t="s">
+      <c r="D330" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="H330" s="0" t="s">
         <v>986</v>
-      </c>
-[...10 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="B331" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="C331" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="C331" s="0" t="s">
+      <c r="D331" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="H331" s="0" t="s">
         <v>989</v>
-      </c>
-[...10 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="B332" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="C332" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="B333" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="C333" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="C333" s="0" t="s">
+      <c r="D333" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="H333" s="0" t="s">
         <v>995</v>
-      </c>
-[...10 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="B334" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="C334" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="C334" s="0" t="s">
+      <c r="D334" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="H334" s="0" t="s">
         <v>998</v>
-      </c>
-[...10 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="B335" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="C335" s="0" t="s">
         <v>1000</v>
       </c>
-      <c r="C335" s="0" t="s">
+      <c r="D335" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E335" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="H335" s="0" t="s">
         <v>1001</v>
-      </c>
-[...10 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="B336" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C336" s="0" t="s">
         <v>1003</v>
       </c>
-      <c r="C336" s="0" t="s">
+      <c r="D336" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E336" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="H336" s="0" t="s">
         <v>1004</v>
-      </c>
-[...10 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="B337" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C337" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="C337" s="0" t="s">
+      <c r="D337" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E337" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="H337" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="B338" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C338" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="C338" s="0" t="s">
+      <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
-      <c r="D338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="H338" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="H339" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>1016</v>
       </c>
-      <c r="D340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>640</v>
+        <v>38</v>
       </c>
       <c r="G340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="H340" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>640</v>
+        <v>119</v>
       </c>
       <c r="G341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="H341" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="H342" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="B343" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="H343" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="H344" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="H345" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="D346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="G346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="H346" s="0" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="H347" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="G348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="H348" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="B349" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="H349" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="B350" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>1046</v>
       </c>
-      <c r="D350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="H350" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="H351" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="H352" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="H353" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="B354" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="B355" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D355" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="H355" s="0" t="s">
         <v>1060</v>
-      </c>
-[...13 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="B356" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D356" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E356" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G356" s="0">
+        <v>11.26</v>
+      </c>
+      <c r="H356" s="0" t="s">
         <v>1063</v>
-      </c>
-[...13 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="B357" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D357" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="H357" s="0" t="s">
         <v>1066</v>
-      </c>
-[...13 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="B358" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D358" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="H358" s="0" t="s">
         <v>1069</v>
-      </c>
-[...13 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="B359" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D359" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E359" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G359" s="0">
+        <v>18.24</v>
+      </c>
+      <c r="H359" s="0" t="s">
         <v>1072</v>
-      </c>
-[...13 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="B360" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D360" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E360" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G360" s="0">
+        <v>17.32</v>
+      </c>
+      <c r="H360" s="0" t="s">
         <v>1075</v>
-      </c>
-[...13 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="B361" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D361" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="H361" s="0" t="s">
         <v>1078</v>
-      </c>
-[...13 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>1081</v>
+        <v>1079</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>20</v>
+        <v>1080</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="G364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>1091</v>
-[...3 lines deleted...]
-      </c>
+        <v>1086</v>
+      </c>
+      <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="D367" s="0"/>
+        <v>1092</v>
+      </c>
+      <c r="D367" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="E367" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>52</v>
+        <v>1080</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>52</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="D373" s="0"/>
+        <v>1111</v>
+      </c>
+      <c r="D373" s="0" t="s">
+        <v>1108</v>
+      </c>
       <c r="E373" s="0" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="G373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="G375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>1128</v>
-[...1 lines deleted...]
-      <c r="D377" s="0"/>
+        <v>1123</v>
+      </c>
+      <c r="D377" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="E377" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>10</v>
+        <v>607</v>
       </c>
       <c r="G383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>38</v>
+        <v>607</v>
       </c>
       <c r="G384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>1154</v>
-[...641 lines deleted...]
-        <v>1236</v>
+        <v>1151</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">