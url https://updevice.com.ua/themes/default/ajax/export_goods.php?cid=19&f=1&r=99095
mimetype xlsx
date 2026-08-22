--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40fe31ef0a43c5fb9a001d91f659b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03df6c9a35540a17f3aba28326c45d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354a59a9a61e8e28083e6a107a9ce03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10365fe3e7ff8ba8f1f3fe8f8e52ef654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fc270ceac4f20168277da0dea07725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df102f642d0aef61df87bea0533d1196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac926f3fe898106cd5d30d0e6575e3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef52a3c5117922aa29c789cb083628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf5801b8d064ccfaac62cab2e0c509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e03835d4a7f75d60059a2f6b6a532e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c16561ddfe864623ed7232025eb5f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec19676458b37d88811adc9e2ba4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647b27e5d09e5105d1e7cf20bf261613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247663a2f13e90700d8aa2be0a7259014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835ce7cee69a4fbf36e9aebfe0cfb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3ea978877242d6a1f7713be90977c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe39e4cbc787f041ec20c5a1ad138bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a560e0b956ef568ee46399586dd17b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781234ac1ecc264cd2cc360c973e5ea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db851f4d1d654aa3641e8c4577879ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde7faf8cc9a4c2f535b68974ecb5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d753b8f57ccb8ce357e269ae1bf3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540785d9e5a0326311682855bbc8e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68658fa72d6448752044040d039ff124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614c3b485e0a81462e204f043d3ab625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351061087f26c12a97582982ee3e80df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb14238fd1261a90734ef3884a0e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af08fc0ae62421290aec1f4ea70b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d31a083a853637d95b37df0274f9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e1cad60732d1c3a32aabce7e457c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4500ce29aeb022bc79a65e6a3e6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b26d0362c71c6daf9702ff0d141a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43740519d5c0fcbe9013c8223047fe933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff1a2ae5f643324182266537e7451434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79a666fd43e2693e64b229ff638f5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d818b25f6ac0745e6912544f9dfaaaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b45e33602ea39d0a55308472ef3ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735f4239a55a1af110b8404222abf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced0badf864f5ef08435bb4a2fea4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92750af4e9ee44b87c1ee593ba5d4c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c68bdfcf7d0ba092c03936c3649c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b7a48c184f4cf765a67313dfdc00a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc06c27ad5131ce17d2d362b91a7e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac72f5a909f69142ec8272e9d53b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e435cba81b1e4810b2dcd9b570f2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac9aa58674bff4abb6061a9f8393e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16947730d63065dcb1d0ce1a1130347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b2371045c8c3a3a98f4a0571395548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d4fdadd9410f0462db02784a945d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9a6ee60f070aea46240b9076fc22050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a64aa899a69f196a2589b0552bc1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000922151950dfa0a5170e83ef9b00bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa5c11a2747832a3053ad8af557b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42061887433f5226e11a252ace95a4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211843642d351fd57b72a95f71e10f0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daf3297ec99167b1b6470ad91fa30156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3916ab31711012bb123e388801c30057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735865bf32d26c2f64ef2eb3acf88b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80403c65243edc10ccb15a03151de2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda5c2a67786174a19f4010f21d37160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef599855cb5bce13a80f466122e834d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a9c910ec0401fa1a080f6eaeb39462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1dbe0fadde30399e056d98d66dcd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d9f578dc0ae8dbaf9620397dad7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e136b4280d6ddd06c7378abf0c3fdde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c1590eadc402864d45fe31efebb3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57848dddbc82b29d54799e270ee769c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f0803effc76d83556f182dc333c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87633af59f7ab1602660fe97d5db68f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b89d3c32f95b6c87d4253dc72d1b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029c5b04593b22340d3aa2143227db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad1b4fc7118170513349ab2119f9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f7fe376c86641401799ceb846ed073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4028e44f6dcd6e8975047a604625c6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaa1c35e78444431d183bd10543de475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299867153cd9f0014a9705a991eb67276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1f1d0f32763ee35bea6539a4d6cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e7f2a99c7af31aa2425d9edd2011e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a7c25e3718bc1d101d45d6f1acc7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd52246ded1496c828f4116c6b053180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae51b515909a1a2c5ad69b095ecc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bb7c6b839101ceb22050ee6b7f00482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449519849c5b2620a2f91a6aeb932b3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6050286054127c4fe028ed33580e7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff81be85244b1fe8c66c7d25024d2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c5b73bfe2434bf9cba59872108d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c7f7746dc0066fa387fe52de6bcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf37036ee8c9d64b0170aaaf76f0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19615da5da8bb55aa9543c4e1198cec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f92e0ae0e420d4b3ab7bbf0503b0b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64b6a35e061e0c48da0edbf52587cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e169b311132c0a6237c49a65e0293992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ee11b2cec16ae3d525bf3bd005cd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b92083e99e10a7759853f1dcfd5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1c4c0fb7f3dfcdbba04891ed412c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789b84e00ee3b8467f1b9fe97ff2f0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd96a1544f48ed8b09c5639c7eae0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c4b7fb0e1811b9479efeaf8216bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cd1cbe4db1582dc6065b20e53cadd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8468b782d276cdc1720470456aedb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea34c818f4a1d68bb0c0c1ed0fa6c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54428a972bae364c6817b169226b6e6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14886e60990192fe502ae3284a565d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f567cff5a976fd4ca3f65df855863b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ee86983284270048a958573644ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ff6eacbf55dcf73d260f3e5b5084106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8ab6b4ef58013b959c8e84787b215107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3b294c01de81e6d0a95a2f11def08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41431df6ecafbdbb5a07249a1849b67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e67c9ce2d9dfd9e1791af9b1d64c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bff1c172393ed68ef3e7689f18b40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8ce7fe77bff63ee758d6799232bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901251cca177b79536b978f8fbbfc8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60101bc41c45c3bf5f3e6800dacc716f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513cdcb13ee42c72466f0561aa9944c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabae24a068f187ed05d4472b15417b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45710abfd8846e4c7505983fa44341be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7089169f3905bb7e9b24e761576bd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc189d469fea053077607c3152faed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82105277293704aa30b9470618e720b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580b108579691627cc6786f23b14dab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf56b3af7608bdcf6a0fcc6e2a2ca4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25756474bbf1186dca83c885e102ac56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f24b55e1d28aacb1d9e0b658c4e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78222af4bee1a30a72fe9f7a4a7e708125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61569905773a3159939ca40ed269fed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088a4abe903065ca3399dc0b45dd69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1b9a4735a605cc95dc99dde1c72ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344c5dcd785c1fbcd5559a800269d09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83fc502bf5dc8eaf893b9af80b7db5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73f0984108773e5ddfaa3cccaca9fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332e6f2d52145e69f70592ac1c2672132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba119d4bee5608d9b319dcd369008081133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23d8355b198244bff18bc2f019c12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845064e6dd23aa162a392d22d9fa6be4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e537bbae1b125c10a8958340f47d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42f45c5db712b3749537d2f6c2b6f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a54d9ef5bb91e300f643bfbac9aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c924fddb0bea43f1979f415dc66f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc681efa63ad7ece5a421e3f2e468140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401d116100cb4e8651fb1dae5b2b16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160937d1c77cf0bec42cdb488ea114df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db72104735b4db8a3bb11a96a519363143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1220cac12d95556716734e2e94e92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0c2d6d35338dd747beacb90c236e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882abeca4264a55986111681bf375852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143dbea1760da8b010e665b64d02610147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3189ca6784aa970d3e7825d4e1dd198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d7ec963c3ab9509117fc624449cc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd53471a1d201e49ec2b1269e249c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd9f0f23a3e9919981e64788ed539151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a6bd9fc06126f4ecc1fae3b6540e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ed9802f7f41cea49c6d83879a3e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686ea8a0d1426afeb9550a869031ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cfea467249eda34800cda2aa92dfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dceca84a4aa979838565c5b4f09f11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a9efcd2ddae4ee00c2b7c8501592157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2008ae5db0354bbd8eb1d697b81a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b8ff2acd92a0c89090bfadee8d95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec81635bb868b7d6cc2d2be51a22a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb34e8df409527707276e83f7b10e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284f3929b9ba65fadc9b9c9b9a3f8e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957feb5c7031cc04af742ed4730b805c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dda4a1090562c5c6b4d52db9ddc8d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef745dab8d4d4bced3f093f7af2e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff81478f5899cb70ed92cfdc6f7abc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea58dadaf013b758704e3d8ad46f069167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba8675957fc201f272ff055054ebf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef1c01206ab4cd5f2546206a7d441169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e6b9c519987ee6898e61b01dfdde5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc41d6a9b44b2be2cf78132cdf4764171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79655eef388670e10493404b13f55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b32df624b9e9c5c524f11e1f8fc11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2199266bf7b7abf46f61f3a896cbc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8896c3dbec425bc4c2a2dbb99d18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c619476555195d0b7845f8ff86569176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bd09a4ac4d9f89a823916c5cc9700177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe5fbe1c9f8ed06d31b5845486f73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f4933fa2fd09a72a78a616cf3e8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a012c86b268bea1ecdc0d44e3f067180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ce247bf567729fb1b1c7b2fa3fcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50ec4f1e55a74f12bbf0c1c320bc9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5cb25261c9127178a01d40d4e27df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b4f09b485c900dd560fccef954c9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8653ccf020ab823fd76bd10c34877185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead348a4a19bb3e833cebea78013cb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85165eb4a86afb28dbc9caeda0e2be1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc753d8184fbe13f8e22f37933b54b7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0288bdff92d992eabd0a3a5bbc9c95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f573b220f7a58098053422e0866840190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d65cb2ab9698d8dacf685cf895759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8397610537f8c848b836992bfd05e7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827b2cbe1c35e8435237b6e4290e8e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5148a83ee966f2d98f0c7f96cb4058194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc32de8e1f7d806bb48cfc20fdc7a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599f0cfce92a523d59ed58ed2cd5766196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f35d24836537daeff168e56d7937197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecdbbdfa724b3a75bfda600e735a10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f4ba02dc2a3485b569438457894a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd858b10aa0ce99055b84de693942200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196217884968038771308335248b035201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98087ad6923cb12a648eeb8d422c3735202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11ddc127a82ada752ebd7adb7bd795203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe91189602fa5a70405032de7c1d5a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc3638f19c1b7022620d32010f1367205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7243d4fb7970828afca58a64a9edb71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422cb38c114450a70b15a233d0d269e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011d8bf16aae27a3f7f03df76feca0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cc10d4e333d8918d8178af7d7a2e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42de92ac9dc646d1eec3fd9e29907210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fc0a35ec4ef8e715e716e601b9cb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda515215eb756ee94093275905d9698212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42cc10319ec904eb3181819ec7c8fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f13868ed629a4ece03f292a9a4a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf5904fbb97aaf6fb659a923dc4eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b5425fbd3d3707d726debd272925216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f05b803707bb292b67dfad43e1566217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a21024a4465d8927a020c2fa6259ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b976157ff7707d0d79577802bd4d6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e36f59eed19499be6d9174199621df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71969bd65d174c4f831b5dc54721b55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793341d6462c17dd2606ff1bc159dfb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f367168ed29ba35e55bacdc284da4d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c5199af577d12b9e2856de58cb041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acaad387922fdb78af555853339bd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95651f91bcc23a8e4560217637b126e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508463857e3306c6173e370a3a6c2a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15837fe31ccc82c4c84b8bd1ff0e8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fef80e0bdb5385ec1a88f22355e19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbba8f85f82b10714569e3dda9577e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713820f2471bf35b3281ed1caa88f8b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df7c745b1c1831fc067c9fa75a9f11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3b647ad9c0c3b4acd2c18e0f23cbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dab2e0ac42f033158296c4969f25e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80745148554c24b12e49017509022e80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f110aeeb2b26f42bdb6c9bd8d8619ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e1f9581cf053affec1ccbcb9ba47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af490769cfa11436a5bf958ce2542238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e300d275857a3e9ba44c44c8d34f37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8bcd43ff8d9b9f3a3bf9cafd6d47c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b74b84376b15d8c4895c5355ff8fe8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a9635865adad0f329a32dd2bf7378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8980e977d9c9262b4f3c9eee471cfe1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27e8179b0580b2797c9ae8723e9e85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9a415df34ea6f82caf79068be7718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038421b0a44d943c3d0597c2f1ae745e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f5f581c5d7c23ea89cd0618ebdcf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb343076ab0dc903377f93bb15b24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712c55b73c62871a7cf7fa7ebd78772249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d5c520b235296bf2940f75e0066e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76549b0980d95852037bb46ab2c09f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b820dda64b6097e11302c7f61a59e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0486f69809cdeca02a3d819358e1db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33e88aaa6d9782d674169042d6b3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08df1f3bea9b243d4fa3acda41d516c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e811a98c430ff85c192a48f3325a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc85189ccd9a11a6b599cdba368a1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff184e59c3ca429d6990a281c6b9a426258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9710030cab2968e36d12195329163259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10f204618f6f9868414bfb886c5f10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94dd08c129e9b8600262504a7be70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f8834f5fefe0a6ab26c749d6e69e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0c060226a94afacc87d59761255d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b031352d60930e949ad5b93d90f8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4241661e35c3d6cb1edd55debd4784265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939cbf02eb1e7737351eabdad7b7460266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3735b71cfef0a078afe5d19bb49a1b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abddb54dac70513693369791415a0e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f32d905731f29c1ad966568bdc049269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3c75bb5c51be49a69621a2b3b43b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a452c9797565c0b174caa6c90b40a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d57598a9ed3c6f11fe4422b2e9e2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff379d839aebd62da2aa5f4e78b04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6352cb2bb67c4e8dc6bc0787db9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df33c85b2329d75397b90c017ff493d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206950039ee410fe2e20e31fb65e63d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc78d7f029e1ae1716abc57073a7ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704437f8d031b43a1b8ca5f8075d17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a47871c7a61d24cf29d3f785eaf6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09a4be8ab0e756d97b7ed74a8b710c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc5048d9739f338c925e05714cb2e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555adf76d27a60fb56fa4b21a02634282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c616d9bf046add39665c8dc5cb5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53292b31ac3773a6ad83c5da07f5a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efebc404b04ec557d93cd0bce1a198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdee59b0f17162064292206a22ace0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed81d26824af2927b253930a5760a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4a207ea80716cfcdac3b18bf7f3ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee6ebad79f27c421f69dbd7650d2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74f6ddf06aae993a9bf66269739045290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8a6e7918246bdaac1a7382e1db21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a951c22647da2dd777d61ddd5cf751292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93377421a9c5772fc318fea3d2f0731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40295243916e70b830bb06bde6630682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa814684ea9bb25ad8a3c22869bc42e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b71f69d2645a1a3123db911987dd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13639631945c95d010b2e1a5adce5d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc852d2266292b2ca05daadee53684a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10e437370582c6b99bc3f209ea43fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63696e14a786737da8b525a7c122ff6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ab4fdc49f4d2bf8141aa79c9bb7b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d4fe3a2b122c528dbee9d21be097a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4c431d9c6eaa9c9a5a923bacae2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab42f02906e22a8d402e73d1ffa59712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd1c889bdb4fb338a9751de60d49b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba65cbd91b055a132bda870912c12c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b1e30d1c8a619dcfd5f0bd2dfdeec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd7de1c4ed274f4ae281abf0fa13c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5070a00a1d949964d32962fb5a2e10b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca74f22332c1530cb2d77c28aa256a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd9a64cc2639bc378165e9ecbd937419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac50559fbee61ce1b0b478148dfda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ac0a6e48fadb16b987a218ead221221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b93fbd763d82ec2c973d9ef9dd67a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec274a24eb4191656720318aa7ef7a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb63f2cbd3688de25fd17e1b1496d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19662c85acfc782db2c2e559ee59f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b196e7907c51e7760a160d0aa2fffa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26540e0d3c0083692522c4c185bc964727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476576a3d3ea5813bce1db330049dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397815f84a295f9d91706876774b7d2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3a2ae927076fdbb56007005800c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2987d2824c7c86d968b7b19ef535f3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0296d28e09feed4cb07498065445c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7c6a0f66197ee93d5843467a3557433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3073fbc29ad95a1224d20a89a7746034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b41b84c6861f80a40aaa69fabf2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42770006f83e62deeab1d38b391c2ec136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735a75b4845d80a75522e4af9e5832c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b870f8cde934e650a4f78d4e5c92f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fdc3f545cf2d162962bcecf18347539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bd32c603e58978a78277ec9fdb6bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3bbdf6acbde51deaa9c055b2792e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f4a2fcf5b4bbf0a7d7de1a42280a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83724d0e2cb57fc401c15f7026c6cd9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab67287917cf22f64d33172b2dbaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc592bbd9ae40da2370c7738f123cd5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52299ff1848640aeb38bab315b8bde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9c47c4f898c439e375bd48b467ce947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304239aca62213bb8369f5fcadb158048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a687c16ab6deefec71988fcb4398a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad911bfaf78898c666ee67e85eeda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7b5a49cf4a8106d8081d7ffde61751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a11dca0f1e9c88c1dae867cbecabf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c69f278685131a3756d16078832bee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff041c54728f9327e38bd493ac60cc3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf93a146db32ceeebb72792843118d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10cf0ac49248ad5a3399085d6afcda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c9ac9f4dd8bc07371f566e68996e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4273e0fbebbf9fe670d1f555bb6737558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d3b3e8e12124400962bb367375b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573311b143ce1b2e544f06bd0990e3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5f5c9002c6987d7728ecf96172cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2ee958493b9b3f30a1f58f328c9d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f1486e902537f46752266862c1e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138fe2f9704ad7788d37f684288fb5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476decc14f77498d2b4bd335ced65865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f900993077b9606d48d5461277937766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03610e57402e9caf091b18dd9f760ece67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8699470d0cc7043e35e0238176bcbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e17d59a8128711bbf6f58a59697d9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6b205fdc12954b273d9764464173c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0ac39ce46b9b01ace7dffbd4a87cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfccf724b5aaaafd14f1888e3900472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15ed94b65371d223911d50099b08f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7be1a9fb4399e9250c341355c91a4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059a7c845a6b1090bc61ef19be56d8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c185e1220b59b2a48b81298a2f42da376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743365f0e11372ba951a3d20731f3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeea9cd1a33460ed340d54f369127978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09028a6d8911c39e4ee002dd11753a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a809888c31ebeed3b4866eb148867180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593d84c68b549f9c9e24c5427362ed681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec903ee7e2868014897b1626f642d5d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19b7dafe9c6b3bf38f6e996805093283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e5eec08cb3ebe9df72d888b0536e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4dca76d81058061e81440b0872c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5142feba4b710d538249066fd7e6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e861a0e013de96afa97b5d04caa08087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c99421dcb37a8ba77a5d688633836488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914443923540dbbceb48fa502c749e4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7210e77ac80f15d83e69e0529b30a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c637bee237da2311057817c0330dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c12f3243ada3fa9a084dc30099b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f774e57dbdea58849f014616bec208f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141c7788e31ec8fc2387f3e9546223b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186170816dc16d03f6f4fcc4ed317c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358fda47c4bfe66d3068aaba3fc473496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9afad1c787f9d193bb3bb2c8c7243197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e1d3943ed294165bac46f97987ad498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70451cbb227a7ec5bb96ed197801286a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3bf597154194261ca5d92621b61d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184134f974f2a50cf2a59465b5c8ee32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c51eb38ab0159e43884bae1d74027102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ac3d576714aa86f8a7f31824c36ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e6801a8c4548dcd58696b2b210260104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cf440743ab79e36e3698e7340391105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319f5b409d9efa7955858286d07cc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34a7f80f3ba3f34a46f65b731d430107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e50af1344d41a3025ee932c482f79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e54e0d29582e7c8fed80300d660c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4e58c64b917f48508edbe45caa69d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38f001f858392072720c891bee1d6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3aa902bd227657d767a55c8d85bf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591672f2ff766945cf0f03fe16e8296113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7fbcab87f14c79aa0ea01dc922dbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5962732db709e07887942f122d1b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cf11324da86f783c66f33b261ebeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc963804e4521452b24486b3097d633e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f80476be9fc5b87609313d74a1de9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e195f60b85b80a3f17d54bdf0681618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c5b7776caaa7507d2261496fb7a4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b678d12a6a16c7b1a86a86f854d72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db76517ad35971738caa15e02b183f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12eb5f41fd0335f4163bbf571f9c92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f6d3befa88b29b5cbe2d5c93c687d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269876cff37662ccf45d13691ca8b97e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f10a3a29c6230fec942e1e979597c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca632ef35da2bb0eec026532eb2cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5f4feb92fb80a5241d8fe4e27ef3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ba2ce3b600a8a8ec08202954a7ddb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe1c573545665dab1cf6b2ad8241e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2418cf2be548be71b8537cdeed9d1cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ea30e8834fbe45d448118bfce3bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db454afab0baf75bd374d746c8b5ca20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cabb352c0797d8a53855224de2752e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee4521c713fa01e10233e0243ab320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88450b5e7c0b7448ea196a0679de84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db1d0891aa416942edda44d003d83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225653af68ce3d93859c5602dd56a57b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd98674731a45c75416e4a3b40133b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9dda305dbbb7e36d071c79b72de1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda33a7d9ffb2f7e3826a2eda5b20f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5376d5937298df07c5e080dc6203a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a52a4374d876c65312c3e58bd63237143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d061194804c567a4f4a89dd00e1dda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9a4676cbfe1a59283af7f1fc0c3a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064b69d00537f498d90bd98d30047c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205bf4e182ac31b87c0807dcfa86c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426bc43197cafcac4968416a787bae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0b122a206edea6f1b72b65e6ea81d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eba69b621d2570e026bac25259d82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5663015ae42c875bcb26540d2e47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369494212d73249ddeaf32eb3b026898152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fbf44f4351193984b2309e792afe0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4edeeff746f96ac76c7ef2ae8c1d09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a27bed696563e43a5d73740b1305d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6cecd1e7e129ea4218c20d39f789f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75521f2adee2c90d1d092991073f0f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd79ad4d252a3b63fa558a3dc5930158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a97606d29935074882fef2996d3444159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb038623f7aecf0d4a7676bad33c0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdec1b64004fc54ed5709429ba9ef0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c728c2097cfa5c57b9aa208a4c041bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5869f99786e71ea2ccc775efd670163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb752b6cb987cfdf1577bf35f90b88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f198e732b844f3d9deb4390b960af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d3fd12c105d2f0d5b0ada505f949166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05391f2cb43ae4bad69564e90ee38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85039acd255d500a7f244cc77f35668168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8e604c819e3f4f4149b74f2584a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568490ea7d06764845fb184ae3dca53a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8beb328dd366d7f39f9f6a419a341171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a803de9b148d3ab6f5d7269ef40f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844cc368415e46bd59ecca6564e92a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2259751865e5d88f3d89287296f4c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2593c25f8b9023e13f143699d69a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d189c3b8c037aacd494812c9914d16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5277a484f2d4dcc3326082296ba8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9606a89a32a27ca179741969a1ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10877a116c1fa833d0d63d5433002eee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fadd2c3b53158ebeeeab88583628c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d54733c2b5f6be6e7d9e24bf0dfa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed44ae095350dafd1400ac1a05e0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70902115e55abba4d5c0330df3f8fb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528782665b0c1e756c8095620ad49b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cab90762398fece4894b089a88982185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155e4470857ade01a678e0e2980aa52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff15945b4e6545f06ee7036ef5230187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3960b72acad9e932d3d6fb58c6cbb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6fa39daa5aacd22fe92943b5774a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b64b3bc69a5d778ff8c9e83990c19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64bd76fa66f66534f1dc4b1e717726191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb4b0132ae909114f33aa40b87b5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f428ba4bfbbd1b00973ab4887d3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d61689f611e1242c7ec2d549e2fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb20dfb766533551eaa41b3f3bcc40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5c1ae90b5cda2e46d7ec6902ae8c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516697f0f82626fc36592a86871453197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd8659abe6c27d7949091e3bceed9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b18367bf07926e4ce8581c1b6fa0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055479ad93cc8c238b33ff4347466b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36dff9021b4fe1fc38715f31282097201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd24c85d4fcc2fda9a2886cb283d2f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559479191ef48021e2455ed13e878b8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19534c712c4416bdb6fc2361a4b738d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a215d328c6de332c123898e90c3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb4ba6d8043324139863e89dda48f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101231823bf6019f9301f913c1b8acb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108432cfe4f3cd5de571ea2e1acb9fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91546933a5988d5b2fcbec0b8e368cd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb50be33b9d90fae4025863461f0e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48384c76497b3094586ef6550f96838211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535234268c0faae54e7be7e262da0ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f06184d5717e5b7d7c16d8dd8a85e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8884ab942202c3a7cb7fb1c1fa41a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a02c5479a74305f57e665a8795cc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf967b68d551b5dd847a673ada0aa4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad0628668ea03a11cf40d781580a26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f29a6185a3706423c46cfa21de006218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29009faf572090f2ae94a7cd5219b258219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd4bbaf4df392354b2bc8a8e2730bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b1f89d902d0a7efcaa3daa5933a8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f49679e17662199e8cafe24dd1aef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7b689e6220c4a58daf63d83fed3bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f450c18971a658b7f536cbafc94c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32baffe24eab9e119f7a838a1ecfe4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cab37e47a3736da33370161e72fd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b319ffb1f101d1f109d87f3cfff6d12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fc8b017708a1002582ae054c78aca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a1e024500d7d9f246d5503a26a39b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b30bdf26748b776b60ec22cd124bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3980fba5132bf52e93bed9b16f14534231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102ff5dec4b012ad5585c4205b29973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96809a660307ba0f990c9d794354cec4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b6b9b47d8c351bb72ae821a568c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f0f8d330c643e9910127fe3b9b65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257452452cd6c9e2dae1a4b7fca2e4fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889798054a03e7dc22a43fa9e9df433a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26822e9496991f668c0fe22e5e6844ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9802630fd9c1e63058fbc0c99bb3a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aee6100a9b9c0bef8a70d33f6778eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb5e7a96b0028ce1ba0e53a634c87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810d022e1228b6f0fd1d0e9ae95a7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0912741a063862807278ea6a9409243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c644440ad5c4a97ded304d06566c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfafc362d1912284aff25d932dbf2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738f23d7583576c090b6e58e03a4fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d681a609f3843d8156c1089818fc56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7704d87446219caaaa0217064bd36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3c0fa8e9b7c36ae7e8c18a07ba63f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ade32349f9053640782f7ea0cc5f9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912063640fd8055e5a3a22da1970d284251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ba6585bce807a81499ee4a605679d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a6d20b84f7d35d0641848dfa2cc68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bc4c72c96cfcf4d2e801b1a1b6a10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b291a569c213a40df76ffeb1a0109255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270755af79c7783e0fbc53f6d1525b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc676c819276dd17344d7068e673ed6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9398e023f4917b03cbd08a5a93bdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf58bbb260f617737b537551ebdff6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fc83c0a0931db6fee4d49280c161260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f6eef4af5d651abd545ad828d559b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c7a45d72ea8b53698ec7e01cfd4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f753a4a6f68d1b6b7521173649f45d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf48c06cc8e38ea8df86baf2a14e42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad65a36dea8c9e91a40ab60a1c428265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea0bf40db86786975f0984047bb0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a7fdda216ba4a3ff94e078c799841267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0052451ce4b027bb64556e52c4249268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de655b5a68082aee52e9d812e0021cb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a9289278501488b0ad057958a8bec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ff2afdd9a75e82234d9dd015682b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf65737a4b3a672dedb717f161f932272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1924f636da39077ad0d3ecbea2b8bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b806fefa5317317a00c175caadd27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07857040aa911d169f494b663295bc29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e32d2fafa93f234b4c5f733ae14167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4e6836f892c883d310775b24ad11b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9265a788f1e9208ee7be8a7dcfc6fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05c1947b87b41a2d9e38b0fc013a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119747962435fc849db8bab4a5c6f2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205333e0ef997a315aa70be9f4c69963281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc83ac488c21a40d2936b4cd852aaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7bfd0a4b312833624c3a0c2acd57e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777ca650c261de8078ade3f2a758ed4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5702416c272be3f930c0bb4cafd91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745ee6e259df1f8d88f2bda059cf03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a3dacf2de6f9ec44eb4a80665e37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80568ac790063021a9acabe36ec3c06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e81f8dcfdcf133e9be185e6dc8acf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0153ec5ec0eee792305c129584865290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba10550f6743929889ada55a90ce1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751c83f338bd4a522d3aafd214a4ad4292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>