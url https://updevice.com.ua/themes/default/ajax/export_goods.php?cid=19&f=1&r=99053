--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff9bab24ce3549b04977ce76780db21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c105eb89adfa65dadc29bd28f828c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adf00d6c9ee4d2867e692dcd25ddbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d59f2024020a1712c7ec11d2d4b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761b6504c7b43a2ebea427487bf6bc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb564f39e838bb8944e3c9875be7ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa0bde122a314e9a845547e150b3397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aee084fc98b7fdfa540380208e4bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18d0c9da41197d51508ad454d0ce199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac32282a8c5a0c6824f4af0e6d8da110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae79b1ea6bec37c02918d1dae4c00ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c4bb26920e06bcd09c26085a8ad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b157f6287ada740a93147566b6026d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009abaac0aab562a007a8af18d5c5d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce63d6dc396d1df531fd040e48ae35515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f368cacbb2b6d01f473c0ee0bd064316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d278522490219d43210287408d7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78067d97da7f35885375a11ee42add0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630d826213644efdcb42606b97972a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e082692deca474edf1e9c6e84f3f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89150607ba5039e82bfff86da09acc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a8f5f75c977758604023b70525a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2fa0362c9d3a50aff6a5f30d85b8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd95cbda08b7739e9d78ab5fda566724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb79d803f20f0bbf47bf800bbc3ddd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510625e9ec3007e480fbe32b49f8f02626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb384ce0ea274e0e070eb71c65714a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84dbeb4a0e2a17c1c05e775bdedc7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d406da0d4fee3daa0f9097041aea6b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e07ed58d533c81f0503cfedd3b9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e95d28d5fee7615a27e621b1085a5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5594c58c477be0ba75f542a1ef17ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432ee20306123cbc16dfc779047ea733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e042bd70bc6b231d303a9b63d342d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a244cb12544c492afd5453b5676435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106afddd4a967bf98eb58300d72c4bdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc3c70dcaac262ae0e85251fcc63f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4b4314ec13b8f5114192e54f64ea638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f1f1920fa03b9eff7150c80c8e0a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0ac208ae2857013a9eb31fb6fa9ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c75d759aad98fc9cc37716b44927441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82259a8f5fc5ca5dd29be018cf214eaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ffe7658bc145d2d0305195a3d3e3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664171cb30f4e2fa3959ef2354d7929644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68b671ef27c537c5961a161f51d05645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce926fe292328cf41d1e0780da039b3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde3dfd1655c93351030369f3b23d3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13561bba6b97e88daf5c3c2fd2b2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c725b41349a251f5bd6889a4ae6ef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca1b82028e42821a340822264eab6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb93842277da4c6f52ab0f36d7e74851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171778f77fcaf54d5efc5481aa47933f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec83e8619fc6c40c079ff733c2a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21124e1badd086c137522135c668df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c15483e8eedca69a029ecb067d4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0355cb1b4023c1632972c5c2319e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08f89131be27729994a5133d5d0a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90237943da16b84fa3eb7eefaa6b2a4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6342934a439d0a7def297d1170fd6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a66b06e2acdd382b1b335abdc1e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4d0da03b9bceb8580f4e9a2f057a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a3e5117f94a9c8bfc61b51e33db862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa31973fa1636bfd3d00bcac734e8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb207ab42b827d3343446e02af13de264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad47940124696d13b816a5ac361dd2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6db4bd669e75a30bf444caa6f7ac966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4a0307d12b7b9ac7cdfdec1f0e9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16f99f6f669dad5848ff7a6525b31868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfec8d1442642a2738b3a8d9fcb60369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2497b1b441770ced151f761fc93936770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae72131c208b14f56549a148f4365471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837f26c53e1c18569e918787580493b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110195835912ab625d5c579c0670bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076be0f2f618f9ed368b61fba09ee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330cfc84422d88e43541e6f28c3eb9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a045c5d0005544a10b209f6ba6838276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733e6f44f8726d92f796b1338e95ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5a983586aecf911435bc5dadb79f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db3925fea2c3c28aa835722d75df5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813db1adb758358bcbdf8ba048f96d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0ca7fdd6da59e90beaac14fcefdb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd64b093e5b93b1af132074f315a5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17853fbbcf1c3792458a22ef7c4501d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73612065c0e1509be15dec828a0551c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44620e96164e88520ee7b1635c04482385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d90bd2acf5a7c73438a12d77a42bd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935a1bb5f3627f8f0f981517eb58a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0eb8354177852cc5251cb4755074c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a08eb6a61e7823647a72bcc0bfa9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d56b28c71b3264de533a1c5c7215890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf7120d95da8fd2dcff6d6b6c3e8ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aefe95a40f8aa2daaf19534e3dfbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59d91ee1d32c47353a089477d8643c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719847aebb82d4327ace10cc0e97f7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb57e696b4ad21eab8d053008a253d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e5a783972f36d840de16d06892b8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33764ae6ab4361674d5d14a342507ad297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39cc840c44bbdde4517fbb19628a2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246497a667b4a58a71e9f50ed45ca4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca7a001826af1cbaae1e1e0fc4b61c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb1dae02853b965da6640a3c3189ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168f5d92a39b469f7323484e328d29b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bbb36b4d704ab452e0287890ee05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9bc0f855cb316c60163cdff0d762d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f02f5d86c573c2a89f34443b3143b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccef2d35def9253eacaf2d7da9fc0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb109c7e3faf149df5b65e02ea2e86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd2608a9dbe2ff9524b8432287d25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7119e9950fecfb48e9d96343a17b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71a65e37ac27bf0fe030c08b6a9042110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b926f34e52e5e106ab2e93edd517f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f62055bf862cd9d92952aa84ee27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c026c910ff355827dcc60ba7a11af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfdd7d2dfbc99c527d3f4e487f3779114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426bd507ca855a11ac6836db618da2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123087dbfe5842c1fc42ecc93f3d07dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4a522f0c5c4b3a9e55799a8afbb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11495ac70733e1922998928f63b1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271678f867f329b76172e57ba34549c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5299a9af8096eace5d64d66d5126c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16ade3b7625972f1bafec82eeed35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda08ee80f50bb47a5f16f2796785b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7029cce21dfbfbb474a316bcffa6ad5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265cba119a8e3729c092eadff59a9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb88727025c6e72b2ea954dbbe2dd9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5518502b5525fe1b9c97e9de481d7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec25e7987a5c3ff27af293eb2a9f71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f36aafd3fef51da2e7b2703ec8a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eae831634b55f13f1092034224cdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169ec0b299628c348b1870e0100aa35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fec339e0c8afe827061321ef788bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a9eef9c17120172a3bc8bd41422f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e3a9b8ddf34c0856b6e875f2e943133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c27b9254eb9d476da5155b67f7d18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31d7796842fc0d43d3576fec007f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c463e2340e491c3b9d8ba55458eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1157462ea63b758d9e5807532e92a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4003a925539b4cd998975a761e44445138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fc0bb64c28b5b1606bb2c91c6df8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be82d3de37b4dbaec90f4c41c80647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded37dfdb1d584ad3bd3f2df4ba553bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555e97696a42338d9ff7576c16e0659142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacfa59c6af9d917eb515de8ef53364143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d144ad71ea1e394a2f19276a2de27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d53c909ba44aec8373713cfb98d4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dced9ae7df51ca18732c2017c2379b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5710f2a222e7e3cc0515f8c8489291147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71286022eb3e70f8f6294a0409e9f474148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e13919f70ceaab6580d8aa07cda30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd841550339809224a55fde2c468e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607da47416614d7b0db1833e6d50226151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcd7c08c98bd67f8d685a8d49280cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695ac9f8d3726681e018590d339b6f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe3a105ae8ef63faaaabd05fab16a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfca502503f9b738bd53945880e5eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84754fd1496cb0942886e9b2d85cf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71499b5f77c2868cd2f287ae9de6769a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bae0918ceb4b3241abce738411eeea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754043b0c997c53e029a8b46354f21c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7df90deab6b2674d3db44192fc8cb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772febdf49a08dfe38581c959d70d8bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cb7aefe908c2a3106d82a7dd9a63a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b9b9be91c4e44ebe7a308206a1e0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216677c9bd58eb03167a78ddfe8c6ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352de9ffbc2e66e54e87eb1119b1969f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bde2a8f3780b0a81ddf2296ec803c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad0b69db655efd23591d67121dcfa8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa4c6c2bd668834ea4dfd07dc4bbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf15a3fcd9fe3ff146acb75139b469169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fb0e7aba01b2f15cb997ae27b4586170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dfda475ee60b40ecf90aadc88a827171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d1c73f7aa9ff25699ded7cc98b16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cb8c372f3f29d7c5e8fa25b68d2cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6fb1670c92ac38d574e6d86743d07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ad5532706d63348e5287d41eedc42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c133203abae636e07e65477a23ccb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83466bffd21fa597fa7bb4422b4df8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562661f10b5b4231c812f8084123278178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965605c6ba5ce4b21d524b5744e6889179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d78efbc56e002daf2ba0df43ac283180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f581a366c3f29f44af3737d93001b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682e2638f0ebaeefa70b235c00ea865182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9afcf692df8a61a87f6e17533626e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0def1763b2c5712698cf0d078d5ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69158738b67d2dfff5d82507ba6fc322185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0099bbe31e3fe791d9a06ea3a17764186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e37307de2caf17ed8ad1ce039e213187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a084fdb47df697c8536d1d29b6b5e15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41a83e8e3135ff553d041895c4ebe2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0b26791b13580bca5eee0687f8db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ca516e4a3a4858c8dae0a77062bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe94d2435224d8434fb54bf3e065d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a58b21f22d458e31aa9089cc91e30e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489635b6602bd008d53c8e712216e5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d7ebe0f28ba29f1f55cb45c6b1fc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8e5cb18b74b45abe89d841bb5e5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5401cbaf6886d9678cfe8ce4741684197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6a96a381f892db1920a93e94f62a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12818b731b28510a226d551d5c1dfcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0c76fa23c0a044e440b9abb23edc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27870fee1b4bdc877b5d91c1da895f9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca373a3787851279a61a0e8d3652f9a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a0c878a51a004bb58d8e952e3649203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52dc18748e9617c2ca42d73c5ef792204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137f36362efd0f1b900728a3bb27644205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423616ef1f62aeb8c8f084e004c0590b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1124266cc69d332c0664741181b7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf7b8ba9d2d660d47a6ee818a141bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16e27b97aca35bbf058a1de28b0b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd59fc3fad968976abffdba23a7176210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f40b4e06c59d91c6bbca089f6176e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd0fbcaca80c6d6d5c83f336bf32b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0bb733177282fefc304f724915b0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49422fd2c2e4bca80f1e3a9bdc58de74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0363c871942a572f1af03acb7091a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8ba36d96f33dabdc269a03566923a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e70f0fb60d9c05d63b4c14d750a806217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81cf3db2640487f0e77ed0c4522d39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc2b52375057df13d651e523acb28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a4131e8f4133c41c4890c7b0d2e62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f622fd12502ef4bb4275bac43b9dbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde809c43a3c882238b3885acad2f76c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f08141c35aee552490b031d3debd85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17f75e92940913d363bfef6f0620ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d672eec9f96bc143ef524eab6eda2ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142737abb102dee23bf5428e0bbc9489226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c75bd315596d56f97641fc82e5f316227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050a2a80ba28aa52c68128f88fbf43a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297369528f47afd76510695784aaabdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d256151e9eaf48509983c73f259f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075ebf087f08a94543e3234615f4355231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764d67c84778d53ed1b4bdb179e2268232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0cc6ef2e54e363ae5e66887f7cf77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f2ad59aa7cc7fb5720853ae86e4b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e88b36bffd65f07335add62408848235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a965f7672d39080fc964c7008330e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eebc732f952283712a40937301ed5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed6c1099edefd038a2e5e71117b4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e396e946dfcbd5a391e28563d2fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c226549e1b454a44fce06d1ba123be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38bafa47fade1925942c03f7430119241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46a6520da4e0c40e35556264443814242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcb23025fbb44962083ab15dcb8010243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd99b62eac18add78c6a593a7b97bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90e7989f67c5d1571b8bcec551dd83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab6f4b522f11ea5479b239b60953bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82da53eccdb8857af3b1d0bc21ed61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5835bb706fa53f937ff70f8ed311f7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c773624e94e3f89dd9b622151f2ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c522d4354a4c81cfb10f989c198e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005877f22ba9ddb9eb753813a0b3362251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad8413171cbb0cfa6c365a0ed56cb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1acaafdbe224e4f327203b74fd48a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536e3c7ae0c8d6043435194cdcddfae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba6087e15162ce9f6db98f22fe587255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14c2370f9c3d635df104bf53881b88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac28586ffca70431d522b9f1142e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f6418b20eb80fc20e7349ef91a47c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ca8dd9692e36c6c7119c8b01ea7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1bb67ccbc1c30ef509036a4ad985260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f252e5be88bfb4340e3324f631de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d09788b74ddf43524fe1d82b2e9341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c5b429336ba3a3bcf3b0d0253d4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a50a503749fcbb4db4fb9ff746881264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69768fb0b8e39f0e671434daff24e5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed969eae3c3e59c895ab02b4facf24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240edb361fec798a6385c91aade0ec8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722cb5bd0a2a7bec6b83148a5ac2385268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cc75086d396cf21c901877cb72552269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe32280c5d970015005e90dbcb7c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e55fea4300b098836f9077fde28e2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4c8570bd916fe675907fd8be5f149272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57af1fe2afee29471f95dbc03fac55b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb826dd70fede1f3952a751309d7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c373c7d29d591f6b862f302224a37ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0cfa8d81bdf81d402a7eddf7e2e58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3280492fb15f8da809aff6069a4161277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cbd2a144a22921430ced5f55401d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f82511a25841b5ae3b558c0bb2601279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a639d3a3a7bbf7c5a46ed579e45f56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da55d84a524f96725050ed81a4399281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9084feedf7a337f542ce4bd58cfa8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c1135b5e6233cb64959c8e50a068283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb14fa8a18d8be770520dba481eac47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec6b9880bb001d92d834d5a93fbad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69f9d95784ca29fc30672a8fbf3c1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4691d07a629151a9b01252b5db9ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224a85dc07e586ae8617b2c4b469c70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cf9d79a1d12cbc077199667ae39dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b17df4e29dad61837182dfab0de15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fdf466223cdbd8742c5acb4b1a5ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1da46993e7b5dfe16f370ce4300d292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad36578139558ae4236cc745c1a9731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea73ae02684361be440efe710228b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdb90337c7b1e238f16355f18b3a303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dc224f19d2774274b7f35ed25fcf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df0ddd57eab71af555c2b1714543c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1731bc5c98dd4aee99c921a5cf31fd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c76e5834825ef714c5244887d3587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61f7b156c46f052c8bc82e8cf9a208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ad10100aa94b89ac12b30c066c9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352bb51ea7b1a2633ed5117fca3553210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29aac98fe426da93deaabef25ef16f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d6a6699902d3e27424b5c61600bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b498599f1ebbad668f2d17ef8456213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436abd04d0db15389d2f2be364c3d26614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e152b189c802010b87e52915d17b77615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbc960c57712a3b1b64050feb6b06f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b90515e35179450e8e89227edce95f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee47ac9494becf5c306590d83bfe1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac08caf036636dd24307130dc4bf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae55e94bf056d09a8cf4afa17954f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b11c86617b6c18c14e43a744599fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2522cdb8b7d39d8c2378905a9cbee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3f0661429f29688f632dfa252ae823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc12a511da4f484153671db50679e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233984356ff469af284ee6d4cffd1ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32a9a7364a7f14ea22952a9d312ce526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b9d33db042efc4e426a15ce1638027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6161f158491fbee121b3b97273299fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510166493a1218bff59dc8273ca88f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f664017207c38ad69c48fb707f70a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acdcc09b283b29a39a2b6c841ef47431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb2c3cfdda623bab8738e243fadaea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d444ee7b5394ae0c143ed24cd67d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495755af73aff895c0c809008d09ecc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7484456ebbc619631521914e6271b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f4ea19feebab8b0be5945ae5f2e9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832f0af4fd4cf0ccdeaee9d1396d9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f35899d5d2b3103f8940ee6752d05838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5c5ccd714b38383588872fbe10fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb47e7df35640fd0ddc6ea29a630940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef5944e72a0261dd8b33a0d55658341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a9e8c55df5ede242753a207233c5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2bc3f2fb1c6076433b1243f3026f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e09858551a528402d9c18a0b0964644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce47291998c275ff02139b10a1a08445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa981fdc64278e207a8571e19e40fe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940705492a680058861b8684f1605f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684216d0add84feb8335b22bed546aab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2598eda686373f422c22f8f0402517449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41711b00c550f1dd7e040c70010359b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd063e7afb3e42c5055f3558fd05a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff5603868d2e6b9bfb389605a02c2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d8d376655fd4a88519400f4a590f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033b2e9321e5c877b5f1bc71e7cfbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eda4bbeecdcebcf03b18a7f24478c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9010b711e98231d0741ca184f8ad8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4220c860067f264f34f20886e7144657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a57a152b361ba89e48063383ce3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a96b2ec88eaf83880677759387e3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be703caa24690acc2f862a9f33e9c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d402204c9325f373b3fb4baec95ab2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef46b393d9f0a0f607d940ee941f5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cde929a21d338b76bc9e4a715daab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b898443f7193183f277fd98657cf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762b4f8afbbc054a38a2236e6410a7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1327bd6b668b8476292dc496478f1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521013f3eb1c24863606d78aaaeb909667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088955ef4c53354f6550538deee5c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884921dea70f8a4c19eae5e09a2bca8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc5076d546bca908da5947db50060370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a89a8d0d60db4cfaba2b47f127a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f4e10b667e1647177462e727f30772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b105d97d3820445a224a978a3154a9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360755a5a0b84b2591e1f7936889460c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08401de2fac332b51c51647c0306eee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb53095924a49af65ca8a26ef9332976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16669768ca444d22fa0d2ef4240e1bc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef453560548e0a0d607daa7f86f0d31a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9531ae4d4e6fa6905c99adb537a55d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbae0aa7b7cf96a5d7baeaf0d66ce280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ccd44ab86cb57490da795d367470281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643debcfbab3e69d0a23ca8a9b0be5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0cd795cbe2ec477ec91cba826f4a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da266a4c8894ec2a4316118b57822a5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99b670ed166883c8b10409ec8bde3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc794d6f44196ca3a724c47ddc8803f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d500c46a420459ecf5ba9eb8acd984a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c445c031095be2bd218414d252439588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c61a5066ab6b89b0be0200e53a2e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36440d2820e56a1dced2f09db89c5a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844c47d007f86dad31acbb78186a5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a53ab583bf609b3c67d01d57ae90192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cfc5d6d4551acc605f44d4446edfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d90120260a9a0b440ce7ac2f83f3e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950876f31528bf11b5a08da867916a3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c24709da74d677aa6bcc9945ae093b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfb69f34c62eb876cfc23616bc903497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453f8f62ee4372a1118fc5c236c028e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7b792bab8fef3e3072389d93b2fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447c9ac244507877c15e877a507eb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719b56659949c8e9a7e51cee3ba2a77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc599638212969520078fb73ec1036102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c563605cfa8f6f2689a3cb32cd84de0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a3fbfe69191bfb072a0e6c9d8d576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88838465f543a956b5f83b63b770273e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae7c22a5a09492478077af52eb97a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fcc6b6906423a519803f71e73ff54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e1ba0c1162088d7d32bc8a50ee83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4954883ba713ba7c0a1ed26a7c7a16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e11ba1b61e0205c52d680bb48703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334f79e49940fa93e393693e050d63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dcbe7699ef4b43de9e1d32e4350fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6346736b0fe89e1dd2ab118b41390d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527436d5a67959c599a89e946c3d1db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6abb13e26124946c1fc00879cc1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fc3e32b33bab3d3e509475f018afb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae42d78169f65c7d3f7133105ed08d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d4b4a43d3ab54fa48e3a62cbba14c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a0a9e5737500066efcbcc0578959119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ade44ea19ec4f61c59dbe1419f6de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a12d4c3eba869146e58ff849e8f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcb4f77a3e5f546cdbfc0adfe9f381122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4be509602f7ff5eacc93e90376d1c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b299294ecddf89d3c9f1b678f54df5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef7a385a479a93a9cb5815bf510c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d871a124e40f71a60d2440840b619126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcac9ff4e68f9b512dc7f53cd19382127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ef3bc14f36655e775e0fb26346202128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b5da79af7d640e7d8659fd8dcc56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c14d603f617ae2817ef317c1de9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c6567e10c4c7ffea5d865bd8de554131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3de53fee0dbac1d2ed5b0dab8b39c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ccde3593880b08bf751e5a6ae4cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be493067c508599be35bf56771f2d0bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ff426e6388b026f743c0911ee4bd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0284e8652e1c9b2a6b37350a8ca61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c8fdac0931c9fecb532d586e134eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de76b8e0bd1b96ae4a6c17448c044138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b372770a8485bc8487468cd7affe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66781eda48fe3fffc942f11dafca08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735834d8c067a059ee0659d269f9c3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9651cf6d5677acab6fbddd09d430a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ccabb565ef216cb3f445885d1943143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09239084a2c8ef69e2f31fd1368e83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5efb7df029bb969d06737baab6a88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7f65b8831250953e7e6abf8c2220b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84843133c28fed9e4585adfc256bbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26178276f03ddf7210d786512c3d809b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5605c60dc3f75c2a471e1183e0998149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad547a6a3031ad0c05e00418610272150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b13e5ff48003ba56c0fc02d297bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfc6cf950bf0ae0c9da35887264019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e7aa1a6c20b4d2f803bfe06b040e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8e4778a403498030e26455a05264e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ffc551cc25f6491058ca632f4fed9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a9d91d21e916c7b9c598e71471ea0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e0ca345cd2490d15f95d1b459537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d1e6b64bdd76d3beda9901369b742158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f6ba5d5e1243bc1d56820dbd4605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3546f74ea6df387ee2ce2aefd031a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386cebd1c6fad26443f0c5023a798a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae067c3a11e44046850b97a853a730e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d597ef7d2c6617ab1bf875a47c5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be70c59447fed58f6037db6bee4615c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ece0133b555c1dca8b4dc7155aef2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e399600db057f42aa0715f55aa63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc1708c5ebc3c820352a595c0f412167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0992419c36a5a675f6579abfc947b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702d393c1dce332f2b2006d35d9d08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84431160bd7b66be80423fdb1c69347170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b27df233498bfb701fb061f4ffc8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372e479cbf3bc4596fc642cff8ddc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e72cab8c9737edbbcef868a8b09a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d2bcfba09d76849e96cff42b13ca0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03295fef0bba851abdbded2689db848e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee531a4d8514f3813864982689594176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf480e459e2c47d4e98e8bebf0b502ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20574ad1d376f6bfa6a065e113e4c099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53434e3abdfdf79591567f7abcd0ce57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cab9b8842b3862839223364c44b2c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54566ca0affde85344d96ccaed4829e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e710ba848575b04231d90a3a7047cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534867fd948626a3f90d40dae5de7ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d203d936d3dd69b64f046553322e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8469d055d115c5323e36487774817185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c47de74908145ff5dc9480c9b889b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca62bf45015f4439b0bb4c21622b2e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebad8e5fc1b6c6edebbc317ab529e40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416397646349eb3e815600fe7383ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add75524d88a2a8fe0d01bf69b13b285190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475251760775eb9762432a1d59716ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f0ab9fd27c70dabf8487c8accda2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504013ef8b5953fa00bad3a6e66a6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbef7162f4432370aec59dff3a0bde1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7de64dc65f8d629e7756fe02efbc51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75936cfe8df9b73acef1ed644ec28a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1711e2190c922ce8588bfb46d45aa1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e49173a9119d865754ffc35b1401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a589372c5807f366ec0bb1633ff82c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dbcd1e5986a9df3d53977558e029c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acbd332c73340cece7f9e5a735cc6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3a7a8c49084de68f279fe80b13e67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fa1a9b66ce0d1531083f09c106883203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a847b429a35ac8061418d733c6b68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840f3716b5e98315802d5d3a832d87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ae018f65c7441d77db5f435bc725206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c00e857f548157837b7e7de33edd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3891dd1f5b84b81d5030be7c524f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e6609d03c54600fc910acb4549b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7e7b3c7a14c03f766dc1c137b711210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a169173dc0d9b62d5277eeba4cadde7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002629b3d4428e700fca776fd0f8a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce7787819c199477e6e70443cf02aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5382b1d0470982e62773394c712875214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981b4606f4e01b98fa0cd9e24f5356215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d86441dc9c99f0748e68e42a2727216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32e3d1a563ccd72cfb0127a3813ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73624020b6e5ade1b90ede22e7432d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed576a692999ca65c31944451223bb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f226ea34bfd06e67cd783cba243b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d48320ecfc5eae4a7cc828da1932221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0908cec592642d41f08253302d90f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a05efa338547d340a9d1fa8f45ed7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22792d3917886e20ca5a43fee05682224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf98f44430eddb38990b7228c2df4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b222809d52a85eeb9cde9ef34726a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a898f2caddc285519de7cd3a2ae223227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4a7f3743f6f5b1b72c62163cad5eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e97f921df58e87ed1fe631846c7d7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688728062e0f6cdd6f900625a9c1d35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6e4b53fc6deeaab878fec258b57e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecdead36f9e3f62193ed52eb787fb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f39d8bda6d39d7bd7683454404f40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e52e792c77e873e3e57905a44fb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663621f87cd041d221cac0e59add776235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601dceb385a345b88f5dc67fa8617d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d36264b9d25d697eda3a89ecef939237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902414cf285ab419c495c3becd3011f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff28207dff5b4942ee6049c84a9f38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114061282a42ad126ec933dcaa19cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062a4fa8ffab1f71ec8eeeddbc38af6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aa58f2fd63be69a3f538fea161df4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a945d7543a726a1b05ba7d7025d31c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f379bd4444d9276579f58417b00a60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99085b5a72cc0f21b68a7c6552e145df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ed7115842fadc6f1682b7d71eaf34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac2e6144ad2cd360ce6742d0913b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6e6e96d4997dfa82a1c17eafb8e8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5e052862c551f97e0f3a31f4d804c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb46a0499f4eca6b4e75673ce848d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382629c446f4d9332a39f6dd07d1054f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454deb1ee39b3b2c8b98b8c26cc4f55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b040e2054ab5fb0a35752bdaa1648253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858545948e3e579ed566efaa30ce2c09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042f0a320425735ff5386bd5b49dc1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dca5f1c1ab1a63914650c391f6d19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8861ede3c21ef352fb273aec85e27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6180056779443f665bf92ec4442fcdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c987d05d9a017eb956bf67ff5a2366259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c493a04602a816dd6e1ea119641acb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b093554075e0e6d7ae4aaf1a1f528a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b4196ba566da64059f9e61f93372c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416021c99239dd9e9776172c9750ace8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159332f6b9e3b31bffa1dc274b822f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f21a1291e2d1fede785b5aa76634265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6b1b7e0fd60bc8c00b68e0aa7a132266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea5caf183bb8b119e565e38b54c06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820d83b91628a1777465b1d0a5bea0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff05a1729d54ff616612166b0c58fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490b2b4d7088357cd4d47ad9cd73420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c363bc2f6ba0bd97b03e3e34c2eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361297f3c93080bf4845e90e175f7fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cf6b6f6693c1649844b82eb2a6737273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2b7f24e2fb712ed34ff1a99ce67d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2edc14d38a3b7ae82f985a9bad0f8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d58a4844cedb0a3ed0953417941c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c5dc47d3651ce4f41950439b2e0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbba3a9115ce535b773bff3b4327e64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523aa0ef2cb6d476c5e066fb81a5f06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039a387e5f667d4c621e65727d9a99d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a776b12ea3d76755d9b26bf19152c04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1ece6d616b5352c4b89077f969b5282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>