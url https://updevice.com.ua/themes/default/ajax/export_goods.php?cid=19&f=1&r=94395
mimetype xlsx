--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db21f749e80a9047641ae6c7123ee961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63f3151e985b5f5edad225da4e24d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9510a6c0fb829813d8c636502636b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191706870c7dd5bb53d67cff72923dec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488dfbb522db690e398f3f928e706d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e85ab730fdd78f3afecd4f347954016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f040bf6a70c9b795c958c66f28b6a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fd1540f8a71e7130c0e16a7f0c5198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291884793262e93feeb04a5e2632a33f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d755a39ba2e84abb3d5bb9a98aef32910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f43af33395487da69b86671c1e019e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd727c66f74fc84386f69d9d790b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235153d1c501667674fa330da8ae048913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279156412a654008a22a2a8026f590f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f9b81ff7052f4b9e97718a1c88da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a967c0a2e07951802f1f035d7ea3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304bd82df1b3a693b73acf3ff9c6d2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25312c036a1804f391774687ca0b3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b437a0560165ff0b158d84dc803937319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16512fd61a28e75ea414aee471174bb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37bed1a1eed6350b6a17004a61eda621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077686527b8e75581b391cd16f8fddf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b9a4002924c0426d1dd4d271f922e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665decb934404fb35393fc045639c98e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54780059b1a56573c4b9b69aa35c755525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3d55e55a68dbec10f3812f5231d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1bfa219df514ee99127e6322b7b3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae5a7ac97077f0e732b3cb55b9dbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f971c9eff4882855d5fa1b68264e9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4a16aa1e7dc8674c6abfadf547e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fafbc014fa398f8f748f1be3141d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34655349268b3cae1612d3c02b60491b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94ce4afdc784ad38b25a052f25eb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed331de856c0672c5ad23cd2b19afc5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedde152c9b716517b4226e3ad8932235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4012004c26b7608d923a63326d196d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4624c55b80acd893ed0bda4f9d5a95537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e9d4c492270ae8270c87a89a546138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f90d62098b256163bbcdbff4ecb0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf81698aa62fc244934dc1f7e765940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cda8a6c83a145fd17682e32d0ab1f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a794f53a75d4a2c0542348198665c6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887150788546a4cc268490dbc967c4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8475e03d665c1a827e66d6bb11209b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6322b160510713217174da18dae5ec845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe52c8ea20bab1b9c66c3ab78db507446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f68d22aa020db5aa3b4122872111f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b87afcc4fe208ce855cc02ca18e4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313ce4408b946666fc09b683266367449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cd022f663842314505b249d3aa9e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5bc2bb0bf218a6ac7dbd1297d744b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9cd5f24974c77d3b9ad35da8274e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d25e6f3cf24f36c1785b4442962c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640402ebb7a18392dff3ae3bcfa498254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f79cb7bc8ba2ce7b867adf3655ff955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cbca3566e06adba001a4ba0a82d7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023de669648304932ed4e49d4a90e65357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a3c15527fae5fba815e8b5237439258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5147ff8e1d8eca6b3e7474a39c2ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e71111088fb6ff3351d7e04bc8aea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc8005a6d7d0aab292e26f55371b3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6bfc8d95eac0b0e41fab5c359ca5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f7d1b7fc197b39ffde80c11ecdf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a1044be540a554bddf599501738b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050965484f16185859ce7856ea789265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fddab0038befc713a572feb0e8dfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b61f786e01226c41213475b26767967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bbd97a916a7bc5842fb7c0e14d4ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770909f580d45d040c84c62dd734d2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a583cb6a6537734488fc7830831b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0954dc379b9bdf3dd5a7a79be142471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd52fc2e49774c9b69fdf6d3023f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339eea648596d4fe48c980bd753ca3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a57fc0794c5786854f883518f7221974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e6e8225844bdb62366293284aac0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12010418d2d9cd8f82acedd43d02a62276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e28dc33c4536bf7bf53ec2694c7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4a40ed01a559f6f4bea3d673af3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d7e5b22aa8e8ee5e66feb5678145879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e9da76ebbd3beabd0cd511e145f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cd94d6964228d4c0c8d89c36452fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60310e5525c07e2b2e16c24154a495582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20aa2527b59fd95570228d1e77494083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf0b699ebbf2b4f1af1e4ede0e5b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db14ebc227158b90bf91dc9bd1fc2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b94492f4db0f4414a957cec33613286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37e6432b5f32b2ae5a396d72a41b1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31169b58494eaa1899c936de666757588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc8bc780287266ac801b27d0ffc04e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936187ae4ba88e7e36ef03fb367ea53790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a65ebbb6810067d26f7496db682ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34957e15f25f3abbcfc96b1a5919ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4433e5e0afa5d389ab4ec29f4621f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0856f7f7b0b36df8c3217ded827194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600cbb4b441394b5aed1fd15b91b10795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964fe3096d05eaa2dc63abdc3ffad396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd7f50f6360fe3cf8758bf4718588097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799b96ac9864fb2c83d8a66abb9277298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fd4fa8b4c8f49dcb149519686718599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fe9c9a049f1dc647cdd9a6cfde479100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a40c62504e97d5fbba1ae9579a2a1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383910dac1ca2dd130fde86d6c900fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f554587fa458b8bec36db4262d11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1665f2ee2d0f31a70364e0d7f1cc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25438bfce15b9fc7c3689f0e5b6ba8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483153ec1058d919bf4747a53b055a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754aa6500f761d6fc004fdd740d19a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90fe392fa274f03f17bfe662797897108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85891b87a1e4ef935d985d305828228109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a9d8a94ce329f56bc8d843e4dcc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d14f5e97b7fe21126a1b6faacbb50e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8fb0be585e8def8a2776e628f50f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fad13e1745f4a2b3009c4b5628795e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb618699ffb4e9e2058a2f6b2ce92290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3855745a661c596724c042285bd894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f3ac1c0499845b416cabb259c012e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d29f4964135ffe42271865974b1796117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613babe4a745907e84e519d4dc6f37ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878cc1b5bf317f5e708de7ea4d4c6e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa84aa8d3a0bc08845085118bf645120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025df8d09db9e1074da8e1398071acb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea431b6f69ec7f80b7bd62c7244c213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e35e7988e25083838758ba1be9ba55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12acc089125d3c57c3ef568275b92c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae817f44a6a95d30430cd17d5f08384125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2003d6e8a106e90a3f0a0db1168e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d416eac796db5e5d327a46e37d38f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e970e27982d2d862a33e777c25539128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f6aa4427e39295170549c23d7ef6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15912119eef3f6a2a543eef13ca782f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f2e515375ae87235c7cffda91573d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfcbe92e061e4dac511aed34af54e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0121fcf5c6df01a72527aada2dc2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b6405ae3a45e63cb7a37b4f6d11e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1185f348b00e2ede63044b0508d0fcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60350db2245c334c029c514f013ba756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eebe6062dea02c14cf8ae20ac6da48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b921b237c3e9c9c15c0534ee21ed9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eab078008846904758036972ada6ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cc6c4c03d37ebb8fb6a21aac19416140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f886e3759ffc55e1e8dd7ccb711a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d7e63885f0a7b103663b630a676de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54101bfb1bc8e994dd62ff86af92343143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4a6745ae3d9ed84ed9e1352eb9b0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d4bf2beec133e72ea5ca2de669ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32a82f12c702c5d885c0c6afba8ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525315d8f0a372bbffa428d3822913c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1675a90ff8bbeaddec88d98e266984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70788e8505c5c43397e847232a0e1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11699ba1a5ea4b4bfe19356094b13f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3bd46df7eeeddc1ac0543b59c61b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a20ca4858166474e5a6ef4774fbd12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e37712d615c25333bcef9de219479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e568446495d27c51cc065e757252fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f72c0a93d1c6d2df197dfc9fa1a693155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634366ceb937d78a4f07f20e8eb81f6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fcd930349a9aaf0b7033b39ffb52b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce74b28dd2aee9fd3eabb685a35e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b655aabe31b024d6a902d0021f69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6805be6d2788618b924e38c0aa005160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c268444e9522066cd3e7bd742cb8fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b33a77b294abe81853816dd9fb7b0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8e5c680c921498c12567f8deb07c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeaeb8e7bedff4f32398478031e75d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c7511640d93b1917b28b5891ac57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613901ced1f0c7e0b26aac4b9fe58c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaacc8457e0a8200eda1e0d86bc1f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc96c06d54dca4533404230e651da95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a90e254473bcdebcb801a110878e9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996592045fba09723554124083216ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ee1c462a50b0fa4a5474fc1cf243171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e722294aa0ecfe84ab7740f09e00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a970e6d01c55584cb83fc475b1667173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad664ed5d704d9c014e3864a820bbf1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c173ae5593d2a58e6e6595d609fd6e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ccde9850058d6933cdebe101aba0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd196effb233f43a7e0ded82778d8c75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af932ad07bdea2095484d47847676f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3a817fd033f023d1b4f78b8f6a059179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24e7e31593710b1166841c7120b32b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7377558deea5ce81871ee673af96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa51256d0262e3459ec87c9a8412be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce995ea04c02f982759c32a48cbf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53581b35a2acbf799e27ea2169161a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d0bbeddc19efc1fbad4be1074aa8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62bb955fc8c14acbfffe79f7ddfd36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879edf817d83f916c03b89885f7daed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b33580db1f4d8baefbe6b8ab6f4b33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b6c09e6c23b031a5dc335b2d40ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999327874030c1ae021fe4b9bc5be10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b99d119ebda1470e1592c2831cdd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f690eb71e7485e6024a63e1c20515192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab83b5f15dbfe500ec90b4e0d2b3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837ad3413fe414ae19fcd6729e7f9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625becbfda16eb7abb6f7e111e90531c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3376f15ac82b3645f589615c5856fe7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb5861c6de922e445f7c0f99e47e7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c016809bdb8aa833bd19b60a68f2b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d29605e4c8c58668c861511d13bcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9c85281dc255fba5023edbe49e16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d72824baa59b9e95955f0f0808c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94548a607574f11d16c216ad4fc42706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284631be27b285d63cf02d8d8d181b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060bdb682490404a7a6450887c93e33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f2aaa58a2544b23e19cbd55e6d86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f227570a4f88a713464f53ad7336d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec8b50bddce9bc92dc5f505c9b2a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc848578231a0e0caa4be4ce46488dd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a803680c98161f2ed29de4091b6fc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9296cb93fefebf89aad00f6514eeea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab4482ff53b9f8cca8c98d5649d7bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8f6a91e169cd474d73be9d031a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5488b9a086032fb09593e0ce0caa79b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5beee0e8ef1964f27aea0922513a27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3871912a892542266d55be69ccc93d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec8c0a6bf0cbc1594df4ba2e9dd1cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc66d36cdef2ad378255ac4c8e478ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2bc4caec4e88df2d370f88d1de28d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e7343710ecd5988a066a576c2bb54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c706fed82ba8aeec0ceb2fa8dfe5e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b96d4e7e41f9665ae05ae904e191f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd93e71b8b40cc82b6f2ae66e9c1a8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46173c669f6adacf775d4c2f9642b7c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d5b9de5b6ccc939e7f882d8fef93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5b2ccd8cdc34c566c7c4e2a59d14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e24e8dadf4d439bf066fb22b68e44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e04afec96c8685cf4b753bea1f5bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ac1c0fd1d8e786c3540fbf879f0c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fcd65894ad69afca452120ea31835229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236243475dd0ea68f8be8f6cc7a91e5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ad35c66eb2d76a64623ee1e2b60b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff835dd534c616cd90ec924f9a101b88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b9775016e807d1fcbb710e41a0aa2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe058b5f8f462d5f3e1e3ac61a34466c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669223f2c94c20110f62a3035930906a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a55ec9e8cdeb7a841fc33620a5108b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a06f7aeb38f7a0bb49b2e3bdd9e9ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9dd961cd9d858dd67b5546b59145238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2b8b717acaf3fb196846b7c622be5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2ee3202742af6b19b6077b4c002b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b85fca1dcc26b0b0baa9b1aad226eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adfa64ce3013fcf2e0bc9bbfa9268a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a562528d5491163d82b9c409de7a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6720c84f5c2ab9c4dfb26f26dff992244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cc342861490bbe6da4bcb018e2cdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb8ece4fde28dc3f9677d4ec9c1125246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d718398eae188fdc4eb7e81f8a1cf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2ecfda41015f1b7ad0287e2cbeb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867acbb68fbdabba77403674529f1e2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02856db421ed0ff03aa0995ee3dc8006250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150f7d646bfbda9154ba5a4c41887f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cfc627987858b195017e0c5276d59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94902eeba80727cbbecf7bf981723688253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9eaf0b78cfa97d64cbbd6a34e4a96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e1186c714c914768391d56300607255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ced6e9e707b687342b2dd2e62a0e5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca5de54c643b7ead115e4601fac8bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc00a23cf45475775fb4a95f27793258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d23cfe6a4f3ac6d551d75ffb36566c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841886c1b9517ff57dd8cd2c8bc8b6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc87f36a2f599ca3fffb998be9c5de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c44c3efade6d60b508dfcb40f4673262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fa396cff14880901f1d1914cf851d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb703826ea9f804ec5524e463538c89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcfc871e1a71003545fcd24e052d0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a13928e1e0f643f79731a52e4797266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6934a3aaf119a41eac798af7d97df4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586245a04cc1550bbd86d7f51277f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e6d7a7f06d2335372897209ff61fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d70c2076b4252c6474d286005950a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c23ad80dafe7d9015cbf7b64881ada271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce2dbf16e66946f5d7842f03e210d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89d5f107b8ec7401396e82f461a40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fd8e2b63413d49a21a7431d89a4ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763be04386cc74e4bb2677d53a49c69a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68891d5a3b1c423c7ac8abcd459ee35c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736208839f20c4026c90ca79883e835277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a3890b57702abcca217c19921da95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949a4d1aaaeefaba350e2f3b375bda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8f21175d42a71a17ac8f3877c16d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820743ed63db87714e9ef1d1a248043b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcc98a904a13d9445da595b9ffb225282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898aecb7e0ffe1e59396bc8ba6fa1a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9415532837bb1add7a08e6ccfdd310284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288758f76cf5cc46b9518f0d5ac7215285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc200681210ff75d7bbbd87ef66e73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990925a1202e21cb4bed31b6f4cae287287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314abfebb715384465ebf95c0daf89c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d70e0aaf424201669b681382c4928289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8934beb9c6f78e89aefbb29ed2a4d86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c7614769fee0e396c373870037c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8132df7fa84764a8234b81e3176d1292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa0328e38facc896d0d3a20ae07fe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abec112a1d01e3917477568fcb59e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118608affeaaf4d3e1c73d7fbf439b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d56b077bc666e1fe0b7f7e71fe1b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26310e2ca4b3abef734095e5ad53005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c8f3d473ebc1defa2bfa2ecc445656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69d691decf1cfc7839bdba3c3b4d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3098fb5a0960e05ac780ba81265ac18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6787792c93778179216f1fdfc30439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75791cf15c077294408e14aa3fa294b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f49291ef0f61c9b2287bc1a0c729611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee613a9bee626bf085ff5c51788d2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2200bbb00e20a44e2f4cf65dc87a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90ca45f79fc13df3d6cb1aea1d91c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a96b47d5de895854e04a3d2727af115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede25adf38ee4137bb3e7cfd7725776016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642daaace768ad35d22285fa7ec8cff017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441ad006476b2d03336878dac072a3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d320ddb6802d23b31fce374c4c1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f502d5fe91e5f3a49aad1b56a1539620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde528b8693a61174821a3df5db42dc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890694f5fbc917bea04f7681d43ac72422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b27ec72213ee67b008fa523bd407923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979d3533c49cb4ce242eb0b6fc3eb5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103daf816be762d2f52d6bad018fe9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e33cd284232ab035a9e3e7aad2f3ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14faf281d89fed81ad50b48ce876a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cee88edbd1d42ad5cbbdef7baee5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976ccc62653532c8c2c401e68f66d4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13451936135b6dabda7a5fbc25ed836c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63bc8312a6d272e488f0a5184241f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997582fe3d9652f0b8354530c0f9aa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761eddbcca580f54f1594ce567a3a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f8fd86ebf53e60a8bcea60e1769f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884536caac3692616020061baa588b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc41a54d830be54b2ab020621763b5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7fe4c1d3e4e5fa17eaa2cf4e3a91237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc13bbb609d15592e32a4701e93a8a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484622c90fe2db13fd92ef7647a9f0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dde623ed89d6b898ec1e9a49e630940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a893d929a878d368b3871036b2a1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392350452ea7ac1fb3f93444a0559c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96803b069b18a7348bdb53439c0e82e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf84942fcf5aaceae347b308b08daf644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f8198663db63c261ed99ab94104945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de92b1105bb12ce6fd502a7fa315e5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607189ea8306c2f503109a9ed02590147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b0ae21867804203e62db524c7ebd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d2c1985c9a707b7b66871f5bc7b9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459fd5427467fc8ee93ab34af2ba43a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dafc01d39c925514e7286784d9e4ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400431214c41e2e7192e53f7680094952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd9ebde5b5d49dd3268c980f90d2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4ffd8d3ba86647b7efec86d295e9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c787a91f42bcc94b31be17df34cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956c9f8d4332194b0343d4bbda84f4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4304fcc33de3ea0c94cfa1da3c5dd3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0bbb3774f9300d0e2760dc66797e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ffe7e651f05b796de8633f75d39ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e73a6cd14545affabc01af111127e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35308e08bb4de49b8ff9dc1f611f7df661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688429dc32a02b6748fffdcca8669ee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2dd2593b7125152d607a39c56b4ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ebc3c67fabd813911e73abacc6cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ab45277bf30a358fcbf161eb1af165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0df79751e40d43d0f939be51d46b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61e59e72d6379d75ef812c48877cf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f0f27c5f31ae2dc261c6d4caf5a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300788780c30c66250c6724f0b2dba469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bfa635904faee3e11e184d5ec965270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c09d1474cff2bc7204992b37420af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c9518b845b58c87366a99c0f01c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02828bfad892556381360cfe48014573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e05b5ac27b2194b3b0083a03eb65774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f84df6e2eeadcaf7045e2f38b223375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c6929a1614df6e961f2483b1ba9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c759628fe4b9b59aba4041676c920277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa362bd8bbbcd66bee2242e9141c6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c8c59a12f8be5f705991b7ce0465e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5efe790775171802cce3400f63f7b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d2815bce26abbf7cfe649342c63be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c77a378cdcb35d83e78776475a44882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e4208179b52904a824aa3cafb650283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff73c00951c78409d9ba9d1cd648bd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdf41996620d2f4f7821e094dfc78585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539debb48706b370b913726ad61d7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569192f3aa89ab727609076bc96ad8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833742e03ae524d0590185fd295f76f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffb0a84212cd57061a9344f38d463689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87682da6b96f2ce9be8ec1c759c411c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e5ee787aef26c128a86b2c9c4df891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8da15b4cc484a6a42abbf986554492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a56e7f621992c8dc73f3e78644a8c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4124a222085c3a0733bd54c4d8ef894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a796439a1d2a4e64ba2dabc057596ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f03de9d155e979736e8dfe768c7d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b323601bc78f31a09501ed50285097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be772592944ec6dacbfb530fad053998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe8fb3e0960ae762b96bbb74d8f8e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78367c1a1f89d2241f730b9ed9c8c883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d1b884ad4ded7afdb31d91754676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c90067d93cb61100be867a6226096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc904f14fa1932b1259d1c42d0cba72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d3a4d20d2eb484f7cc00ae09f391f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e645769117a30d57db11679042f76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925883c55851f6d882fc7e1604bd7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba476a7d6130d50739fe28dcc87e31e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c14aec32609041104e9551fb3720e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c2e83e6e8a7dcadb36dfc21f25e06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c439601bd3bbdfa7fc656ddae22d6fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7f1655c0dceb9da4d8dcafd27c9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93c95c7342312aaa127973d18f9c02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f842e93a2b7f8524c0b928b5265ecf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b407c13e25739b41a0e97be3e3009e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f6cd31557f3ca944a3829aaf0e3a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b2f6b10788ada9db689b95e6855d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665d40b2185b0a4e9f49234bce626a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981bed3fdf0d6c87b07260e13926d89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb893004e5245e5e3167bf5f6a3e36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ce67b80ad613edaf19a75af87662a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a08dff8dff73d0e22195b342c5f11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e029cc48fc12da36cfd1458549394122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c4a93ef8b23494ce3c11662f0563123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b8b7e5ec98eb2bc44d8e059f45ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbcf38eb5efb8ddaa300d4799c7e5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdf07e2472633a7588ff245a89d329126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9fb2a6723b0156212f8d6b5f11eb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb91134d319b374a52603de0bb689d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba14af8b037b3498690896285ba05e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd9715f6c6d83f8ab5a120d87e0d1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67341a2ac7b31fe15d4d544bc4c046c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df523889af9adeb7b30e66d15b82b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9f4f62a2bfbeb04b4ba22feb5e78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f95d81fe1c05bac17066fb9c7cf2d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964e927726f45c67ac3e525988b69e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ffd83b7df9318c050d3f04cbba83a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eaba4aa8440fd822d6f67bcfd5fee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea878f1312d5e597ac695898858bd571138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641839e0a154e907603e92fdd8453f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a72fd61f2ba165dae9409be1df6443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc3f732d27cc1469bac4e7bc8f4f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2990c42086c3064c14de7fdc8e69f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c9d26db73bfa9370abef3b7c383f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e2cef3b8036ace2868d6d0f3c22ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe909de67df2f39dc9e612b910adbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc189d522b0b4df25404f6ea8ace0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93c3a436993ae54f70acfba907ba7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27167815bf20468500979dd7fc87f1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8ab881c19d1de644427861c1a2efe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1ef650482a77a382e3e09c8d4b10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a09f71bedfa74ffb0695ffc0ae7b7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba0556098f7e82c47bd37f0b2108e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fe4d71584e8a6e5d5127d2eaa2ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a309cfdfef5aa6d6b21f3af19c71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01bb4e63bd7904df18f710ffb54cf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7afba037b3fca9abbe4215e092d54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d819c38a59c626c33925feee4fa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047b800c184f55c6782cba4fa9f66ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00187383521638949221d7a8f94f5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83129478b13cddd8d1d4a08f4d95e643160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bccd96c72614d3e4fda96ddea797c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd238446f6d7d773506accf169d36f95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c295fa7e885d59da4f4767a3e2cfa47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141e8f56709b31558705f705fd37f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ab959185cd04ab57d9c999d04ece8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a26494996414f976ce67f5b7f7205166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a279c3981aebaf90461cb933ddfa4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1747ce5c2c3138bd13ad2bd2c9025d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ce17f106d02a522cb24cbc70390f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7178127f9428e01ad52b91096a00d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee94854a4d8665c18bc70cdc2b1ec8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f638d4e95b48941f53f080e1ec2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec46b74952b993007db23ee7d81c66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b84979e992ed2c4160b1ef0e7b8c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096227c661a55fa287c48170691b891c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5918cd89f72b16769592044791c76a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f042254c2a907f6e33b82241e53b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68990e24c5944f1f29e16774c31b1498178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98fb8bfe059062bec7addab7432df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727feaaac1f8869142e3cb2ce243f051180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34896674cfe110438a83787cddcb0759181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ea8cc0cd7aca87e7751adf11a42aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df179414385766ae0c443fa1c79d26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d68e8ada3fe7b41839a21e0ab25e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89990ffc214bebc9489abf81d52b008185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2444565760f7c4812f7127cf811a69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59da32a5d341d494eb37f5e68f6b90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d083ada70de896375f7c7b6439718188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b08f70c2545a561e12e10792f073189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51547d8aba6d4392a764f015deb3abe7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e7d45e9f6296cac460b4a728679e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead17adc68791456bf63d1a8a7155a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c78571efa73bb6024dd0dc2a1d46a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97857d908e1eb622d3d479c7e1d4f179194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb057a6e8223ab854bdfcfbb4ec4b8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59522f4527982354b2616ccfbc6f7d43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c9c2e4f3cdc47cc3a32f9cc2b076197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe534669b53694bb11aea67a30df9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03921d95b40335f85afb3ef094a315e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef0aef6b90c66bf272602b33a5923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35b6e4796c9556102c3336bf5a8f8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0643cfba7bcbf80b9ea04689167997202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4039837fa2eb34c20dd14497c81bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a10f583c5707d0ee822d6328b3367c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391f87083fc479a1eb7da8b894bebe0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca239db406cc80cb2b8e64139d3f60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52316ae389d69e3141e3a105eaa6cba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7722e1f7d702891d043b16587ef601208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a8d7c99dcc3c00c0c0860f26b29e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0d7c78b46fec18829ce88e26ba5a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03702ad02caca5635bbcaf4460b84691211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaae88c27b63d125c0b7078272ed082212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6015c00eef246ff8d16ce9050ce32e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e19742327543e9a3e826437dfaf30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba94d51c07ccac94e769fb69bf987c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db350e4c7ffbf24743d8706c17a397df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6084748ffe2e63a93cef5f899e784217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4cf50f5e6db2b59cc58d699b5d3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac97fabdb68cfd7b237cff7bc824b53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1cd6774c1d4837d0b5cd54972a366220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e024eb461ba850eb53378ea664b309f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d72f5057fd0fb5941d7ecd3d717fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f55ba89046b3761e23a569a3f29a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d498c8a1b25c844aa7a18541c28340b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e5b77fac3b731e1d327c48eeab28a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff87defab215c2460401def3ceb415e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3379e3dd7a5003ae6cfdb7ffbf88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4f79497c6054c9de63cbcfca5ecf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643e7cd6e10dbc600ea06c6fc60c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47508188ee02b76ff1e868347f05afd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1ef9477c9ba2309351df56bae3572231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9396f8fb9df05d8de4db60a9d794f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e94b064e93f27a8a3cffe20183320233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87ccec62082bb34d37efa4fe2055a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce921e019174148711387ae6a24afb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea76ea5289dcd85aec335c1b546e9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c1842eacd7de9401f14a81e93abef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6472bbc51470587aa603f7e532025238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0dd9c8efeac46d92bdfe5cf1d88ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbb58e45c09c61424f2d7b6a682d4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21423fb66f99ece497ce91f196332701241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5fc60b55e74da05a27582ec510e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273661638bc33fcdc9b31c937007dcc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd815c4b4fce0f8975a3667de5d6cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846d652dc1562f7e484bb6428c8ad2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47620c9f698fc4be53900a51b0c5b2ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691526f323db463d86e1d1debaeacbfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ded5648591690003e36adca09f2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee570a18374cb6f2764811d767a46d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d77289e0a76a91aa88045087c8452250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d95919dfc689460d9ac86fcd5f7d19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889e970abee6ca3644529a6141c58c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0c08ff2ac0d1de9833d0eadd54775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef342c81ba8cf3ca606f9acf72fe1b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599b92658ea353f5bb23afa0392955255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950ad55c4db53e49be5f552e118d928256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f6bc26b4910658d422e683787cef8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cce1d31f5bee3f22d435768bab1c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a881bf4c00fd17d86a75d9625c18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199de8b31d34a8c0fa36af646438a185260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5ba673804023d48b4c77e9d4932bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5c8c14c566281d73391a95ee54976262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a1d599cb85e3fb204f6ada7e5d46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b564641c5769c5f3c260dd67fef83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160df94fbc42d3f8778d5a3c1f2e80bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d35846e8288c435324534234d41014266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe688ff74ef04ce4ded98c2ecfcbc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b620299c8a167bf9e4d6011342ed7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346af0c0087409ee394cb20ea009c41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b805304c6670e111133e5230f9efd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5b8f5d807f0fe8552db970ff26450271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b731cf29850bb36f6dc7549976822272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd311763887a22fb9bd06fee39acf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583b0ec656f4cdb7a340a621287407a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711947fb1a896cff56c810db7a363649275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f8403ab44ec9d925cd9576d709a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f76f7b647815c39ed9d360d5c3382277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59f540dedfa89e3d3ac93f561db8bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05bcade4240003343dd7dd5b43f0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e6a467a21589a7963e7286d49eb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bfaf6a4bd99f64fb0f4d8d0cb0c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf53d9bbaa8620499268c8f52fd32282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
-        <v>8.92</v>
+        <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>10.8</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.64</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>