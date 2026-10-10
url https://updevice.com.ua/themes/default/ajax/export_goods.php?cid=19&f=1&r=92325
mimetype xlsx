--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9fafdfb94a11bb5439703a049c3901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2143cee45033ec43ff5347fd94b66e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ff552f1499ef2aa4d6688e55584783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f669e50bf15e685a1cd2f42bcf82b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98ad449b8c0167144fd2bc64d8fba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be04c7f6dc4d04f9a41f530e7af2726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4720f13d3c651004ea4178edbf7737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e46e31d942109d5a944716920ade8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8e333a60d1e5b1903f33b795b5ccf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c534833705bbfaa53014bce1e99f7ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbe1fd0686320a4cf049723653a8b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc097dd4649c80912536f5fca45f021b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e00bcfe323f8018826256305c6cc4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf4bfe445b981b60781c5671b3cb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83fc180f74149b0f749a0c52610d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d261fe4b1b9c574f6973f0ba279e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae74c01038e0a6fed1a08ad99f7593917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93872ccdc772238b25d5f6df093fb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c15fe8185427ec499b5cf42bbce3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743c83052a2a1df117e6c983b4b79620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639d861cc687f10bc9704edb5fd25221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7686c9b88b0163e4d154283975abdba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83167fa12bacffeb1d429f16ef3625ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55635c3a34e694e8159fe1a6a1c4fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427cd3ced6f6143d49d02ce1fb8739425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf83a9a5630fc5686ea09213ba505b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666be1834b948dbe40ed2dccd995568e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c9a416f7a3badd7d7470219be51028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fade7d74eca0efd457b97aad4f3dcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29113b47d20b1583f6655532d57863030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeeea89d6ab5c9b7be3fbba49408f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d2f06edefc9c94e1522cb015330c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90a23e7a23f70014ddff94ed94833933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffc1fb3fc4e3ea17e090d027bd02a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4cd77a2754b82b8f4396874ce570435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0bbfdfeef7405fd38688da8fee4f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bdcec6ccf9a447ffc4ef0db92bdea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088f9657672dbd965f38e49a687c73b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cdcc2045781e98134a6265e1f41ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f5b1ec1051750347dd7453ccc21a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54230d2443228e47d290a22c7914741041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5586959576f921f50cb89bd2c34c8b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eeca9a664c53bc39b118b10099da443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e9e52e5d55900a6487d02d031cd4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58033ecd9e8381e0daa8f8a724ddac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2696501cf7efe0e4c8100412f2c339846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748728f5a7a5aae216d2139c9ea613e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c8ef7dc2ce2e11c1cf0cf241374ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef0d1378633fc78e29cfa2ec8b594349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41afb417276e6624d26506187c5fd2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd194a2122bba0eac19f65d41d8b8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32962c919cb9f5f08cd88ce9ebad8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca6c08b31a17ca787202c6cb4068453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb38cb1080a523e6da64689a259da554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3014d9211441b67cfaeb0421fb76e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc2511ee0f0e6d940fe98fc948fa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc2a223660f9c7ffff3be197aba59857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e46426bf58142bce5ec555183e1b8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26315433cc15216fb85df8df0a444b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77a5a23f97d924db76bf48c0e8a4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2099e088fe199f31e473391d87c5e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b1db329cec628eb45ab269236414262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492da285763248cf099d024e25e55a9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eae8374e91c950dc2dd907aa1f4c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c178f1a4cd1e0d5b7cc161fd5463065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b50eaf763d3e7d3b3a84ae08e322166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6340112627b3984ab84fe71fae5b96767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0a9a0f1bb165cbb5006a6d449d3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7841434e5cec73bbced592094087c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763f557df5cc583f3510c52ea60cac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987bda7fc9bcd5cb3833af60818ecc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b9ecb5ce8c97cdda37f9b934f1deb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b6ade05070ecbe507477c88e244373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638028e964b7b7ad1cd569638bdcd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd305494d1aa515c256bcfd8f2db075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bead30e0862f927fbb6eb042a53d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0da05b31cea134d4dcaaf1986141377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a4b9f470fe8860d6680de3c4eb73178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d2ce3a655a0534b3972982a8241bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24a40b13bc6ccf3d1b99e9af03f9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb31899f27a6873b7c5413379ed5c3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d892bdc5a1e5f42d6cb7e9d72e2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eaab0ea65d2cc999904226098352383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4224764f64b2eab877868ec198648c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab686968e83a8b60f4e63a10e8328785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c0948ec77f7aa95b644370ef84c2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d664003647e9f9185a972cd4efbd74287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98a45fd2eb7217860ecafae9d9e74388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4147580e5acc5dec2ee189642be889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca16677e6e3989ebe07ee0db7fbe0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a782b3561f0ac642fd38b4c6dc4778c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903a04d4b34fc9c43b31b732ea91e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dcfbb9b42ebd9bfbaf2f13b3a82fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085093b0df517108d465c7061a35cdc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d09cc7c6fc3a738af9035f908dd0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226080a775906ecf3fbd50794acc933e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f4a63582c5c23b66893167eba93a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080b935d0a5bcfd57aa11883715161398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02806565bc5a3db27b10300f4aafae6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237808b0b8d7a5da0df8233cd858f0c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1f30854b43e9913c95975e17c62f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea559c96e826e96a85d457952f94d44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f04fe6a140013f46dfd8cbe84d8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0ba3c9fec0f98372a98dc89abdc48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f5f938f6d059cd35288a583680dbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2a0588ee90840a3cd011b87e5040106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1268ad4a279d3bde3de3987b90159107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3b6334e5f1bac5cefcc492e00938108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da7905d3d29c90210c66e08d127ee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1885793efbb2005db83664aba13e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26bd49a686c917316c4e1d77af3028111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128a6b47171510b5b497c744c745ebc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa906d9442e312b8b38bf409add1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b744c704ab69388d9b0889cb57f10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd8970eb07cd39af799dbba8113ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c72b1815b4791a59e65ffd6f8d080116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087b76fcfe006dc3f0874ee3bdbf27a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917323dacf138d6fbd40c1387a4f5db9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9806d7a6f8e78fc3d481a3748fd908119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1146eb626ad01f06d12d35a82ae772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1f86c58fed380f9ae1405f17131b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523fd090f5ddb51c748a8ffc33d8644122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044a7fb3b4cf27cddcfbc6e3a4b6ee9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02115464e71ab5065cbc576d8dc43a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560e359df7323dd665f86f59b3fbb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed82ce1f1f0c527583ab6e00bd7b39e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e046d4a756f7a0671152c158403322127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb79c7eeaf043593428b2acba1bd78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7507c0f39c500b53933c58be4c0e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a1eaac5d8a0fe367715acfb00f6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8381f5ae2fbc2f7d14bfde4884ce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93657f1b514eab703aedd4f00900f45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26398cacca09affa001d2e524f2fed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42046798402f163d722ef6fd5c9959dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff2b89aff33640aa1b579071fd5568135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c9eb0843bfafd2fbe64470697618136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec788ff72da3db117a9497cd0a62e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3317f32579dcbbc515f48a44a86859138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd4040abda17f3065913d5919b34f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc709684603bef18de5b8543d193e5b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056e79530c2a84d1c2784d4e3947142141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff86b1ee0e99a62cfe844d27183025142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dddaf0e621388c1e847126a490ba6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c63a08ca77f41d185f247e5bc5d59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33d932e9fda7605b0e1b32a6206898145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c1ac4100b0cd785139c6ac0394fed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31503bfe33de0bf0c0e35463d6aec714147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4eb2fd4e5f2c79b55241c3cf1410b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d47a2804c5f6419d43d8bb95cfb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e4308e13f7b116a030f9c0cfcf69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b499def72a48be755a7cc21f3c4d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301940b8e5c253d98bfa5bc8281006d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f276f431ad444092b81269fa097d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d627bf09b517f533d963490b11bfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a1e3ee84e91464f11138a90860e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07b4132745a799e3aa5966f629e00b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce487db87af997523e03b71909c00276157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282a41626f83a501a934996111b081f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9350c2d53a577bd750284959b3e8d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9108ae2c53a16a22b0c0a1ef44cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95cab6b4702f9962015081f36db8cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742572f08d01c1d9b38fffa3e3bbddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28528139d2c275a1ef1e3738c2b03f39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8cb5347e7a609184cba9acf96bb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407af63a2e96395085d5ad2bf42894af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a630c2e438031341318d269235e9cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a054a12c0af3e9f5c4fdf49883db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24d430fe3d956954ac5bc852f9448168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ee34b589204616dec0695ca7dd82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918836ffc897d7d7b39d15046fb89a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444764810c3aadc2a28a86c6541f439a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb22fae8456fc30ef36ca321c026bf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1677e5ae7e0673421e6fc6afa27546173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc50b87dbf4af89a97c4e2307f4d9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83db94785a6c6d8fe80bc4aed6a82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f175f1efd8cfca69a743d13293c576176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6a1f80f92680895fc4e7c3dc575d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc1160d03c67eb4d726b4c687658e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291517eb9946c20a97a9b05166aa1f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a84871378cac6dbf816d800cf85b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0d9a46d38d0c51c18600a2b7c4d66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ffb942afb40741bd773417c85283e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e8d49691dee853465005caf730e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99a26ce0b1332ab1931bc5d02b3ba0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc0d8f7aa92dc28a59ceb36f8ef7d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f0e1832153fca0787480cdc85953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b72f45d92568f06b4974c7b479d47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c7d274f41330d6402c524ab68d0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52811927d1f685211f1b0b389595b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd1e77c811816940e1d7ea98e5c052190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79179b645716a846f3e4124389bdb872191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7991676e8ee1a118850459395378b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b5fe4e0c6a43bd89989954a5932f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9ee8c55ecec706df08fba15e3c8b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f0d1b128818b2d7d2665c079380ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899930465405616400a2eb1bfd2bf80b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee79642fda948ff7bc45d8c4c1a84ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94150044a6dd790f6a5ceb62cbc9c79c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48160f4eede0cb9867c625f6b3b9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03781fe9560cf0f724ee4bcdfb4e6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972db4fa38fb48d521c94ddb6cae429201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a63069128b33887310116845f4f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e911f4bd59152b71f83126d09a7b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d25f0837b0c2d7e418d3a454376f4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f07f8c15322766c9da144401c302c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503047a0cad6d499fb22dfb528714279206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c041bb3ca25c0f67ded88167fd204f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c66db2e4d765c6afb4f690d6c141f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b720e643389f7e783afec52ddef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc66d4d3fdea25b008eb28a077d64af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229134c8d54d1c3d1b7c305213d011c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048b1d92f33de5d4224ae098a015f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c871097efe244ad2c0a3257f306a44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d824dcb08f2364eef467a891f3ac8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7912ff0d4875befacc82450ab531e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc89cbf2152c4ef2629eb766e5f7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5e3bbc5ad21d32f5a517d50d66623217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79e9381c32ca5b086e8f687e1977d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b5999e66ec67e86143d377cf53fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ac4a2930f72f5dd219bc88f0a0164220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbb6d52a1155fbae838b68a3472c94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b1062c51cc0bc25a77d502412633222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e6a7cc8ddb0b65c040c5b1ce3e81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf03e54d31f1ff52cdc36e33eb8ce07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd37d4c5e08f0c3a3d1e6bdd759c79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00457b9f7f6a61820c5a91456f1295d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad584a91a2509ceb76f3b21c009ecba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe02cd349af9052f3caa1b971b357b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43559a346d4aea3974123605f5d6f0b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894f850dbd0c12646fbd1145743c33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf02f4fefcad620d86cd69c033bd18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5eb3b133200921210b6e15d93ffc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df12c6eb96838c80b3f59a40b1cb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518005959ef8f419139b56d2a45bb54d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49aad3ce03a5dce09234c7a5e380e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9735d56c124b32903510f0a5d4ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d896e75927662ec960c55a31f9dc19d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027088cbadc839a098f63038fe0a0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3b932088f777b1f88b492e300d1fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46158b504089e52fd94520095d6afc53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67304d2cbfcc4e0fefef9ca805655dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77ab20a6cf02b55e469a6f1db50db6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c2f823b8bdf9ceb307b917b6b81ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9d389a6c056120a8d1605ca60260e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1100243715f84a6d31bc32bca9871245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a5a367ac02d346a4923586b0cf1f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063ee50cb4c379c3a76d68410a3a776247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da12b0773d304f49df55eef77a7f42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce3774672d37c66f7b1e8b9643b4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311e5cba3999eb80b46a052093c17e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af47cc736a6d4c8057286a3061499c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6084be872ef7f019ef1f45d7bfd4819252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6117b003c1b968f8f14ee1341510e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9421e69e01f01ebb77178f83c186c12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dc74fa64a393cc5bf18c4b25976dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8571d0f7b72f2bfe1575872239157256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b835034f2f5775609b1d814e40be4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b8fc0e80873ada46be081f2a2254258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5d08f50f369e50052e256499d0588259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44021429d444437def97ab41ee5fd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c1ffdc175706a52581d6a50d91c14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0291985a29183f06e3704fe1b3750a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c6df61395357eff6ef80f6304fe7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73cb228cee0066c7496b33981e0966264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076207c1d0ae4947ca4d906d9837edeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06fbf83e1c9334e65536a97c279387266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8bf8f2fb6b6db80ec9f30a8926db2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec9110ae8f06dd7af904db1bda2a38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab28a6b55da94bfded5be40616342269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45f52c0356fb0c80eb9d7d5330d64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0329f8c49b098399026bc562711d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091d31df01746bf1942c15ef97aaa29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882cc7fac66626012047aad51e14729273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a08de8bd7621a91bb7b1c8cd366f8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46f2b30783f326e740295eb3b0de0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cc3a01ae727e5bc2e0bf60789fd40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e128bf641330196891ac058f4c0732a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27191c8a957f79e9ff8335640964f747278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a23f23b54696661093b96fdcc307ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0960bce9a3bc0a52d06444e8798a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb39a3977ed96d79338cf9eda76a262281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a550f4bfaaf874bc6b7a9f160a98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274549a5992bbe489bcfda281988eaa9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da92c593956352c45a8ace84db4cd96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c436b2b77b051e9006dd86151a48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55296ad0178b46082eaa94f7ee7074f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e0e39f58cfe34466f447244ba27e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be259bd3bedcc52add7369596f069316288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cd0fde1a00917767932a121e5e9c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebf188fc1b7aabe703a35ded9014ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d7d4dccd6b525a6b3188fc9fb877c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771b1935a338b4bd275c11232d9bcbc292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9eae40cb3e9969a393c41599326761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e0de9987e0d61e0cf39b54ff59712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efefe3f9c9c3f7b2b8bcd6b78dfa043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967216a9156d21468d42abbb98ae3fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755afb18cf0214b554ec825bfd0f36045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2348a211ca21d9bda274e3d6e1c466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46f25671a7940ad9dedd7e773816337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4274cb4ca2c5c4e03321faf7a31dab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b610bb929e147f50e48a6c6b3d8139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd950afc0f5c3f37399dd86b36bd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384500500256ab7ce2339c37c8e1a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833d7e44c79d6b6b310c4627a67a4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a1afb0f5644a0a0f789ab1ad1ace13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1bd4fe160ded6797e3bf62a0edfc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e2c5e677939f66fdbe5652ed9b6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc054b73b254e99d5cc013dbf479a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c9ab8a55be9a0f43414bf4cddef217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2de41c9302e0ebda13018ae1d8c6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e141a95451d033e87025e03d649176419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdd10fb24d2c639c8597126c6e22e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32b5905c66d2312cc83ecd4e0402c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158a10e9f704b0b6e0f628cd2b53ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d54d94dac602b56ed4d1e7fcd31323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2379538a7b5bdaa9eb1bdd6e4a35024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3dc20b635292718dce4882c293f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a346bb4c642d158efeec6a2c3fce1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b248b23d86fb5298a1e6cbbbe393827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5b4c14e1faf29d5d25f13b9fd748d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972ee264f25daa195f3eb657c71bca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec33bc0085bd548a9767ef322d70f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00faa738974b75ece4d32d04bed32a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cc7df22a516618183daf37cbf26d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb975f6e50aaeee2fb2a2d75fdde6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279c1cc9776be2ec4043967dfcd67034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91367ec83bd537f9e8299ccf1c760435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80c2bc62ed974104802e10c3772f4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeebbf25314881008010f224f69df537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6afc225ebbd033715a18db23fd5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41200aa76a768423d6614bffe25910239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff337db14723ca0e05b1115c0b55240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebed62b26e3836b085073dad9efa2dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a78ce6d03fe7c5a0e92d2df96b71242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e500bbf176e919420458e64a01ef343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0188239d5392a119f1822b8f80bafea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559081647f3d8a8fa1a0d8c25b54e69f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afc4961e678f015e7777abe2bd5a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab75a94418b9f873c32c4ce05148747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ac86ae878837679a374a8f123a53548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9f1e9df864375afbf494ede31a9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2423a583a5e29f2c96373505b271250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03342797ee05b0140a8c0678a832c41b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19425e4c78e5225e6e91ec0c42c0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533dabc80b333525f69942bca618a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c362404a243250530d1214d87c2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9d6f464b8f06dd9ab652795efb9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada2011d8d30ca0663961b69f94b32556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4bec69cd095b82836d6a6794c0b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966537ccb0e2bc4f20bb4a71e2ac12258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519440a21ee2f18e784397bdeec49f3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5242a71dfe378790edc6aff5e139f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf948c2929a53167322ecc2f9ee0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78860f29dbcf209a5cad4b406b15f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d088e444c1f6d789172897faf7172e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9783b3c512cc52a92214f58ec66de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c4d990ffd1cb305943f7b3156a0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ddb28d3d8c9c024860bebf264f8f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309dd3e5dcd9c69732b3fccbdf243a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd43ae89441268698b8af048d177b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa54e2b387533dceb94e923028555ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2454cfa829c5f3cfa3f46846167906070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbdd92a5bfc2ea65e31bc6553126da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f604551b2aec0e9a5858df13e30043c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e62f5a8ef0fbc25fd71ae1fcc5ddcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfc971878342a82d405cde382c56c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1adc31d5bde806cade896e750525775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ace8addeed9fc86eb451a820a578076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd07aa238ea5179c7418a83c781259977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee6d431f42ff3b3dbef77e260fa8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0f21c45f41f9127b1e9e43888d98279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef41d7da910a336400b5c9f12b306580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577406f2e7dc6b863ee6bfb059b7fbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce954e751fbe3ce605b40ea4f6c9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5efdd561c466517c67a92ec8ac3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd6c79b548fcc7c979f1df529001fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8bb52c912c684e8487672e2952c5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c539e41ac034dd326a2dca2c868fe8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf662e970c143d74f01943aae09b39ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eb93ef1dc8787ad2ac79dca9c259988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf59788a52bcba672a487edf09b1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba080a50c2c8390159182746814e81e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f251f03f725542c722fce0c889dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33e4a6b5d1c85ac380ede7df6c0d1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec90b9174be737a1174a44fa7cf236993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12834f89c64e835c92655e9b9eaebaab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c394fcccfb1c2170857f73501e0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b1da2075372c68e11bb4e101a2c2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598f4d7c336e30f9931dcfe3250250b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1aa846da6b84cc47a84c8c63bfa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cfe46a18825754b500f236cdb772999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505b19d4af6155d14926666b5ada2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db356741070c9fad18b23595a3f83a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70feeaaaad50cf2225c434f63ca7a05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a576b79ed53865cfc1d783a9da5a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747e675355139d44de7a65a25ca5fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff6b4597d56e847286851ba9922ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fa62fe97d8f58321d3084dcb01ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a0bda623307426c88283f55269f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a30f64cc438cbaf14907b358a0a6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e0d9b1e358837fb16ce852a06b3bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0816c0e370ae15bd47bfed9d73cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522c1a82c90bd104b440fd01a07878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e142a89581be052c5fed482eb28cc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521a0bc08da65c8b216558d6bf40da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f88df4cb2fea5780e33dae1e376c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe21798f358d861d486fc98838cd42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354da62f7c17a2704c17fa685d52f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6e63836b7b881aee988153022cbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453a103f92f9e63b85fcff3bf36b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edbcb336fc51fe8c4eee4f6825f782119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621104a6bd77efd52f15f2290be655120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a482da687a2421e7f484603a0aca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4515cd42733a995860ae0697c131c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7a50bc097775e9ff885cd1e2ff3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d5eeee866d77e6ba7e830e2da2d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd9b90771878fd18ea723b157098d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533e259cfc69fd48173813c2944a455126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794adf80b3c51363daf0e9902d3c1f2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee8302b5d1bbc845f97fee487fb92a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc6c8a729b6224031ec2b823af47f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9a60f672932f8c29f7154cdc08aa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af1d5bf2a179272a08cc8f6b14169e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998a0ef67c57513d2aaa36a1bfd780132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2fafd622cfb906dcd6de69aa9cd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3a36a7d858a50124740a77cf889ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be263f681777ec52ac2e7dd11d17997135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18b48526e12b8a686d514f866a92a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5cfeec0de9bb1ce2487a6f6865de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d58885e0530b8c63600ef658c600c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574477c08c43ff2a177d23a31164ded6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7aeae0ffa78b1b7ac04b2bdc2501c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9010538ed8bf21791f1259afad07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6781481cf84abfd52d35c297fd943ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80b954a9176aa8d94690ec7747feb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb57dcac3e886322b0fa2b0941586144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1acfa4ff8821c5e3b141c9bb3d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae106be84f2181bda941a566891f436f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041aa5ad3f89030e0229803d4386ea0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f9532657312b00c0244db0ede6605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82e91715f62b390f6b3103f831dce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b4621bbfc28fbe926ef992dbeb7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d1deb092751d63c3040b27b56a1eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3359d347fd629e223839d41511ab90e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd8a88a2854d4aa9ce75131761e619153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb43bf0e1b0e6646ed8f723663cb5a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c7e07e37e761f9f5d1d8702a9c40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bac25e088a568eb88e91dbcf444dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb76432353ab475e302534788a31a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee7fcfa93507ea80f35532165d181d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09229267c49628371debb764b81c40f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0d0d85da182745b9c3531c2b5becc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5eb05f8fe72a393853ecdd2d1862c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298e8866be5f87f4b69c7204e08d76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d0c9f2fe6c288bd784abd6f81a9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16397090a095f8bf3131d8d61d1cf08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230bff407120d1ad43193fad6342b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936bf84740701b1865122213d26454a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb969a8e2bdd70c2aa2f45d5e7c8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff715c2a4f8dbc0e7f2ba78005d23f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf659e87e718c04d71985d3c4880620169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cc9b6df89a89c654d5c7a5248c213170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4691a27492dede952bc425c18f7e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618df2ef09828daa7213648dacef789172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456700258af64da0c6b1aa81bce670f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e387593164b409c58efbb4649de4823174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6f1a2f97633b84cf2c45a09dcb23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b539e0aec1b478617125f750b63f091176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5392a2fa6f54aef59d61e07054d7cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37f950a49f409bce94ae2c8a94cbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28273fc85f97088a5a5b0ccaeaad9b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17207374828a45896d44522a0da5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5f11f09e7317d3a69f36563ce10f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4c3af3c7ccb1f6d9b38225762f58c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed2e3a9d07213dca4d755f3260585183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7781d3d0bc47d7cbabe63f07a5bafe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28490a45e621d442bd532a6a2f7e85df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0de0261e53d2e9e85890d9a3bb6c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658eb5df0ef66bfc66e52d2dcf66a6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14ab71a210524e551a858302467ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a43c6631c58c298e5ff88d59ae045c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f092aa787a54ea0891f49a7ad7db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4eba227165907d5e6b6dd2fa59d14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ed3ba044bbb1b380f33b9767076b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ca2d24f78146b4a9ce4f61d95c43a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069c98e2bc82ba03415595e3ce51358194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c638003108e2ebf7d09d1b4f166738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b344de0902928bd530a7ee91082cbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11e468bf81546926b836dadedbd129197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c1a3a8f625ff042b15a5e0c575ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717d88192581f4789844405b0992f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac782e8dbf5f720232e2e05bb21157d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324108f9d547cbb6ae4d39ed4b2313201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ba6a0cb3fd235cef44ce2d4671b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8f2e2dfde6bb8321d4911ff140c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2bf78db75e621d5b7f9092aca22e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23967caba8ea5ee553219160aadfa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fee39449c406552c14f3b23b1fd1f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89783743ac71a9e04ddfa61a885853207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b88a2d23878a3df0db96d4354c50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bc6d5a644b691796fbdc28115174209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41b5b0fb9cd2a363de4a6e585d7b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430b143f533b65f077c5b18148034d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f71ffc2e9866ae2cdde83852d436212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39507d321df057aa36c88625ff82e013213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368a366196cddccff22763789da167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4a573dc31da9146873aa4665cd25c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c6df2a97094d75b2385b3d00ff47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d552741a11c9db40b79338881ebcae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374209005fa01438fa9adf251803fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deecd6a852cc818977a74ddf3547051219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941671f9aa3f5e3862b0f8c47f5e541c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7cb72a6e107b60640d29311b7630c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582163fae168fa8eab6cfc328e8a608f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479fe7f1d0a78bfe1905099b1c775bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841162e0fe3ec47874dadc2fae83532224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea41b675f7bc2aa408a5314ad7261e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad658675b50f998008c17ebff7369e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8cccdd3a98ed16acf38da3f0c0ff7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46684634cd61f1208c5f07ef2ae35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb931f74f176ebbbf80a9e6f93931229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40750451459bf6566c69fd28e316e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c326ca1c314e0723724ca5df95fc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e8d99eaaefdb8423a704b2367e59b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe8bb517b615abbf2afa97ef085c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255804d58d2d398a76ed006df9ee729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed6bdf8467944cd501f04e274f069235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97830059ac8ecabca712677c0b1e55cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d898d89d7c0b4df7168661c4b6701237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557e05c2a926267af5dd77f8fef015238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613b4825bf965ef393cf1dfadeccaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0f3b9aea736de7cf2f63a55019ecf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7af7a22e33e74f667dd71c3dc9ee6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d58202068485309277996e9bacdb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282507652d734d5e43d18bcc2002ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d187b1154bfbbdd5bcae450e76c383244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee88fd14206c323fc0a7d99259d5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d47e59c4be9191137501beacf08a42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9b40e34f482e6d35ccf615c7873e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb7760b4481db7c82e9b1121bfe583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce4fe67a3c2dbf99cd7f201004b31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3cbb7509f5b335ec182af5fae4cee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7784154362a528fd8bdb0ce89b740251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab7fedfb35b2b54bb92c66a7bcf50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13f93cb5cd30e95891cf59d4d3c59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca064f666493f676a108478d94243254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669e97d24aa9c412008d90b0b98317255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382790dec2a2b5e1b2d84b058f89bf79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c583bb142135facf5e321c6a12b48e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ee4cf65d8946e90226161e1a1e49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc31eb7e32336a4386c05e263b3cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8ffb831b5f1c57f90eafcb7248b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d99ecc78f888fadd62ab5b36262a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1ff278ce9c3b70da08acb7daa430262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af291c1b8ad81dce864bca1102fcb048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be20a72c3ee2dd235d924fd04426b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d2805610dacf44d7b5e6e4ce3b52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99741f81775316eb003cd12fa316cc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61fbc855786e9abbb335fbfbb48b15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ccc7b2ff1e2310ccc775c97717e34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02fa3c53f8ac487f3f9730c8da3483269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8bbcf0620976e6f7b668155d8e20d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2179c07e800a963ab429a903bce59d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf557b4a10e60fbdb1ddce22dd4f3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c17e925404e3972d1b1a24527755e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b80da4ba9e0e5b2f064c195c96b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007620cfed6995736f240046f83a7e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5269be10476f1993992884c1d44b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261d4098daeacda3dfbe74df961efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04fe90c24d2799e13b567b65635298278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8807ceaea312f3218103888b3e21f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893732da2f167ad36cc8396a6fdf7b0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae51900d9b912465482532e6a1d4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071205ffde6c8ecccaaf8cb08b8272282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>