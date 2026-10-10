--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -1102,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9eae40cb3e9969a393c41599326761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e0de9987e0d61e0cf39b54ff59712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efefe3f9c9c3f7b2b8bcd6b78dfa043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967216a9156d21468d42abbb98ae3fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755afb18cf0214b554ec825bfd0f36045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2348a211ca21d9bda274e3d6e1c466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46f25671a7940ad9dedd7e773816337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4274cb4ca2c5c4e03321faf7a31dab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b610bb929e147f50e48a6c6b3d8139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd950afc0f5c3f37399dd86b36bd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384500500256ab7ce2339c37c8e1a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833d7e44c79d6b6b310c4627a67a4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a1afb0f5644a0a0f789ab1ad1ace13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1bd4fe160ded6797e3bf62a0edfc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e2c5e677939f66fdbe5652ed9b6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc054b73b254e99d5cc013dbf479a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c9ab8a55be9a0f43414bf4cddef217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2de41c9302e0ebda13018ae1d8c6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e141a95451d033e87025e03d649176419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdd10fb24d2c639c8597126c6e22e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32b5905c66d2312cc83ecd4e0402c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158a10e9f704b0b6e0f628cd2b53ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d54d94dac602b56ed4d1e7fcd31323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2379538a7b5bdaa9eb1bdd6e4a35024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3dc20b635292718dce4882c293f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a346bb4c642d158efeec6a2c3fce1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b248b23d86fb5298a1e6cbbbe393827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5b4c14e1faf29d5d25f13b9fd748d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972ee264f25daa195f3eb657c71bca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec33bc0085bd548a9767ef322d70f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00faa738974b75ece4d32d04bed32a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cc7df22a516618183daf37cbf26d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb975f6e50aaeee2fb2a2d75fdde6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279c1cc9776be2ec4043967dfcd67034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91367ec83bd537f9e8299ccf1c760435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80c2bc62ed974104802e10c3772f4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeebbf25314881008010f224f69df537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6afc225ebbd033715a18db23fd5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41200aa76a768423d6614bffe25910239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff337db14723ca0e05b1115c0b55240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebed62b26e3836b085073dad9efa2dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a78ce6d03fe7c5a0e92d2df96b71242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e500bbf176e919420458e64a01ef343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0188239d5392a119f1822b8f80bafea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559081647f3d8a8fa1a0d8c25b54e69f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afc4961e678f015e7777abe2bd5a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab75a94418b9f873c32c4ce05148747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ac86ae878837679a374a8f123a53548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9f1e9df864375afbf494ede31a9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2423a583a5e29f2c96373505b271250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03342797ee05b0140a8c0678a832c41b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19425e4c78e5225e6e91ec0c42c0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533dabc80b333525f69942bca618a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c362404a243250530d1214d87c2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9d6f464b8f06dd9ab652795efb9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada2011d8d30ca0663961b69f94b32556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4bec69cd095b82836d6a6794c0b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966537ccb0e2bc4f20bb4a71e2ac12258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519440a21ee2f18e784397bdeec49f3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5242a71dfe378790edc6aff5e139f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf948c2929a53167322ecc2f9ee0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78860f29dbcf209a5cad4b406b15f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d088e444c1f6d789172897faf7172e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9783b3c512cc52a92214f58ec66de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c4d990ffd1cb305943f7b3156a0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ddb28d3d8c9c024860bebf264f8f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309dd3e5dcd9c69732b3fccbdf243a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd43ae89441268698b8af048d177b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa54e2b387533dceb94e923028555ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2454cfa829c5f3cfa3f46846167906070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbdd92a5bfc2ea65e31bc6553126da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f604551b2aec0e9a5858df13e30043c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e62f5a8ef0fbc25fd71ae1fcc5ddcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfc971878342a82d405cde382c56c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1adc31d5bde806cade896e750525775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ace8addeed9fc86eb451a820a578076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd07aa238ea5179c7418a83c781259977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee6d431f42ff3b3dbef77e260fa8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0f21c45f41f9127b1e9e43888d98279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef41d7da910a336400b5c9f12b306580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577406f2e7dc6b863ee6bfb059b7fbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce954e751fbe3ce605b40ea4f6c9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5efdd561c466517c67a92ec8ac3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd6c79b548fcc7c979f1df529001fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8bb52c912c684e8487672e2952c5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c539e41ac034dd326a2dca2c868fe8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf662e970c143d74f01943aae09b39ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eb93ef1dc8787ad2ac79dca9c259988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf59788a52bcba672a487edf09b1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba080a50c2c8390159182746814e81e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f251f03f725542c722fce0c889dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33e4a6b5d1c85ac380ede7df6c0d1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec90b9174be737a1174a44fa7cf236993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12834f89c64e835c92655e9b9eaebaab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c394fcccfb1c2170857f73501e0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b1da2075372c68e11bb4e101a2c2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598f4d7c336e30f9931dcfe3250250b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1aa846da6b84cc47a84c8c63bfa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cfe46a18825754b500f236cdb772999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505b19d4af6155d14926666b5ada2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db356741070c9fad18b23595a3f83a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70feeaaaad50cf2225c434f63ca7a05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a576b79ed53865cfc1d783a9da5a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747e675355139d44de7a65a25ca5fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff6b4597d56e847286851ba9922ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fa62fe97d8f58321d3084dcb01ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a0bda623307426c88283f55269f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a30f64cc438cbaf14907b358a0a6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e0d9b1e358837fb16ce852a06b3bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0816c0e370ae15bd47bfed9d73cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522c1a82c90bd104b440fd01a07878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e142a89581be052c5fed482eb28cc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521a0bc08da65c8b216558d6bf40da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f88df4cb2fea5780e33dae1e376c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe21798f358d861d486fc98838cd42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354da62f7c17a2704c17fa685d52f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6e63836b7b881aee988153022cbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453a103f92f9e63b85fcff3bf36b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edbcb336fc51fe8c4eee4f6825f782119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621104a6bd77efd52f15f2290be655120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a482da687a2421e7f484603a0aca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4515cd42733a995860ae0697c131c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7a50bc097775e9ff885cd1e2ff3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d5eeee866d77e6ba7e830e2da2d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd9b90771878fd18ea723b157098d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533e259cfc69fd48173813c2944a455126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794adf80b3c51363daf0e9902d3c1f2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee8302b5d1bbc845f97fee487fb92a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc6c8a729b6224031ec2b823af47f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9a60f672932f8c29f7154cdc08aa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af1d5bf2a179272a08cc8f6b14169e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998a0ef67c57513d2aaa36a1bfd780132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2fafd622cfb906dcd6de69aa9cd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3a36a7d858a50124740a77cf889ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be263f681777ec52ac2e7dd11d17997135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18b48526e12b8a686d514f866a92a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5cfeec0de9bb1ce2487a6f6865de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d58885e0530b8c63600ef658c600c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574477c08c43ff2a177d23a31164ded6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7aeae0ffa78b1b7ac04b2bdc2501c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9010538ed8bf21791f1259afad07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6781481cf84abfd52d35c297fd943ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80b954a9176aa8d94690ec7747feb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb57dcac3e886322b0fa2b0941586144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1acfa4ff8821c5e3b141c9bb3d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae106be84f2181bda941a566891f436f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041aa5ad3f89030e0229803d4386ea0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f9532657312b00c0244db0ede6605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82e91715f62b390f6b3103f831dce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b4621bbfc28fbe926ef992dbeb7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d1deb092751d63c3040b27b56a1eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3359d347fd629e223839d41511ab90e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd8a88a2854d4aa9ce75131761e619153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb43bf0e1b0e6646ed8f723663cb5a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c7e07e37e761f9f5d1d8702a9c40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bac25e088a568eb88e91dbcf444dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb76432353ab475e302534788a31a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee7fcfa93507ea80f35532165d181d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09229267c49628371debb764b81c40f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0d0d85da182745b9c3531c2b5becc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5eb05f8fe72a393853ecdd2d1862c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298e8866be5f87f4b69c7204e08d76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d0c9f2fe6c288bd784abd6f81a9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16397090a095f8bf3131d8d61d1cf08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230bff407120d1ad43193fad6342b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936bf84740701b1865122213d26454a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb969a8e2bdd70c2aa2f45d5e7c8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff715c2a4f8dbc0e7f2ba78005d23f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf659e87e718c04d71985d3c4880620169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cc9b6df89a89c654d5c7a5248c213170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4691a27492dede952bc425c18f7e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618df2ef09828daa7213648dacef789172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456700258af64da0c6b1aa81bce670f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e387593164b409c58efbb4649de4823174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6f1a2f97633b84cf2c45a09dcb23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b539e0aec1b478617125f750b63f091176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5392a2fa6f54aef59d61e07054d7cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37f950a49f409bce94ae2c8a94cbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28273fc85f97088a5a5b0ccaeaad9b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17207374828a45896d44522a0da5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5f11f09e7317d3a69f36563ce10f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4c3af3c7ccb1f6d9b38225762f58c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed2e3a9d07213dca4d755f3260585183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7781d3d0bc47d7cbabe63f07a5bafe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28490a45e621d442bd532a6a2f7e85df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0de0261e53d2e9e85890d9a3bb6c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658eb5df0ef66bfc66e52d2dcf66a6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14ab71a210524e551a858302467ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a43c6631c58c298e5ff88d59ae045c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f092aa787a54ea0891f49a7ad7db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4eba227165907d5e6b6dd2fa59d14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ed3ba044bbb1b380f33b9767076b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ca2d24f78146b4a9ce4f61d95c43a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069c98e2bc82ba03415595e3ce51358194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c638003108e2ebf7d09d1b4f166738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b344de0902928bd530a7ee91082cbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11e468bf81546926b836dadedbd129197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c1a3a8f625ff042b15a5e0c575ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717d88192581f4789844405b0992f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac782e8dbf5f720232e2e05bb21157d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324108f9d547cbb6ae4d39ed4b2313201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ba6a0cb3fd235cef44ce2d4671b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8f2e2dfde6bb8321d4911ff140c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2bf78db75e621d5b7f9092aca22e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23967caba8ea5ee553219160aadfa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fee39449c406552c14f3b23b1fd1f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89783743ac71a9e04ddfa61a885853207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b88a2d23878a3df0db96d4354c50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bc6d5a644b691796fbdc28115174209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41b5b0fb9cd2a363de4a6e585d7b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430b143f533b65f077c5b18148034d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f71ffc2e9866ae2cdde83852d436212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39507d321df057aa36c88625ff82e013213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368a366196cddccff22763789da167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4a573dc31da9146873aa4665cd25c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c6df2a97094d75b2385b3d00ff47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d552741a11c9db40b79338881ebcae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374209005fa01438fa9adf251803fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deecd6a852cc818977a74ddf3547051219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941671f9aa3f5e3862b0f8c47f5e541c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7cb72a6e107b60640d29311b7630c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582163fae168fa8eab6cfc328e8a608f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479fe7f1d0a78bfe1905099b1c775bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841162e0fe3ec47874dadc2fae83532224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea41b675f7bc2aa408a5314ad7261e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad658675b50f998008c17ebff7369e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8cccdd3a98ed16acf38da3f0c0ff7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46684634cd61f1208c5f07ef2ae35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb931f74f176ebbbf80a9e6f93931229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40750451459bf6566c69fd28e316e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c326ca1c314e0723724ca5df95fc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e8d99eaaefdb8423a704b2367e59b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe8bb517b615abbf2afa97ef085c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255804d58d2d398a76ed006df9ee729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed6bdf8467944cd501f04e274f069235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97830059ac8ecabca712677c0b1e55cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d898d89d7c0b4df7168661c4b6701237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557e05c2a926267af5dd77f8fef015238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613b4825bf965ef393cf1dfadeccaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0f3b9aea736de7cf2f63a55019ecf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7af7a22e33e74f667dd71c3dc9ee6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d58202068485309277996e9bacdb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282507652d734d5e43d18bcc2002ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d187b1154bfbbdd5bcae450e76c383244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee88fd14206c323fc0a7d99259d5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d47e59c4be9191137501beacf08a42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9b40e34f482e6d35ccf615c7873e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb7760b4481db7c82e9b1121bfe583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce4fe67a3c2dbf99cd7f201004b31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3cbb7509f5b335ec182af5fae4cee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7784154362a528fd8bdb0ce89b740251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab7fedfb35b2b54bb92c66a7bcf50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13f93cb5cd30e95891cf59d4d3c59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca064f666493f676a108478d94243254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669e97d24aa9c412008d90b0b98317255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382790dec2a2b5e1b2d84b058f89bf79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c583bb142135facf5e321c6a12b48e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ee4cf65d8946e90226161e1a1e49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc31eb7e32336a4386c05e263b3cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8ffb831b5f1c57f90eafcb7248b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d99ecc78f888fadd62ab5b36262a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1ff278ce9c3b70da08acb7daa430262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af291c1b8ad81dce864bca1102fcb048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be20a72c3ee2dd235d924fd04426b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d2805610dacf44d7b5e6e4ce3b52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99741f81775316eb003cd12fa316cc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61fbc855786e9abbb335fbfbb48b15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ccc7b2ff1e2310ccc775c97717e34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02fa3c53f8ac487f3f9730c8da3483269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8bbcf0620976e6f7b668155d8e20d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2179c07e800a963ab429a903bce59d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf557b4a10e60fbdb1ddce22dd4f3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c17e925404e3972d1b1a24527755e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b80da4ba9e0e5b2f064c195c96b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007620cfed6995736f240046f83a7e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5269be10476f1993992884c1d44b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261d4098daeacda3dfbe74df961efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04fe90c24d2799e13b567b65635298278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8807ceaea312f3218103888b3e21f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893732da2f167ad36cc8396a6fdf7b0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae51900d9b912465482532e6a1d4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071205ffde6c8ecccaaf8cb08b8272282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941b2dc68ba9622fb80fcb26e89c3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade887f2bce8c63a1c7878a9492cb07b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b629ba190ef858b1ccb1538b289dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9e8a4d04bbe5726dee8ca956017e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d18d7bf4c5decf025b0950b37f756f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68d205bd848c62b870038e8379da4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ef02313f4a11130b3c568804db237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe119ca3039b687327d8574e8cc428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0542092e23e149432a6a7e238da919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28593680956cd95758b09be053f267010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fb134980c6395a7c12ff745fdfe9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb6ace9646476ca3957b4cdb34178712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44409facf9a0b1a89ecafdc03febc1a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e4278da311cc209a3867028c85814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03b7e204a1d3aa77436e745e2816da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad8184d0585b310d24cfad951f87a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab29e7219aab1596f5ffaae44492d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f6c3208ff2bb1260d7fcc0e77662318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9cac06728026a2af84eecd3c67d3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b685e1d3ff7c27da15bc1da223a7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de27838e3f2ae77113bc4385d3004621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1d58f9f827ecd7527052cab1e2ac922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e5de373a6fe1b89a8ae94efd2b06123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd479a0cb47c882e54e79fae2233224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f8e3dd2bc26703de08a431ed3fc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2516c93168e1d5a88bb4c9a3409cf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03716c47bf5e9307f45f5fc5af03e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5115d34d3835394a518d655612acc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f7dc692ae2eddaa82f0a5f7db3ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f6d3f8be043fbefd368526586dfa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e938cab9895f745cc6bc65e5a51b83c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cbd55b5a6c53606fcb103a056849f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e2243d84806d02a5a4ce86e62caab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2e4b7251c498c54a09044375c21c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a34ae5aecce88e24471724d6b14035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1001b0d5c32a1cdf3d0b515fa05a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0747740f0ddaf666f63002f4f134a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0b0d58901e40be3dfc6885e0d418838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7a22740e74d78080e20abdd3da9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd7b903837f7247703f0388ca22aa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68c662941cff93344167b951cadf6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210560b926e4fb93b97f3e7dbb8dc05442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde443b98f200d35df23435fe4d25a6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424be1b0ae02326f0b90666c07a7989b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c95d192517242e36e55459f2d190045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599ba85874f81a91749f73115434f7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187c700d143ebeb4054c18887f7737847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72928de6f59271d71a9af44a5922d34b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb8ea6c55701bceab36163a69344b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f3a8971030c011074301decf4c5fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375256f39eb759ecd27015bd92757a4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8396945d24bee4d214880d6fd256252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347af4aa19a93587ead10a62b05c86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84ca7a9536abd0a4c43ae199ef46854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54909c51375cbbf8b7753e8d4759f8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c321f5b875e8231c24934104b4b6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4196afc89ef4aa96b6875045a8cb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d42d87a55264db7c1a79513da43d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb1dc453710def17faf0aafafb916259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdeae52e2cab16ca14040d73d69d6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0bca71213015320d34f04d7d8220d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c452ae4d65c3c1b6aab39af148246862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f609fd9273382c0aba81e70859bc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9305028ccd4a8b05a1c2a1caf8fd2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290f6c7276f336bf4bd1ea94477918f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f2a27b4714745a55f7646977aa0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20792f90e9ee7def26b00b6d59d189c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620abca419e46472fee6ed1d524f440c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1807195981d80e181b4bd1566978e1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123863227f0ea2c193148a232d5e758a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d324e9c7120cdfdf98b27ec6e025b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eda9409c93df8347f49fc413a3d8c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5610ccac4fc4eb2cd98b317fad2d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3084c551cef9fdaf73284684e678674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75718e764ac0227e103797d47328df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725672a560e87f67dc4e26987bb6bbe176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe2b145120df6f7cd0613438affc3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811ce32aa3792501e7119181a58086778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7dd18c4f0b3daeb791c87e52f79579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b682baa1412839600d9f67ff8654180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7dcce48eb51cf996f361a8ebfbef581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86794972b3ec6a06ebaf879baf75a2f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ca777372efbd3b23c5a20905dcb0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f53f4ebfd4915ac607218a5de03984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff941ba710aa553d2bc0f2ec03c8ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782bcbad33abd871e656a40471eed586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2843b426dc7e9eb0b334c68f50d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fc08cd2db3de18ef017cf96854e4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2016c48fdbb319d3a43baf0da23b2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2a740e6c04bef143fed699d300bf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1030da46794ec44607703d6d61d330a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b84e920334ba31139bf7b32f5c7a9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe22d87cae5558dd26c84b587fefca693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681fbb266cd5c233b1216cdb62d1d7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e25bfb8b315e7fb381929cf65c157495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e46aadf6f8424221993920fd910c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe6b8569d7b9335611793c6ae255497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99ba695d348997768ba6cf96027bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2b90883949090b310e801d18017699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a370724b0350d8448c0c316b9a91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75e62db72860cfb76f3c45ef9c596c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e0d9edb268bb1e901a7eaa266cae6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd994f9dd94b63b9ef834dd59612e4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b212ec6e092d68a2b88c52706378040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd8d1531adbcdbad9ab0581cab47ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd7880eb2c0f8239d8584fa574e073106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa59602453cfccf00d67b42f92ea1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ea9e899f3ebb5a12091c1eb583a1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84472c3f0728caf35da825b1afd4185109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9430b3b0ee1602d2350165d1f20c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0480c458c706529e2e3324997e1bb70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fd7ba4c8cb0b9fc6bd9c8f6443fd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079191968fc0a04d04e6d0f139c668113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2afefe04c1e168da85ce3a77ecf43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd95554146866fd8096994903074cb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c48f27ffec6d585de6b34a4df11118116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57451ebcdbc99c467610ae056b1fd904117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c5b951b75d4e2ea0e60206281c545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef446e00a27cc541909cf43db3d1526c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd2e9b1a226fc8421e2dd44478cb61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332263fafad5f075c43207345bfc58bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01448adcd6f26747930f243a0b49d5ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482dbaa2fb1b4414da5fb80f89c3403123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9587a7fff552771cdadeae222a8bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9a6b56a39536662b156cf43171522125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b62e76f236414305859af0fa2a42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f0d13c05cef7b09e2c9256523e46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67fdb062b9852d9f2b19059a9a46f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c163d43061f974196bbe15bf8054129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697b3348403e30cde257d0c4c2dbe5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec40eb537ff5ff74461e292319695e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fed460bac94f4d199de00e6322bbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6c25b3c557912a9f7735747b46d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a6a037309e1510d7cbc73d05861f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491be3ff531c876c64bc1c988829719135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d22003b9a712f3e068d0c8150a5f26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519a0faab4aafad030be313a717e72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893074af594452f70a7db46bdea6815d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03232e5a230b847bbfd5f824e06541e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd2d3761855b26b400271404d0027140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65bc275a70b62b695ae0c6d75ff14a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e8defbb28473f7c7089bcabed22e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88884ed46efbca2700ec26aa88b256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e40fbff17dde6983955eeebea359144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b288943ba20810297a11bf0004c4748145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63530adbea772f7563b78b644b2a6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1a99db6c25346b595c45499607452147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900818864010f12f226fcfc38d4d07e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a3fbbbdeb1b7ce052c2c3103d586149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e5804a04737948bb0cbcd25c4b74f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d98266506bbbdf2f5c63b9d251392151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b9a33f8987de89116966e629c5fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b081a3ad96938699d9e0b2199caef3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c44e2e4bcdc006bc1cfafba883a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9944484ae43017c10fddeb79b70a05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed98be5105a3cd1bba9716fd8d1b07c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cefe945683274820a61c3cecaed11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a24be44470c91a5a45390d9fc024c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052e59dec61b340a16b5c40289c1e7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf38cff26bc5639c1f9c5b8cfd3dda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3db261c02155343277b5e946154554161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58317f57b4f05986ee5855df10a7a6d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e661c8ffd96a70c416e8c057eca3250163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcdf396ff01c1724afa799307ff36e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d1aa382a331ea97a4b722d6a7f52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0a732877fdd37827548c7f9823405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a3eb3c0d49f99b0a657f6af5ec666167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb7a9ef71db9f9df5e6deb50ff9d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d45045b04a7aec196ec59fe898ed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3b790b129ff437b3e0000c00c036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05ec79eb5e7d7b4e02dafa938da8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97cfb9bf70951acfc315404263701b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bda1751940e0679d8c7948330e7d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78b2a1947ac5c618c93d2cb0e9617174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829aabbbc5c1f7676b19e4d2be7f0bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577490fce1d2c56afb5a02a845270aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aae073e021150c084df6e68231600177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af1931f5096c08f6cc7b55d4ed3fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10038133ea0cfb228be5a0e56a66ac6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4895c8203f89b17d496637bed14b65e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cf5313a981cdf60648962e41c39c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286cbd54ff8e49c7a1d280bd50a6864182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454148b8732e5a4e9d145fbeab65d3eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0f32912ed63f90f4164a76919ec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b086c1a282e0de73cab4cca4d4a4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c975fb8764a1da05e41f284a6ce8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0835162ac4bc287a39dd672a64c88b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248433709908e6bec1d688bd2770c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f2d488c805136da7ac047139e54e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbba3a98fbd50c93c706bd4dbb9389190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e7c3d4b414c29a14d4f865b6ad75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7712cca6188f4e13d540c318b5f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3be40a1a7f2d6b89917421803d00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e40dda92a891caac070679b0451425194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c696db0328b1bf604b394fc21e905b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd038ce8e8639e875c85b871e5394196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f89651fa37644bae3bd1ce82bd6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913022cd1efcd87bac9cc810026fa5c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022dc83aa5dc9ef3ef101aea900d67a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1b175806922c78761fc5b431ed3fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269216a0c030818ea23644d66a15c8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294b12c117c2578165545be6a8e1428202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa1175ac7f66ddd78c0bce7ab8c9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27a571a22d31d8f97d22215514f4f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055d1e5de3752872c00bf9c43d8382a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07569ea8d6ba8b8601ec3a7a913764a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afa3eca00ea87bb05836ea414498f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086812a822107ad74a4d783267d07a7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97c64e8e9525f350d2447399b141c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153850d628d303ba9d263b6481784aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ee0379f8e21ce7358373254ecda7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c56d1212fa4326070a3f2d25e795212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc916043061be9614a4d613652b8a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874e837e1329fa2c1569bd033737fb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ce649a8283b1546216124cc854c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32325350b52ad3b2bc705d836c1b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534b310b51d5e3e196fed629d5cdbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e31fc5dfcd4c7b4759a2a8fada9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d8feddb763373a89c2278f0a887d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b280670bad2ea253d007cb81c79d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96852d49f3ff3917eee45341aed3db63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab263bfe630f39cc2655ed6937004222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f83fe8769272b8148a3ec7ab0d3fe1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ce4539cd957cde0d083e4cf8add8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4764ee0f7bea43af0108208eee08ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de76a60843c22126130f09094bda858226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4f26c648256dbbc5047b01dd2dca6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154dc1617b944ba76de378c05b90dbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27464dba1a2dfc79da4be12fac73da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3de6abedd9c1a7f236acc7f911a70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534603105ed6cc5b1a9b4ddd7c1b23a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20d1180109b9c8c0059637430721f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34195b397c1f9f7f8669e1a0444d717f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cac795feea719614f24ea9395e36b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaed59faa9841a33845a666c279108235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a615cf384589bc1177b0df7d4a395236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700c2ef788ff1f8af12822c4e1f8e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c28724db7161042ed5d5177019753238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530ce7acf8bb6b9be8e61386b9aa354239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e17a70ce2814418906503525633d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66334b2f60b7630811653a28ae614539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108420ad42805709a4b2c5b720bd76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31529cab3c6e3f4ec61105dd48bac91e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d46cef2615a9a5d1f6e2a8ce43f7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c9c394ecf2628df4171edd7b2e95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31b9fa5b290a56ba4bf54c1604f7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95568f1f792c87c7ca9f1babc38797e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2f5b2ff6c16d588f89a90dec9e5e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db19c994d4d3356ea27b878fbbb846249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3afb10724002cb4db3952bb9f675b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c43a1c379968ae2333ebcf76267f29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae7db932084d980d4cc9c7187992b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef2c43208029d3599c46703f2f517b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85ae5a5ee6a6e51b2d0ee3b89ae697254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1fc81f9c23ff08474cbc06fae94d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ff77094f7d2180f460471f3ec16a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a1e42c1dba17b659ed4c4489d79f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd487d19709ebd1b2d01e21ba9f80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285504ee1f148789093769ba5e318b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936e043e249aa9bd4e4562c35c9e07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0626aba719cbf43e58828eeae93037b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1f0e2ffd68712b67e4442bdc27ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82851dec9435e18daeee56a4f7a5502f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256737d86522d88f6c9e3c9132433c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f124a9677078b4bedc4b3106467c4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507f4c27f94416f61e5b1c8989f62a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6218c31925714815dc0b067a0175d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9ffce5302984a5730d065448e8e01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203074996c71ab5388207d39dedf7a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0437e23ebc731264aaae837f1bf4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60594110d43de3dcb00a56b84718b06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92b847cb3c4475e100b12366e076a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f05fb047be0abb3351a6ea23822c26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d8283f6dbff77098861c4364bee0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed360a3c2183a2146b5f719a81ccff23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb0bfdd67fc9ce3a5656bd0c1be52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8f0cb2624eaf814b037709cdc31b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aae35d386ac9d7236625adb55a8458278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa72d853d26c095c78c38e8e536edd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91771f4780e13c5ad1d1aa86fd685a6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b4c4c7087487c6e738c6ec52b70d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18634268c4cc57e2187568fe3d2d2282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>