--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,65 +265,62 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011997</t>
-[...4 lines deleted...]
-  <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
@@ -370,167 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...106 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -682,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -793,72 +766,60 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
@@ -1141,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a8f2435a7ae720b119f4c87bdaf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34194887e849ea818c9cb36be0b9ad62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f1267304445d8e367a7efb6b8f3033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d509f682b200a19bf64ad4597fb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b45e0f1c5ceb223d6efbbde4613e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab957d66a5147667cbb40e2cf2074d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420dda221a3352c5a16cf7126b76547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e44aa1e1370f4329a886b1c1669468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f78b06e47b9325a4ffc52292882969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02d189c5e2533d7fd0f6faba9f23210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ae455186154e6b9b870043767ed911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a372d8f82428a5596f35c5436ff4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69130e1f41c466466d9586bd752be6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4cf23133bf02c55bd1ce40e066d6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ff35bb009e2011283e832ea6e6ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f680d5794f06b2b4c01a02c7079d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28381f1b01a47b069bd87df01711d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31feac52428113487858baa711a45018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260801fa29a3796fba95ef5e7a941119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6e8c93dfebacd826948b7fad056d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cf0bc2e7f8d21ee21a016bff6d70e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446481e35710afd89159e1418ae3a7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15ce3f0260e94c232c1800b002de0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af0fce07ece2f0cfff0f28d99d51fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078add4475944c0b6f52888d13c5b97c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385881bcb81f3aaff3259280fbb7522f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4e9104bea2bc7a7dce251656761927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d6dcb8869697f949030d78e07ac9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be3f0516190696e9470683b26e38529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234584b40269faee433b060ec796c5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c034926b56a1c68eb117a906414e15f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedf0aa88a9803a4a46a343572451ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b6c6e19afee4e3fc18422a9345c3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a6e9184fca8c965f5155f57bcdf2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb6b0fae4b91449cb9ba5c2ffbf8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c1f18bdb46ff566662a2689ad479d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0bcbf0b159a54ea4ced2e09317c1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1541b124d6542d402d3b7b8ea6b86d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35e4432621c11c84d2e7df0395ebfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6484119bf1c8bd07dd615ebe49103a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c1e24a25100fb21ed10a3a4319d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f5065605a20f8f67a106cf0c6251842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181662787abeafc0a88b0b99c6cf38943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffd68a3417ddf958f37e0310febee044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7ad1e52fb7cfab55441682ead131545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a534fb1e4fc156c8521c8f391f20346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2366bfeaf98493f2e908791195aa1d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be0cf9938897186204173327811ab848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76f92d7dcb687e888fa65288bfece849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76ebb98dfef61ea33d1d9e7893850450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15de332e8244e7e7c97bbf7b321f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d631c6e2426492a44556b0b602060452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200e41697e7bb61a7366c45c157eb6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b679ec4b83fd10ebd7f29bbfe595a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4917bf47f4c6ab3221818c24392a9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d6c8d4f51f287cd209c965c5295756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63478a524ea6e491436e52fa0356419d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f582990dc0d2d9fa9aed374a49d991c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022cc16dc539927eb0abc186dd6129059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f484e0d3fffe7363e8d6317fa7776e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6cd7e31e91b5391d37e457dc8b6f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1ee3885a460d91c4212d65d8a9d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd1e171a29a8074b1c4b1d0583ee7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e86b2b92e201663a3379d4030d80464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ebefb2c8a1d74aed98d3667f38e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ba0972b7cfd9b4431b5a44b37a9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef5da09383b31a15f2641a3bb238c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62547feeae651587f6007dcf2ca7b0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde35e5c077cb34f2c1091880a3789b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571a32fa5789fa95f0ead3fa693fff970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d16d269fee8fda0932d05cfea889071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90762fdc0b1a15dc4f101ad5d992f5a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d76bf3f23ee3b8ed87c6bb4accd4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e4a486588150e1eaf850cdcb597b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da8984057d331b66aabb776e0c4d5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cff7f1e9c6e41fc227659698189a0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95a74b1542b71badfac9124ddd2db277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e69229317d6f85062b15e4d53f7a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f157998048c2d89e57b2c8c96c8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec19d2a97a12ddfa875101641e03ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5cf6d8a7f6a750272b1471255217f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb524389cf2c95d2c06874d26cd383682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55060ebd5a01b3f8e6f35d0fbc36488d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edbf49860b9e7b6511739afc8173a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8ea1ba793906f72cbfebf4b32ba3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb31a595669e0bf99b82aa578adfb9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f41ec2925bc901839bbde9de300b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8b79b3afd782cfabf7fa04ad4b0b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2470e63305a8b254e464f652cf8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33082a943f7ed9c153dc6d46f2ee24fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870515b342bb379d37e1af4514dcdbd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51dc9700a9984352dfe6fbb5e6d8fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456807d41a14481136801ddb3bf713993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beee9b245f1b1cb7d737eabbbb2eee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54fc5a4f97c5e6734943f2a8224dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb9d9501af3a43cc609ed84cba860a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b800193a44dcf233898aed8b796478197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c43a819d9b2e34272503febc3c4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6834b68bc80bc6146a25b475c87d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256de098e63170abb8c2ee79bcf46c30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a252d7acb1161f0a766bf027b1a60c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77df3298f1f06ff8aa88ccbd71737102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93b9ab06020c0dfd59697ec75ae0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d31ceff9e95622f94a1bf05da91b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7578c20cefc95d489beff233b6fe73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e25706d5ac57fa2f24d141f864385106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91152538baf1e0346ce48bed0777eb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c2872292023e2985f236b8003bd3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4d0b819655b200eea137083e7a983109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d77fb562d92f1e1d27420de7646c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8be96913b4c61b3e9734397a9ace5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057974dd417050f20370c0e5ac16300112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dfecc2ebdb019a8eb5dd63e31b40b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706523675e0d9487134f6fca41ab9fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef328f6234176c0f949a5349f05d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fd155a9d9a7b8b74bab9e98ac31fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8e0270da412a8bb9cafabc2ab9e14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc422c18b5c5b24b52c7e640207a5f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3020eb15e60fb18e98236df7d60bb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fd2e3f7c69cffb3b63dcf7d8af470120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d57296d8c633806ecfe7d203b08e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29a93089e9bb204c5aad912d3ee5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e2d0db72cc3dd1850be0dcfe24052123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f4da1affc6420b2a658d4cdc7e593124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0166f01b70caccff601402e8c58c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ede24cfe937500ddf6ced7e7b3399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a26689f115d35707793f402e35cd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd0b65059c3dcbd8cda6f197f0021128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64887fcb48ff7dfa6563f6205017b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1153d0c5ebc7bcb5f503b4a9679a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59341fe744be964f813473cfbc41edc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c840d9fb8941945a0d9a852ace25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec336937a0b1d9643223c34636fe936a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc3e4c49620584272dfeee03bc9b7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234eea4d9be37a12f32d43539a58c92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdd30364f72b21a3ad5411bdc79871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c72cacadbbf222808e76499692b0d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c2d77d9cddd39769fe5e14dc3f87b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e14e2356efe22d206f37acd602942139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fc5630064d6835e5a5f8fa08f3a10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ee50cc47fa8d8d710342524b4ac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee297e49281cade96acb5fe1fdb89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd57459ed24d9d4fc72a20b42852c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d10fd175a048d34b3a37111ab668a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d954cd043ef8f5d0ffc27e51c5bce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b57d3e5660482444d648a884470e31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5974b2834332724bf590e206bff0ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ec3876a7b02c9c7a448eaadd22818148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b035a0c4b5819c71cdaf1f13eec38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876631e073ee0d490ecf9907c869f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300123175b245b8837d26ac16d5e6ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac6a9b38efdbfb51fc5131e1d7d8cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0b5c47e6a50fbbd5514ae141ac869153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae122c88062e493d276f01d2879c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7257d65b233b4e3f6876b9a15b1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb79b6e334ee2a37548e23d094a9fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39055189af0a982c910937c05bab4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c3c47a9cb4f2a344a61746fd135d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf4d04ad482c7cb39dc489c4cdb6e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a35566b9db324dc97472e6d99e488160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c43609829a92d1b4fed0ea4553fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9114dc41754ae2956de8b589a5787c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce669062923ce490d37286d6a7ca9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30af1dc87985d7519ce5469a1c13817164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840896213e01ae10710bb0e9d4d25217165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ba26e0a805d2a73646de44437138166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33d1625a0672d1359240b860d3cca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b6cd8580bc3f9fada0d2dce82978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a17b0e2bbe56d829aa043467bc213169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44116e85d2bd36e1b149d1ebfd70d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d41f2d1ec2b555210b722b5a259c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749cc7d3d9b7101754dc48dedda96f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fface1e02ebac9963d19a4b42f7005173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57dc606a2d06e301573802eb09503b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9f87052da2ab367b3d6abac47f51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c903d138b43115ccdbc5416254c6ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238cb9b1b52f1f27a22d8a7f6ae04d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d4bdb4adc220bcd240cd257c5217178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311fe805de4592403a3fb4396a5057179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0c691028fea9833b8b670ce19385180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328716467184d91b37042b7612a6a98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35251a506ae1f2609e861b298f67463f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832fd6671b9cdd72764249368c44005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b5b4c23ee786081017f5eeab9e16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccf69eee6a864f7ed6e7f689085d31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d8a66bd89ea7a70f6bc0f61f94a66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d290340adf4f44f462d99e0ca04f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd12e07840b3becca720a2c9ea563fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1112d9cb0b84a2f36ecfb5f2a287008189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d8bd1029d6ce4d1a3a2c0da36afaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cae01d0d732d8768c4436ab69a5d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313eb99d7772d7b59567cc275ad55a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c2d3f8814c5cda7facbaff3c1cc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812150f2b7d3d72ea873d4ef67dc5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d60617787e19742b507bd00e9891b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb5424a720635a8e42bf6d31c5975b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd23c416f0477acc46dee3d7ec07d56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1b9d175107bb1013788a242a15f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6751a2c2b055b6362083af09e809b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd0a513ac381349167e37d9f5b6723200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0389bb4a65956b4111da522744f7c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3b0b14bfbb0f10bcb02a6dfd3d2bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7547f05ef43f6b4f496d5889c4c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be11ff4951e3d25aa6bd8774725014f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c48757906056fc5ebd9a60cf3420205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787fdf6558c1cf07df9460ee0958c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b813f2d86cf0a35eded23e9407972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ceab4ec57c7b9e58ae8fb33b274b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa741e4c9372d7ae1d5f798ec8b4813209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8dcd6f36bd46aa87f66def0fe72a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc9d4f05485634c1d4d7c8479cf10b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c826e2818bc4fc188423cdde029c79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44473a349fca2c82a0f56baa210613bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82137ec4af284cf72a0471f702b20b9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766573e68cfa7f2cb6198caef75f9cd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aac7bae93af057c484e3b66d26e47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457773011652ef07b1d49a7770662c54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae7b00f07fc17c6d8054d9e54c2120218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f434b9586fef757c0a5e4866649bc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830b1bcb898b01f471326272a95fcf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98da96a89a819f4f458db58ad7c7f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb558f8e0398dbd7c603c2146d5feb49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d39d97422aed0306bffec963d2588223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea275e11f2bedb9d55b053e90639f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c4a9e42be1531af0f11b7db4e2dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03876827a29d2fc169cc4e8aa9f69f10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e48752775dd74d04696adb92e4af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b53d9fe88d8716d52a29f7def4e55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4838b85a4b5c74c9e98f3c4434aa4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eac9bafcf4b092d1d39adf6168285230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f7d10041acbfff35270088825db5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05ecd8cc77bb0a383cadacdb9e1e58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469734a1cc65fabe2abea49972ab65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fba63b89f290554e23a77aca41302234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ae497e0def22e6351110d59b742ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef17b856661f66128cd5e878d61275f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f5b1027310525c75e23737b1bd7c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b11ab722023122d3cbadef65c32ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e1a64c2f5254825e23dd5be9bd314239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf16ae5739c178fdea326bcdca7376e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449059b3cba5ec578e05dd2d83f875a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ebf2054895a8f596b00119143e34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc1d55740d36604162aedc08b2cf1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714861fef3920e4db92c48097d0e3f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b445263f76f706a762ea94a8390d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71446a8fbea4834760fc0b7e410d8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883ba294af237f597d254506e0ccfb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca523d4fd30d4feacc8cdc80ab620147248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf35eb38f2f40c5015b70a459ba81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cb6bb7474bfacce7952c8e04d246d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c8ea6b414b4d71a5592ea8842e382251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585a54de85b3d66fe6378052b27e52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622ea80c7ef08c8f8410ada179a509d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90dee623ef6427779811a90161c87f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf428e7f3ca93299e5a7b50845154e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87fc217004db0a4af2701db222a0c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0eadc0232c5eb4dd61c2c032b0e22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6756e743660f4470d2afce1e9b7cfbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d6ef020971f336274a9b827fdab85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f31d31b988e81f655e9f3fd7e00db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04e5f9e271fc9583173237c608d35d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5245f1207e44566aed69500a33fe202262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aba421caff23aa36c311c3b5bdbb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d62611ed6a0723733602bcce81085264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669928b650fea88c2babf7f7ee39d53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e91242079437b1d4233390a8702633266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b30f6a39a8ce52a4877fd8b2ff391267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875710a2456876b48138727b4fd45cf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8320a60b6c1360c66d9f7a75145a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2ef99b1a9e6a6077bd225c74e4d26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679a48d3a71041e19f5e92aa491ddc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0abb962f99911f33b6a085fbaf4a9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6560821fcb7b10f11ef4d2350e67deb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae1e4f4486cc9bd769899cee571df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472e21a8dede7d900afb0c1f5616756275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56df0c8f72baa2c3ea5c9c2b75593b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131db1ee51a9aba649cae0876296628277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e1ba39dcd3ef5cb958b3cc4bb025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7119c6d4edf354f3b33c5bacc1a26a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b919923e55de446e927ada534a6ce2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753962cae088088eed6607ccb99faa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbae08950cea8b3bdcb02d12ec88833282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed258c3a69dc74261068747b8b2e1b8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d2beeccb81e003289cabb4d2c1bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46fa833e3d69fca93157681c9d71c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a742ec196d46770fccecd1faad91b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3642c3e4961b0344d88716e538c793f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f6a6341f2f34422d444ced0e2bc89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6abf1238451fd434f5f8b5be0f0a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01964991517aa6e1cf8c7ee0d8771b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52740471d8f07d4ed8624d692742ec03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4026256f957ee128d8430a4171ae2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50392f2921e249d43c97d78801082293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08506ff2af410002178dd087c301d356294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a385b321056134be58642c525c403a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5242ebcf765d58017dbd91da9d2683296.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f05532ffb2bd473830f75c83ab5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb48fec9c99996db303267f654e27e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e85cea8f9eeae93d4aac82ed8afa393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dad3fe081b073efd7674226ff46f364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0c46d9d83daa0b46614ac2d6b05875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385f1e0d0cc89a1c65bb467964ae6e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc517d1b10000dcefc20199e90fb04b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd12501661872fe3e030f8901fe9c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d2cecb7dfbef3924c544ee1fbb5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758f64494cad5165d4d28e38328de310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9cd931c652a408e88d2bf3e49e9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7947d7d40b1ac4a7f9fedcda1d308ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9804ccee46f05f03581c83592bae0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94097fcd8bf78ff1bc5ee2d8157ab1ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eefdb222a90f3e7ca4e477816443315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f91ad2780c989abebf3efcfaa24cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5aae229e46677aaf8cc9f291aec617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5588274ab2c887f2d618a00e46f406218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e63e3443ac8b3c7a4b242393ee0cee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f050a5d7d6f493cfdaa043d03471420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01964e0d4e23250e22968be1960886921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ab945bec70fac7465f2923257e65422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779481267101f87225b19b4bbb99926a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225941eecb5aad8785b0f25c5fd710124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069017adf5009dd0bda57f9f4f8e4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c702533e7b26da5770612a4c41b76326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2172ef2f4a6329fe0117be34f027c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4828ab3f4d4e96cb777268ab9f9a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa7a86322533fd7a71a965f659171a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5872bbeecd4af1a25ab6a3811992c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f781675f010478563283be700d76e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d80cd25e73da0aaf77662d89bc39b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391166dbbd14affcbb26c6a65cd4975233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a5f6dfc4c681b99619c573b03964d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f753ebf4b6fd37161d6802fcffe88635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728946fbc4a390e4ae3ac040aa67cb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed9cc0f4b474c97680efebf7d8138737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef96441ba9f711970216a3d3c6df938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b46ffcf4a07b9b83314c235cfa59339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3f34d107bea842b0662f77c3b76940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19eb5e8935ff65c3b058ccb0c3017441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca145c98a167a3b5dfefe74bd31950942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a742ab0efc8c713de08465132f55aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd76ba65a19623e76123c601b166efa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866928442327bccc9e081800088580345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c315411ac342d0c8998689be683918e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c140686d7c3e4af569c14e816760c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a3bc976e884ad4245c64b2b1fc9a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebeb5aa6e68cc9faa7aedb1fa4249449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e23568f182dd1f8b8e48a50b0513850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c63d00b8278fccfbf0d66c694f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4715370c097c22a8ea3d161cca32b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5984c1dcb6ddc4f975890d1226d9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84c1a3e6da228bb396128034d522bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b0d8978b96040577b7ab2f5db8a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25cdb4fafb11d678c38bd0b913835756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042a4e5be4d87e04f6fe355de20c18357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b773145f317a80e93e805f0b3241a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205f8883c006c4af11200b6cac2810559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8efb4ec784aa574af43bed5793403960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605953262e5ee6f076856dce8bdc8b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b7c4d9ba65e75ff94768a670a4a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b266374e6a1afda843e922e1e2d13c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103d414e8ccaaa981983eb31ecd2da464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecd43d3067603c9a3a3b99ef6ee22265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9840e509287388516a64690f6bb51266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf9003d95e2a4b2a4baca98fc324067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8428c15a8b9879bcc780815f4004068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462788dfc162304e3c4bd765f5f0fd4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622892948a675d28438f83eb9eefc8b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf78d7f9458fd8dc0edcafc9497c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb507f7b777816c0a1cfd75950b2a97972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cedf2b7b3608ebf41f806fc5b2dc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ab4185309cbfc410c4635ccdb29d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce5875366e3b804ece84dd910473475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d101cd434bbbefbb300e732bf12b3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c179b1fb91116d275c3b6c5c29e4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b44adde1d76453e700f31d763cd1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48313535ccba35ee1c5112e6abe005e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae85c16e4e0b03f045b8cd559efd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d36a297fd845ff59660d58f9220081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f56e5faac284d4befec865e1d4f15082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a10f4c824b6c551add2801e153fca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd09f920b769b5f27bddd231f55ecf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05dad91da08d7d4a2bf9a7deb0940985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f27764ccb56d1699f15907a9b41a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e9c90dedb786f72ca3515fe01adc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef696abb6ad421bd983f11f684aceb7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61496f56d2933619e5f28da8014746a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926509d730e5abe0829cf5236da00e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c8ce026a11af8d2ac63d8680d2d0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798048683d5195d3efce6a37fb0217c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a199b64728e0800af0d6357de7f9dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e4d755714b911233c9efc36d992494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eed36054703d7f4b33b8aa2c65a2f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da8207e2375a13441949084ff3e63696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197c3d827c66a5fb9d3f7bb0e645a8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d801b4d160a73e15639f19c601b08598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad22d0e080722cb968e806e0be35c5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3165a3497fa4b370e8962c3d97116100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1024ed07a6d5442f6a26e59cc202c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc41a077aa3880b7940b531790cfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64fb2396873dcf50a6d62b9a438aef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004732fcb953862dd1c5daef6788f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17cb2cd570a6d4df319b9931809a59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6dd7150f8398f0d63b918845c4d0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c821ee373238c18b28fd56f64e796be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09ad6aa84b772d8fc0259a76622145108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25a82a3e7e4030fe3b941c7c26af8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd28a4b045bd25196cc1383d77c07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1733388b11985131e67a70afacd308d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d46fffe410ce29e9b0a8bd5ed9e804112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5ad9af92be2946cf2d2e351bea61e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4726646a79546e55f20a8cbcdd248114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db664c66e5ec03416fafd7377e8aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3e889b2c3cdadb9080c9577d9b0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c605ef3b9f4125e4eaa56416a99e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4428619e90f2d7d4ae21393bdfbd16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca0df644f43b2b52c197ec596d96a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23611fcaf9558f12a53018e92e1964120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6c5b22e7908ff631165a8a0a6084121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c55aff7c0e559d29d60dbb8ae407122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5554c2f2c780dc2159cd440cbb72a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8159e65364484bb443be9809e16abf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def9cf1fca8ccea1c591ed71ebce2af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896100290b5e8a3e018201da919f0e0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aaeac01fa6094449d15645f00c271127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756187b496fc17338db87bf8d6c45d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79247d61b54c082d979b8b2af2e3114129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6c2c536e8a0b7075cac4285461f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e56fa3b41051a8a4c426424d68476a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8dd20b3b0c76e1338ab40cff17347132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37180289f1f3fcd1ad3e268c79a27f6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22c747acb87b57adb35ce49e53045134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dfddb582785f2a491fd4d5f445896135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faea67c3045fdb386d9afbf9a4e3b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105e540c5b1d861c2d2656cbfa88d2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347300da083e9a27aff0f2541ce6fc57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c01f997f4728493654f052c4e2c02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c497d4785420a1dcb8aa1ee4a881c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58cbb8ae7399cc8518cc84c3e1fd35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b010b4d8f45e0bd1e69bcf0e73f3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab72267b7daffb8264ab8082cf5ac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367c668d67d7158afc882b28bf3e68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73634252936ce32d2ee274ce0d420edb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37545f08a59974377413ec298b8cd59b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8361692bc716a560dc4aff280ad347e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb30515f18c102cc341d616eeaa0c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b6f90ff557248d4e1b3d77cd4c294149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca1f3ce98f61d0eddc546e70a3fa4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc281ddcca14f471011972e1fbc70702151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c61d3b9930956aea5694ac97b46049152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ae6e032b40acfe4a2f9d7096d1de2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816a9e95b34011c89b73f1088aa946154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd58a6d4a3a1fe4cdb722648956b8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c9012d1df3dc71edeafc485663631156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eb8fe7211da1f5e26a8b58c1ed882157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f27d245e9e6bc174f64df38b297e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a04ef948ae56e1804130f4ce2c6d84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231a69dbe9391c2ffc087c6a73fb14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63270fdea751f65e13e8ab5c71dbc891161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9ad09f33e0f1694ed68a74d7df82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4a8afcccfe1bed32a21027f1a414163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed4d95f410fb504a64f251a9baf24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb825202f5f6fe7a8cf180e82fcb754165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3456726abde0db201ef1690592ea95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df22b88cbffa060fedbdb687ea2b2bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485bf05c5a67b47d9688ad357b2f24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ba31104583d6b74c3157eada0e6e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e4e2e0d32c184786baebbf8cb266e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7989acae84af68ad1b051af627fc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae10afc1fbe2aaa07c7a98a6ee134f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ce45f05b164692bba75c8256fb3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2188ca3955ffedf056e68ad9bb83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745e57c044fba9dec921b3d2c0eb631175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413ea461fc8f49308f9699fb9d9db61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77094a2f030b19c595c44fd801f3ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8b3d3bd5c9e7624e6887e06b8745178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392121009bbf913f0b4b650d1b786257179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317650dbec1dc41bc2890d4b8d62b320180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc1f475b68fad1b86b5f7752bfa519181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c443bb77396b0323321f91ce23cf04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092af65ba2d93436d7acffb70fdf57c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b1e5d797806acaa04f4a7f88372f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cb10b60126fc571a999288a5d892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f659d75bd8ca6922cbbe24451c9fc9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c5cd74789440227855283afc296c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4fffbd8ced015aaba6ffe2d3a97d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f372a0178aafc886b5f6ca2362af2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b6657ae239990d1241688e69b421a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c66949396893fb5f84350215bcdce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e838f5f4bc66f3d178041facd014649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4c1e62921f7422d8e6b9c56a5c260193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06893eefc12e63c6666ece72c61a9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d12d0e2d7582a77b3547c226a1c77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b10373faf255a651870dfb25c8d86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773956e6dc2d61d65b46cba81cd77fc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96bd399205498aec9a3339a5dbf628198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623684b7f42ed17ff93e4c3ab66825199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b1e3cbbb94db5d3e17f8296cd489200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526b1020d2165e703917504f4df815c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9514da6a323d42f6a25da2f47d7c4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec3e0f35d2bde29d1378fdb5467f1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4a6f4c77e0f881d3739079753865204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6f4043051f63c092e898d3f42c7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94cfe7e791edf0830c14e1ac6c2566206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b04ee5477fc70edba297092897b72b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5057aee2b06dd6a7ead9096a5d295208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92df209a172b69f817801617b28b58b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e1b9c7234ebc1581ab5ff6e7653ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ac26b948be0c06a3b5daf019d4b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4f129532d15f1db08cc205a0a7c66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed72a54d1cd5913d0d39020c522c23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe884594c6023326d5516543731e3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88425286e84b7de1e46b18736def1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481869173b60c1f41eb37448f54d3f8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2212911b9ffdb57d7aed7af75591ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2cfb9fe7a76bc6ee5ea23a8b889d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f652b4d26102721ab5b80286777b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5bbf8ea93e5c0ce0832f705ed453d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5ed7b9b7e879f6f97b20b6a040eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc042a6f04332a0b437fe597a5b5940b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9cd4f6ba21c5c8fb80c5a7c8c4a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a2d74b454b9c14e9d68a3accc95b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0764ae05ceb33f4315bdf39848aa78c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8257a95b3235858ded643f79ff54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4213c8e6d63b4fa8f0754843763ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22e332c639ba40cbee78f99103bf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f026c062830aacc20fa25241e0543f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0220399865123b2f91114c718c6194230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f29a83763b40c5a849f204a42125dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6be72fbc6f1cfdea894b26706a339232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82232d7c66659046b79a261b373cac13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59accc269c143af0b290f7cb0e2c707b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97b18f4accf9e0ab74ea79be63de2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf4398ee0e87e76d299e4f5b916f75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77e3467f37cbe19e1f544ed5a1f61e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aace72c1181d0c2687801debaecd59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ce1b7a8c51164b1f412f6d3e2beb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7ef0a81eff141e2e1056edd98fe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f44545800553a76732983185fcb66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbf850a6ad1e030ac841dcab79ed89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7192829843c266a8f8843c45be379f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887fa810071902bd0191d1efa2560e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c63b69d8fa67274a25c6f249d777ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e665dc4d14ddbc46c45572fa8f60f78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6be3575514598a85edffe68c403002247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3063936145d6b09b929e8b40b5a3df9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706441c5f1c1d6b8be75af45a44a1f2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4315f3aeba544b08fd3a48167252b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbdfc2a0e511fead32da6281d34a4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e7af48361ffd8fcf7dcc4dd19aef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8cebd9dcaba428adf3a9f9d1af947253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1562dc86f1e53afbdc5cdccec444a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949c74804560392ea655f8fdad9b3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f926743107cbb8a9c2b2f1c48ebc32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c998b9d6bfe413a31b3d5c8387bae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af3dbcc2437daadd45f174ad3b09bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e38efc6ffb9e9705eaf87ff673fbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a7c010903f2443ca481258139ee1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ae515dc87a277bd95f6758efae7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800044c1cdfe918f481af0659b4b7a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d22cf12ef435ae95f47aad856c037d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5953f3d9f9369d8a4199754972f93d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921791406a066418ff65282a18bf6304265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0227416200653d3a7d6cd4aad0ad62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf802e32f02dae60a6cb5f1e10c4a0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2dc915955bc541f1b918b478912a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cdb179533efa1fc3a52860b663c48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a62f7dc52306cdefbdc5fe5538673e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8705bf030f460cb0f45248ba28f70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dae4a556474b82027453e904c01e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19b60920577df40c7ce7ff76be73a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339fc5b2a6eff8248fa062cf327d06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df5d074bb5da87524d3ddefb2ae539275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b1e47b84a7c203c8038cccd484c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b44d1a4f548b2556d9adcee9d8f786277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918ba65a7acf427adbe98014db1f27a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc9f482681ba6aaf4dc05bf6aeab21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07830623d13d029aae4fa2cb1fbe146f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd344ccbd856f6b1dea269c904223281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7b7304cdc1c35f23d48b6833e999282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1213,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9593,470 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10323,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J149"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11008,3110 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>26770</v>
+        <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
-        <v>9.24</v>
+        <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>26367</v>
+        <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
-        <v>8.68</v>
+        <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>26371</v>
+        <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
-        <v>12.77</v>
+        <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>26396</v>
+        <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>10.53</v>
+        <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>26398</v>
+        <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
-        <v>7.34</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>26399</v>
+        <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
-        <v>9.789999999999999</v>
+        <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26402</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.68</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26409</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>9.460000000000001</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26470</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>79.06</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26469</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>20.45</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26514</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>5.99</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26544</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>17.62</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I51" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26564</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="0">
-        <v>11.18</v>
+        <v>10.75</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I55" s="0">
-        <v>11.77</v>
+        <v>10.75</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26566</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="0">
+        <v>10.42</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26576</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.75</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>169</v>
+        <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26599</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>10.42</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26615</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I65" s="0">
-        <v>13.57</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I68" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E69" s="0" t="s">
+      <c r="F69" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I69" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26639</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>58.03</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26653</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I73" s="0">
+        <v>10.07</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26657</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>169</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>16.2</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26697</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>13.24</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26710</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>10.59</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26711</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>228</v>
+        <v>97</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="I91" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>19.48</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26727</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>21.01</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="E94" s="0" t="s">
+      <c r="F94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I94" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>237</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>249</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26739</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26740</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>19.79</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E112" s="0" t="s">
+      <c r="F112" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I112" s="0">
+        <v>6.03</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="F114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26747</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>4.43</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F116" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26750</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>6.03</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26776</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>9.140000000000001</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I124" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26792</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>6.88</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26801</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>15.05</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26801</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I127" s="0">
-        <v>15.05</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26811</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26812</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>4.53</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26815</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>120</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>8.83</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26815</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>8.83</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26826</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>11.48</v>
+        <v>14.85</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26836</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>17.33</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26837</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>15.73</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26837</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>15.73</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26838</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>11.99</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26840</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>12.48</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26849</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>14.85</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26871</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>18.89</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26873</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>337</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>26.02</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26890</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>340</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>11.08</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>341</v>
-[...36 lines deleted...]
-      <c r="E144" s="0" t="s">
         <v>344</v>
-      </c>
-[...135 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>