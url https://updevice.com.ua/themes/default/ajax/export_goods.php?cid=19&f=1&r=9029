--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0e27695659914fc5ff20dd2821ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65c751b108a75c19ea7f49e4c4ec3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b66c93e643a4d8dd7fadb4b823c8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f107e98180968b0b2a93eff2d4123204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4c3023ad2cbd8e7f7b85682966c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b258cc9dfd99e045b95256dd439cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c4a5c0645c1a031060a464d505007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad3be7251a3cced216e6663362c748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac2a353932573874150bb5c8a28909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979408fea71eaa6fd1c6e7faf9d89bc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b9717bceec5e33e02955f0e42ce711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95053ffc3f1a31da531063a8752db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36670956f576ca336c57c6c7c2e3dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60274d0bbe144bae3336f2494b9014e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576df9ab9c1a870f809fb230c024646b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef4e075a7a0b439da963df920e437c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225198b2c1dbef7e6fb649563be7765317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84740de2844ebbe50fd4d7a73e426b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481120bc8b2ef32868cd50c78f817ff519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068c875ca05a584e202d6c36f88c9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4fb337fd18a0959853e8043983cd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cf0c2807988fd10401ba2287bb9f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d2c1cf3a3669440f76473ee95c1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a24c3af8d7350dc99d91403e5902924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247053a9ccaa4d7fe6be8e8a1080375525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b78e114327f25e1c34ebdd38472c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532ed98c5d739e0cfc1b9c923dcefb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffff7695e910650c695d50d4929caa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73270e740a95b0eb240ffd237cfa99c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c7cc8ade7db053f7a1a73dc5a659230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c633376a42cf69737bb88eeb8ef9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc71ab237fe0b36f1cb0f7c9097dfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb997d1cb5485a03aa16d6e17481d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d6e5addff2b984497c3979fef137834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06fbd0040c2d5e03eaf8a3281c6ec835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8214afe6ec11cd6d62667b854e189836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015363f60ca341680b071489e98e38137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28007f7180d59f60f1753b3b766daa7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58997f62daa1c072494b8dd54d7f493939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634efced0865c3e9c6e9fadfe03d91a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac08bce923229f49150a69c088fa5d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e944b3be6abcab91199fdb891ddc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1655dc6e406a1ee0a11c1ea8852378543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a149beb7923a08f5aee022833f3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b98a02e931727ebbc10860db6788b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc54f1e579f6198ec8819e8ca9c9e0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aac37800d313001bf433fc102c16447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fea5f3580e0a7ab277925b9f80e00048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9f39a488fe9256e59131eb8d425a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062604bd930f1564dae2d9c45411bec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00e7dfb60168cbb2d5b518b0b53de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e053e8c41482cb9cf432101458f03552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b8cfcc5ef2562f084958de55a24c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cd12ccf92f229b5a2113f93abd0c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89be59941e568c82043ad99091bd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f1b81d4864c0f5405bcf2d904ec956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e5e5b449da936df996d607ed392c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a892b461c0c078384e4ec7068f14ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8af0315e7911dc650c1595f1a449959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e35427088dc2d33160dda3bc1339d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94483b7ed15a55016ccd4b830920586f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c533f443d26c78eeeb09f609744c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32442d0df84fcf370238e1dd481e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577497fc20d97ed4078c56b1f6d92664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da98179bff2f492057c4eacddc91765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d0a62895e5ac992b9821c61c8f4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d92cc9459329c2aa2dc008fb4b28a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a1d986857b076be903cb2795d16b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1f9110a36ccf56ef2536d6441211a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fba662eaebda3e99bb0ebfc94863d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa30640e3aac71bccb4dba0cb38d3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e7dabf6c9c7eb1b4032da045acb3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c50aef4953fa02934a2c818dcec28473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68409c4c92cf9e6b6cbb0783fe1cd13a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e7176ab186de3b42276fde2515f1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12e98c6b39f6003c478ed0ee36b06976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e25c6a81de4597ed72c1dc1a4729bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b6ece0fa3681dd086f733d136324278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1813acfb1b9aad460217746a99db32079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a470c10879ed9ee7b827bc9e441fcc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd366cf433a89087f6199ffbb64be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3daec9b0ae55b98bc5d2fe21f9e6e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb426dab88e2b9439a3a0f199df3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6936a9f787e647703447c0cdab83d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da692e76351d6f0540e6908bcb3ac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dac7e28a8d19a66ad94433a31d587286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d65dbc35fdd50ef11c8bf9bd9b9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d00f2fb1d2c0c7681ebde87388e3e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca363ff8cb541603024c4b5e9c27c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a34c8a8a5b662b8517199b5cdc8d9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97ddeea73ef76dae1334cd66f791a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f471bf3b63073b98c5a32756963577a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab157be1bd5a3917342332e8a5e38593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93139d829874ec57ac3e9bd8bc00b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efadb23650ae671a7fa32dd65f1b8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c1757ab33dd96c3074473a731835596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b4d742cf0b8f919721b3506d2d5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664729dab9f43ed8b4a10fa7599e4bba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84e5da6c4c46df1ace65512dbba6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cbb81c8a71cbb440e86eec19c89b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6b681a0916dd0835f26b9cb134f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb9d7944b86e84eb66fd5f2c3cefe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37849b92cd288a44534152baca813190103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756efc72d062704aa0934cad17bb0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877d749ddd37a99e1f793e9dbdf7f5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7de98a241bf4a7ac604fe51a5073106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f5322f059f89871bd7497690f5b58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd346159eef0706fc4cfc09e6c90dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f507d8dde3300c376657cc5dc6c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f16758b2946bb3d6bbf07d7bf2652110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1718c358d8532246e719dff1593f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024d5e30f5d70e550d2248da70fcd86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5039c599ae85e4eb4f68bfc82929fef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344316d72be98192f1658f122f1976b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195c9d86475d2d6f99da22d0c43286115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5add49bf929ee1cc3880f74ea85c8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58ffaa92e317f0e15e4873581e73cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c8a2e5c27d3a94aa29f58e0c1efc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ecfbd6262de41c2b0b7ce4424f115119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5f2f788672609ab3e9d3eafe1235120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b91d5a7eb60ebaac5f5e7d337f24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce54b3358e447850d1aa19f2c3eb538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d0dfd145503de9480751d6f1b73e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5313384077fcc92da08b08f80af635124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c97a7e08233184dff49257edc5ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73adaf59884d80e38fdd8b2f8ea4bbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ba53f4205e6311d8c4eac0bb7913127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b5a93ce9e81d9123616896f54e3c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84591ebcade67ad47f93da350f7d6c3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c780e494e6b56aaf8e3f989e05066130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9581e0922d667290340695bec203ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc22ed9af344ba4ab5500bd2f555b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf82f263dc344de98f804c66d459dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70be0d8dbe59854a383e81211f7c163134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d84b7ff3eaa2b5fddf9b3661038f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e76180d570e3a166e04ad15ac5a6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0728a69db36d23b225c93027fbb5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637569c2c134c8968414933126e3b3a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166860d0367cd905c263b0cb8174890139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a8a17e4c928ab0c7956dca18fb631140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fe3ba3b07ddbfb95060df48925525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887967c500a038a8a71290b5ecd9dc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d72cc6170d6699bd3f7473ce133a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e22efc62147e3050c073a14a51395144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26a4ecf58ac2c6eea5f6eccc00a35f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237b6d42b1777ce9c751f9ec81b96a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bfc9103c91435fa020cadb8db6172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e577899c7d727b9ac2f83e70340d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b89b10561988eef8972d8de9ff2f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133083ef9ba6bd5ecc9753ba2ccae17a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc3fdd7e6892efa414e5bde060a842151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3cdbd6d8b073ffda8ae0716d0d555152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0299a547bb4cf26b7b40c81041d2ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877729cde4077080a98e02d9a586ce7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e119d8bd75294815927279893bf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa3a95d2e648e454c9f5c33804376156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401b1585cd0d5226982d7eee8cb5d40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef49213eccf0271086ae902289ad82c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf1416cd4478c13b8ac1cfb6b8ed7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7452b73490d4aef9521487440e0a2f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf630642bb0ede3e6a5eb7e3f8444c56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4f70edb6a0208c990964322d113d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5509b2518015d6ef21977f15bececb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2c6148ca8563709a33b4466cdb5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad0c8f48110dba42e1a4f7a1be6a8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac595a7f2b790049c08fdab76036b597166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4046998368e5ad850089c5987967167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8312efad66808506424f78b314d849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f6322bd27ecaaddf1bc0389bedfe4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b4bee2b9f1498e8f9ab75051cbfcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d62620300b9575d57a291f51bfd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160c57c07b4e0e7002496daf196a092172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca006ee857b168fbfb9073884581f13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923ebc9b93057b9ef97912f37cada3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c0bd76f0ec6ec85f058ac6c478788175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d948b063ab68d21eeedf8d93850b5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c69d4e01cd92758bc0cb885308477177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2b7a93d129624a1d237c03d4ee46f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd137cf00e9b492f02d1e181968c6ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebd01927eef28bbd89c48db0657e05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e207b7bc9f2d85ad827d3700b5707a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb4a9c617c3dcb3175913f0e68e51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27731feb35b0e3cbee322600b30c43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3ebcc1e1341fe7808b2344786552184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ab7d8ff90aa509499b2c98e607033185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82279562963bbde9d5f2a653d82e92bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e212b3ec8e043b7ef5948a547ba9f36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b65e51cc137cf601ac511fcd116ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7659d5db70b1b7e30835db07a144d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9e2a249eb964ff980ca481f94f8cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0405b3bc5f7d6e728c2f27515c0c3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe718fcfb473ef3f4a4a6ec28d8ff25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a7cfcf7817cece0f37fa4951f3078193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad1eadf36471b0076836e86c96aa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046d4cd5e297a32904506d5d1487fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f275c1d7b7fcc82533da1d036ad9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9c3b755bf90d8b578aff0bd116ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48815f53a2b88de049433548d4bfd1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa23a70b316068a52b35d56b94ae9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf18207ef2f96676dcade1dc5d8673200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d245ed29c2d72696525a982918918e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5b7d9a7518d01684b22eccb4e3d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a5c3502a7a8af5d0cb70e05c9a96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca61268fe5f3faf89d7d1550a39d1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71975044ffe489b8d587a37174797b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c54e0cf3b0fa63a4fe144d9667c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d0d1952ff5b3235974f02715eb268207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa492a08dc2b2cb084d219d940a4c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf3fd7df5b0cc8e5f8fbbf496727e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49ba33a0b0bae212ee52007da71faf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc327c9400e1a748efc3c637fdc530211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdae8c386980e9d230ae98a92f6103212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c716619169b8c241c7f08cbc288f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d48a17e5395ab80664dc711460555214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34de524ed9e48bc2e5776fedaff17d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18473872ce322707d53df9a11a69080c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a143ff491737020af9415c4259d586217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800ac6df6cbb5201f26d859bf2b842b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1f0b64f95475217b0f8a237d62ad8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c20cad3a74b343b56a441d4006ae11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485a7d560233f6e0ee23e4ad6e03ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a583600f69f56eba41b5a954604d90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710222a19c3fa6fa4b9e9a8a8b271be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cfebee10f914388d4a66500c25c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e8d63c365b55978e9250c520fb17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d161831b9696724bbe978187459ed1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572c0f9a79dd14a6f5a33bc17ec1636227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b260f4e66d3dd8f42b761597523d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc2a7f6aecf82eed47083f1f8f1de3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe45f2674c54012f0c92838c8f6a8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41948deea6a51d6000427899537bbcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e33920fa42dca1092dd970aeee8c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8363a491cba75ff0f5bded21795ade5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37120c786e59a6757f6d77a1d3d69c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15125c9d6f5c8d7f72fd5a6c91daa218235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea83f215d3ae88d37ac66a530f38bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf7008075456c4bb820be0e1bed56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09ac301f6cf0d67a5bcdb15e153ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225677934f647686566194e6494e54e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af54be19ad2d0da683efd1f4fff3c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0cbf345990e1531f5938f7a719cae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695e0e446538510d4e9b56dc088587242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fd337bac7bada247f404b7fb9377e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71074d3cdd106c0dbbdc291cd2f62e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057afdef86dfbc703b29b212e2a7aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba26f7e01524b7911446b4a9fa04b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9384e28c579e95a3121bfa0be2d210247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b548e0a62aa5bbfc7b63736949d1c51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d6623ac82671e559d22bc35484ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716fbbd7a2cde04c5f5a7a6baf0db2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042093ae42f24d52e93474e1da7100251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe183ab665d8a963456a718bc80a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2d0a913d9d9d3282a138020d7aad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182722500117b35b1a41068243b3282254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f6341f9968ac89fb80d7ec7b3294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10ea3e4be43917c2998d91662c6c41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e51fa9e180fe43a0e9e655e0ef8a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a399b8c3c9aca7ad14b3a3fb181d905258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af460283c9a80d385ecfee32a0b2a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3131550ed3213a6acb7aef6288df7b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a10c91adcaf0f47fd692031e02c7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86192dd5a9e6cc5b2aad5d1b1074e558262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577121fbe267779aaf7ba104cc0768e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af6e7cc5fcf7fe1cf5fa26e04448b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4d8f033cf5d500f464dcdac731a8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a44eaec373e05c11007f4c224af0e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e913a86d2262e2cd82fd802394d910267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d7456f9f98a9e7b97e8327dd12cae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16900eff5fa09cde8ec287901bd4b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64667443c4d08e2b54b646eb4302ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f92a76c4ed6335333b52965ddecd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5928afce169bd71cdc54d83623272272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572554d1d22f5fbcc6dce38715ec1c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fade37bf7ab48551ad9b92524d489274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc55fc8905f2d9daedcc8556cf63b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbabff6236b97f3cfc35e0ba3892544276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa2eb2bb8f1c3810a5ba43656b143277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790caaa3d3ea181c9a0d89416b06e21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085aeec14520cb1e9376ce32bb48117279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b614ba2296bf5361539cc3b20f575d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef201f774e2e997fcd6c6a6b112369281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727f976806db2499b898fe3b4c17320282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b27a1a7a8ceae79208de0f4fb05c7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e79e6221f4c640fe8b7f7f8236606284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c734d66438eadbd337e933dd1cc58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f13314bfc28d5011e94b4a7c63cf2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f351b85cadfd1a5b9abaa4a326408d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f936648c56e216b85f4fc0c89ed4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f272affe7eb747ef3235c40ea8abd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f1d5891399a6181b50545dea64831290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef40a6592807ceb81b8224a09e2e83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f2698adb9b1dba382d0ea358270db292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a81699cfdf3a23fd6ebb9b550a701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a79fc5de7f49d803c11a8870e2eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d0daf83b2f4a07c1851845ebc4baa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee49b1c5a15e6adcca7912628e57d534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b89a38f67dd3c9aae10e6942352375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c834d1e5965bcb0a76486dab2f321406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3b9fa26612b0404a86430d5570517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2798d8117bcef30079713e09cfe3028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec570416fe183ec16c8820592916789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2196d950870d359df772af75988fcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7671ddf0681f85ce21288d486a7cca611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d820e1d29c48b3f72bd9cf000c7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85546af4f0f896155978b03e4dd3ee9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9248ef910f25847b5c490f1e0f1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ffe8d144b86de2b68fbb3a375ca9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a40838db482ddc969db448faedd3b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046600b10ce7c092bca52c50f0faa7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b72bb2ecdc4a2126dc7d9090864be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875407f8d2663785fd76d76dd4abfbe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d1ae2060675b331fe7dad24b4631320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f69508a597e235f92e7d5e968d91321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9797e96860a61fccf741bae5f845022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab6bdece3778997a23ad33e48cd4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a0505a3bb6819ecb4182a801c6bb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546c26823304a924ac8c285ce8dd2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865d5e893ed518f4ff1039fe443ac226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f2a14c8faf3648b6ebfdc983e23f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07a58d42ccde087768c5cc9edbd36828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5694c0be2540a6721eb2ff55e9b168329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27266a487d7184db8e0b53677f91cd0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3796774bc51ca552ef8d3343eae3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f189f5ae6d5c2942d7bac5b800e98c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ad746c9e36e65b95b50b3d0c4fa6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53875cab877edeb4f485b1eb39320b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bede639d38aa33183001ddd85008f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a03a0f8ce39c125b44385212f20e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3e6e17522a5c25518c20966c48c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87750276781d307d86131fedb7683a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f89d8cb3da0e8c85f03c712505da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1498cf7970f0072ea5548cc597189f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d796c3e35d3975526a172d2545a0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec6dd14cb551b7bda90e49659d37242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c3f173b99d9f5db4131afaf5ab51543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea45f42abe69a8583786f59eccdd09c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf140fddb9fcfc0f2b03a3867077e8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7a7da5cedebfb3957396d3a3dd98846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b1c67f794b7c892eb4ec530f685a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935e3f1729fedcc3a764dc82c4363b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb7106a8938ad01b519a2939a8f1d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb871984d59ba919fadef11108d0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc20323ff285c9adb9d720e410c40d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0a7f8c5d5be6c6759a047d4e973c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fdc0856b7977cb7d92a536b5023b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e67a0dad2a3d60c2d5fe2141a60954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce430a923d15952cdd4af562caf512055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de1fd207b3a0b3eb08133bb9a3220256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740c3de144860093b60314aa744b37757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01838bd3d1df393d5d787fcea3a7c05b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ae9b14d10cb0471bfbdf95e0e09d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8217a8a1b1c55443761670f44d1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f232be9d889bf135f228c890c305161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f6bc236baaa525ea47ce3ac39c0ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633a46a328193e44d84adbed6ef5c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015efcd14477c1a851ba9f93359a7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0c8f76c5b5caba1a2c9d739cd6f9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c60051e94d4e83f22e5a4e0039c9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ed1ae50e0f9a472a0c2f5dad8b7e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc925a9e463b08bb1fcbe7192e6a15a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81edb94d6efed53251c8087a60f3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161da65c5afc26098110108be689e4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef696fa38af0363bf26f66b230f1b6ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8c7efa4c1d404cef15e17ef607b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0711d0fea3cab3036995099a685851d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f91dc6a107495158a334fb0d1ac8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9611e2a4323efc26715259ee132f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3959ca745f8161e69d3403535c0db7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecae7ca1295ebdca1cef481dd060c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a03f0a46a506aac2508db8abda99f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd8df6df91ef0de29152234cded3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed9ee134962f3752526f181380ac580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9aab938c6e1613013257aeae3bc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4793f72324a4f8a266c2e4839cc44a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a6a9b4eba7e5729b418d88619531583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0f38cc2eb1fc6c0698bb12d7ef19184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19cf8d4dbdfefb10b71a281ec67e6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd11af65cb4783fb0395a7b1121f3e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61e5b1ef18a156f0b96c1d85f01c0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb885165021c359422d0b0b7475e2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8532f13cd8c1c2be2ca9729eb295a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce4cb9d9a09a5b2798fc6c8c3f79a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031fbd60ae2dab2f689a796c29e324191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baf8a8215585739067ab01647f570592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784454cd75c7e59cf51d02269aedaedf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02427943a65ce73aad5a9b2688c72f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efc9507e20c76953573f897bf9f90195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1414481cbdedc40a0d969730ef2dc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e519eb9a8eba69ba12cb93d16330b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec206f49069e178e3b91b3ea9304598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325addbc428a49d705de07c110d0fdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdb89bbfe6f8547c75f32a280681c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68c6f9d2c67da173accf8bc844b936101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3adeeb5b0a6830ba1c25ea92c1e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02dfc2c08d6c38e810faa94c15649c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51eddf96527977f4317640bf908e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae29439c776dfe98f27ca73e6980a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60981d9f90a3fcc2733d79841954acdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e4d1393014fb013e0f9c7d5cf140107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c30c2ff02ab3ecf5d9dd42b90a17b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9b1dacbeadae3f18f6a7191ab0dd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09b7b902ff1e632b5e86e39340c453110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744987737a8bd06d5d463355be17eb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d613a04e5cf2abb9f3d86c58c847a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef120c6d92db7028c6a353e95deeb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda5ed138df3798cf6c70b3dd71aa59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec970ba1ca5738ea1fc4819f7aed613115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9260c87eefef74ca5c59fde04e12b7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94e36893e74c3b69779676086b5ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ef2b597b76a6037de016ac90bfb15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9ebb9d0cd647c3285e40614a7896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93011b7c8ee53729a88ff5a25a67dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7bbc9741db2a05f1108458346c69c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942fac3e04d080eabcde7904c7c3b8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5206b8f49496165b6cf008ad54a9b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb62f740a9b47ac7ca54c3d9cbf911124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbf75c50f9501e5f0a4ab63ce0f2ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e171823ebb688a978e84985697b9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522942f194d79c5027b276d20c0a26f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d82cd34493242ace85de5c3f8428d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde36d70bf95bdd359f6492d290bf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9110b4de2833737f8a15048c77acd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c92021f5ebf24c01b3b6bdda13de98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b33bdcd9b596ad8589913e28495b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6425b687b38c16b138231cd206ccf20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950309cce543cab8a6bee68374297bb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20ac3f7c2419b31cd0470483aaccb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365b11668d643f84c103babdda86411136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cae4c29756a4979741e3cf7bbd3548137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95badc275de1aed1c43e5999fc22c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aad8d48f13ae13d35e3f0a7829a5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc7deae5a2ed6dbf3888aa63ee20f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c438eb3f83b9ef0335df3078598eee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559160557b690665f641b9089f16ab4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58873f0ce2c05032ef461f135a0565c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e108595e52c03621d24cd5d46fba9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979513f1e97fca2f5f62f41fa22238145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1e61adc828648dcf6f8d58f3e3e04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bfa2458be4302a2543805a40ccdea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5110732ae3c13d6d61369fcd9acfb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc267498e1f85850b9db98684a678149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d937c5dd0db2ee4b237be018df7642e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb7c584dc23fada1e4e881c49c3f2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4569d05aea57f60ff7019da339f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c6eb511c8dc47705a74cfe7cd541153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4837b776e98613444c2261c0c4ad8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ccb34b536e4d4ebef6088d62cc74c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867926a4d3f5a1d1b539e189b06dede8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01b661bda30eca02db87edd9f5b93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be825fb0690fc5413b7638be6aebc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92bad00927d38e3b74c4890cb3620b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee93d4ae83ee4212c1595c2a22ee1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b1e35bbb2e4c63b23958e8d3c7312161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1362fb996333e80a6adbb1fd131b72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e149285426ab4f626492ae2bb407163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb71ae60047ba246cdd8b603ac3b5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62780c191f2188bb0d325186fbf0e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665ee32775494a8dda1692fe136a32b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81fbdb5fcc4394f3f80ede6696c51e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8592d37e54ca7995b1b98ca34a49f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6d356052a16fb576656ee4374c27f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60594b533427ec0e071a436f48eb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c41c1757735b699f58fd810b13479171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb1f06c639bb2793381acfd641549172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1cf98f5c89e2979bc6f6ffcf5e918173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9d67b7c6e7200084373ec0fa9e2b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde218d2a7c6ffab79f1894796623d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3348dc21ef8f518ba9fdff1a24857c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5b4e01d1be5d8c041fa7e71b86b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54cd5295d33d01f090b6534686aad5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c32ad94804c7a9af63a448f2cab9a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65793e6aea64d0b71226bfec98fa9c4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e68268075ccfc53069900e45ebc7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731001b4cf4b3557cd00d09b3d1a075182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17779a47f5461bd837ed2ea24ff0479a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111e888a9ae28e6ca46d57885a2517184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543af4a06f143daf93511473ed14fab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb59e5eaa810f4f33043fbf2b9c5d9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fad7466d4586b833923b2fbd9fdab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe968083f7b14cc680784cff810cc01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578006e34877b8902111ad7ba2c1b3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d8bc77024b8f0be76ee138a72a09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629003f0d989dfd6f419ef9cafe61fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef2b95938e640a6b5b17c7cb0feb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b60bf47b5caadd9e8e19fa6795ee96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0481907565e35de9fb58587e032ba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec886094b6368c766db200a7d1f6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632406292dc6879b0bbb87386bcab37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9a381cb91b7ae72ff457ae44d330197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6388a9432b9ea31dca022834f3b4ef8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53421e0c84eef3b6015458c9817fd43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cfe25de2f48720f3cf3220c99a22b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa796e893980d85f4e622d045c7dbcd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054864cfc012f59c6011d38de68a0b45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60722af6b5299920ad0f8190fb455913203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbd5ab8f31373ae693a7541fd7efdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073edf2e7a9718bf0631344d1fff038205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6ab5d9bd5a6606f27ddbd47746168206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abda8359a4e93888ce4c572825694f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2476011adf42df86bad8b9510ee1da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeac27f27c479c408a365a2ba5c372a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df7d5abb8a2b6a7e3dd0ed42c8c4e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe8399275c705e4a5b27e132a1764211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e394799d28fceeba7f6f34583917c79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ce9a77483472584c39732b46f59a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b279f69bf698b97c39ca292647af14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ead00f89e8bb5d07a89b19d8e12460215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb87c767233fd031e93690cc8eda3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f2ebc8901ba917a6b6d43548bb3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed440bb0cf2a811f20c6a959e9f56fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fa30f162a1609be031711ca84ece0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b72e4022a889a2b682f9db01a54d1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d37ec57979e2728949292433de9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31829a818a793b20d665708c5266cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce225765d50ee923f88efa22f39f4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fbe25012b4d0064ec0b6d6aac9779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445bdeabc2ea141ff7896de5e7e4710225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d725f662c7a09d0cd1fa40caa3f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922ef511c491ef38565a84375cce5e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4321d2dc84d30dd515b00080acab350228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63da3f84857cc045c48be92d564911b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df436cecfe3b15a7b6124a84be6b8839230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3029ca1249c74538cf8fca3803668f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce95026912b9e018aa2ad30852988f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d415b14ba284e99633c6a63c889bf73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdca8bbc06bdc363f48539235c2f9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d207cd6a6f5a323454cf814bb863436235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f738f081285e06a0b32f08b282085a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc159aa57d3c1fd09b4701917604f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1561d2fc4eb5d038c05e1467b317b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457879d01a4ef087563281424964de47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a27cc0804b207c510776937734db0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37795baba30177befbb81d83e3a8b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b85f682e50352277415078f6ee3f28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3514731e74ead617605ad6644f64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0110d35e3ee8ff8fafdf4441563207244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690df5c618292820bbaeba31b652c303245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780b541491f78a67efc80155ff94070246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c74625856f66f19dafc77d6a0c9e23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4020e5a748436f857be71a97554bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b57efbf338e5f873189002ae5eb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe97908250a3ea02596c37fdb1adc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c06a7ebf2b429931fd881e9e3da7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce97d3e10bed4107dafd46171de740252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51474861e0c901b2b09efcf8fc6dd8db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eed7284cf44cfaed3a2c0764faecd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8006838786c78aafd287ab11afedc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142b70bd0f1268370b09b4fd994e408256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c8e02ee8d094bf26d3ad506ad793e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d78d4f8d45f2a3cd009b5ceb47671258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71621c7dde116826982ff5a2058216259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571e453e7f2b9428ea3044ddeef87a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6d386bd2b63a6c830b716947eea4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065dd90f5f65314fb12ef2b01aaa5e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae45c1f75ec45646c0ae8956ab5aba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b02d23cfd24f1e8d77dcd9673604a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3afa8536150032ad84a2a2b4ab0db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd6ae75e7ec775d59010a341e4465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa37b77b9a3f5388197be8c4a23c51c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c671a9fec3224555122b00b2d1430268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ac6eb0dffb9ad3184d03fff3e98b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a431d568b34d3d4cc027705c62e00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e1a6af11433f9b118c94bea974f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e00343d91129e32d088ca276a8e9f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c059f683b11b75d107f3ea05b0a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067ad6de31606aa41ccc6e13ea34be4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89d98c69ca43dff9a29344b3132b30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0653d121cd5bdfaf9c6e27e7c600c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914f480b76012c82ee0e7ffc014b18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8b72fb898e289f8107bb31b1d5bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563594e3626b5183c07b1bc57ca490279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f05c3a4262af83f5e8c8c26fc222a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035381f602c201e244fed70a0601d69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad1718d3ab7c481779414706e31ca282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
-        <v>8.92</v>
+        <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>10.8</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.64</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>