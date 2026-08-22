--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69280a07d67eec98c09521457eca3ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f735496c904379089a334a15d17ec72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236fbe18e2db47ba819ca6d80ce48323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877bf124d01d4d686bf12f7b7b8f5494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2b2b480f74c12e6838e13bf280bed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422733eadd7b9d09f25b604be853fb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd9e6a7cd2c7387ac234ae020df57b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc790bf9c90e37d33111ac68e71da7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390277e27c4b3984f53f425426f87d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552df41aba223bb8db998b93c06fee210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1223086a308d0bd2bee731efb2fb5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1cfc56767ae3755ca5abac2fb140912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb80ddfc8414a8688456a829a23ab313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2b48c1c419266eb7c1971c5f75c5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41191127e780f0f16979875f2eaff0bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639835d23c194780f2069407e0e5b75516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a517d0c8578ae3dc9265f85914f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464940e9ff534558e041666802541418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e70233c7bdecb83a9d66be4ebca9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bf6d42c3e5ec582b258798af7909720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d619a61c09c99d4636ab0ebc6925e0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c8ebb729531c3ee1b2b708d0bd65722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ae8e106b75310725a69d7c24f56323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852d57f8c1ea699326fb8743159cec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22eb2029acce319dbc70c2a09d53b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb8351fab025c9e0a03c4c824504f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26685bd335b5a98df767302a3cdc3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8875cfa68c73453347f3bd0d743269e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627fc7f42c92a6b87a917253eb28f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a50362f26395cbaf7c7d78a93540ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d3d071213f2f314ebd9c2f5dd4c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef36f6ddabe43d105955f55c4ef38a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff9d34778a342eea5b90c9ed43dee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7303cf4b6188b5b4647360cc09169a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54710f809dd10912402978cab90ba4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb40de452e3df2fbebe13e99a694c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1fead2ebdef0d25f481328e98ae537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4dd4c872625b2403bd69ad902db7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53daaf3c43d4be94233effe4ff1817539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898c970560061d79eb20fcac771526140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74469c7a1690d8ab517b3f9d1ea221341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da15cfde4e71163472e08848e258cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85369e7223a5a4a5970b7879290a777943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c769ef33596ef18be0cd0c8733711d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba8b9aa6acc497376bc60dd7e0ddb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69155683d4c700732e11f88530640546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8743eb48dcc0e5b83b65b3b62ed247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b686d09e60bff42b7644ace22a2eabe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23baecd73c930a00635aa7e3786ffe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74914de8c2b94219c0cc53af4c4aaa3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77255794e947098a2b67e36c9c8972f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75664e2638255534e2f67031c631052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075fe3e1cb0af463236f4d3615ca13353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6cdb058483556f4e7d0952a739c1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e3d5676e34a3414d8a7bb26f63c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d49fe32fcd42c8914caaed34c84b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988827bfd067c97a2d6e35324e5616857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc097c5a7f730191f9198950d51dd9bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2efc3dba3908d6eb554f0593f4d4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57aee472bd33d2119e21aa0cc1055660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aea36c1b76c291781d5497ef5188f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ecce15c64d7ebb06286806ab7cc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7d4a1c48589f231600fae6a56a3b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad27fa4e786b3207c95fbb831faec9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346155cf8d25af101d6af51dd6fbae565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f7d1cc4d0b1317ae4f40e0f9567d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364dc785d41fb29bd47f461cf5f141467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370568ac2e15f959a682b238ff5b343168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125450a542a54f2424955c5375a242169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d62f79ab9cda514c6edf8df9f791570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331010bb46908fbe617e36d290ff32471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f41c1e3a6e17b9fdeb9c16c6d3c7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad986bc52f830f1a83d57c4c90508b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ccc9a9b86cb12ea992c6701c21d7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040ba406f92712369880483b77f42975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90158e2aec1ff0738729ccd44536de7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3eb925f60983b0430b5f70c20a1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48680a8038cdc0924ee89e2ea758924b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1230c03383c5ff244d6334a7cd7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505acca6a4c0c773bd924a37a3b7e7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4231cd6592a34e1e3645ca333474f6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27b748aec595bc5de5159837d8b26782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a750c00f481fc5782e419e58c6f715083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f1ae2c4c6a8d461f3b7ca7f638e1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64725f5c49cd2471805a570141acc5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6cba3e12c326781edce0ac07c0e2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92128e19d41adb0b269470bb0e18d37a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1486fad43371f0897f347d868d9ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b925cb9c8ac1283487c2316782057689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cb374774b46c5622486b95815ac7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a04d9fb279acdfd51dc9a138a611791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85450e0e0194b288f89a2afc76fead092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f1771f7096ac8b3f6be12932687f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552623d591e8d347cdaba2d587894bd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ed07e1450f3ff2d63c4a57154244795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb466e175fa87c1b9ffed7669567593396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c16f1001284b9614215c11197999a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d509b4bb88771dd5691b301090556398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c92443d13b7bc87a0b6d4b33b1ecaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b2084352aa1959627d905db050bf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749801e7349ae52e2cca27be31f66df7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24667fa5069aaf16dec18d733ec9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc32c9d4004086d79239b3445346f92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671eb98e568c1e13ceef53a2a8b4b81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e670fb67b30de8b2ccd2476498bc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1951db0f52e322a9d3cc282bd9b9a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103319958a2c6f16e3585e445c76369107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74021a12d63d0249bcc76d12144cffd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e87fa217f4f4b336d390b2ac26316109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782deee803c23fd3511f9868f61b6da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf36b6be9083b893cd55c8225137b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488242bbf86654b842707910a8993b66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c3694ddfd56247df5eeb0b6ec3fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fccb51e782912c04f87f91fcec8b6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67720715e41dc977a907c9e0e0e58a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc59517319f9f8023679d725dfe5a89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910667a5ee965dd78cb557af44ec6cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce6fe872dc42ae3e2e75c8506950f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7903e306c6a721366936c459ac552d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11bda52b7b6906a3fde8f3af965afb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c095d2107e9aad74a4c5d61f4b49a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca800d70644a3ddc1f02caa8f449964122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e107c7f7142f62f204f357d63470123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24d0c29418b6c635b41abe97afac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2ee8a9cdd8d025d56f56acaf64f69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec092f719681885f8fc8c874b5b8ad41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd59042d6d4430b7be32867dea27c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4fc947f79f45e3e540adaaed5c790128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf085465729794e58da752c4016401b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaeed3533b8b9c27b36319e2dac1e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c0c9689d4b17129ac4fac7ac1aad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a9eaff5ccccb837bc78abef0cbff0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85c9cd7dab295339f33f7f312ebdc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925464ee3d140e3c89af50104601f69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7c70bc64a9b0e75c7ebc500cf6336135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b55b2ff05df34d8bf6f174c7aa990136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca730edff673adec20aadebd05fb97d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165d084c5a2be60ef754e7cec74ca3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bdae289a26180c2d18429c3924a44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19fa02df865388d250d57d259ce314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db461f9f6cd81ed4706f7ba93b631a0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eaa147dc562335824928791e89ce5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6563ce5b3e8241418e76a3af561e8a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca20d362537efb87bb41bcc7ef10a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0c93625579d7ea562adbd9900f231145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79940848a437555b837182f9610fc82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d14b503fd9d5b0f054ac0da7e348b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d5cca4de03a0eda6b0df36a3308ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330806bd3b85a030cb5606c3c243e44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25573beeb0d06c34340a1fdf60bf346150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea97623678c350d7075c9115bfac1fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fafab08637f5dce8e7c50e7f54463152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774110c74aaad0f4a1074bcb0bbb4dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d68cde10beeff5d2bcf4f3336909154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a203e612361706b2db8acc8ab99c13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90346898bff31ecd186c1f41adc714a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff2c00105deb2fb16e10499a6aadf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49ad384dbd223141ab0c80be66d186158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa19faee0ffbf0c5c8adfe366c1ba6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fcfec12466ee157836f64d2c32d59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05131e997b9913b17cf7f40eed0d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9ab45c03b7f477f566fc487ff68ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac27579b13f5d9d90c2b8acdf90bf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb76406a235becf20fe8fd526f7452164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986d6899995de351ccd40fb299406d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac343e9263c6b5ca2a11fde83a35afd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d91c90865600ca85a4abf21ad5399d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb397008578f561cbd24979e650b920168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39be98fb40738bcb88a0823afb180169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b4efe4c6c5cb9d240667043d24cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838e8fa2959b35c666d82ba8507693171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb25a56a6d11bed362be08699d3516172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2630b5edabbb04f5cd1b590fc582ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d5375dc7d4a50677e4820af0b9e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2447f31969e41acea7720ec66c39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dbde21b78e141c456c9885f60aa9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d64fee02e6854654e85a112b3dbdca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7baee9acdb35ff4a3d195e436058178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56977bed39a374ee29db6368d3d3fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493bbf5326582cd3e007e182f2ea201180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e166dcd3f50ccbfc378f1ec5f6ea6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3855e5848b50b10a06d947a9339586b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b444a837648ec8394737f5b6f9eac5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc653cad346f61d49a41a9e1762f7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00109b6ece0355b3038b0754b850a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65edbd9947d311d811b75120c568b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f72438adbd6117616486f3a7bc600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c7524339cea93ee6801cec5aff60d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106dfa79783d0ef9f42b56d3c49fc61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01d6d8f7355266ee2421af04b7190b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf699c94c02752222685ec51fe91bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf710526a6eeae5a696db907877261d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219030b8c2a6cb4fba3c4f174a10d9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5538462c66e3376d72a1928267f4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a3ec9be745487d9215584627c11e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442128197e32c518f75bf4b604e557b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c342cbec3ef889258dd81dd7d91be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b925cb7cdb37bc05c52dc2aa7ccd709198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d84bbdfc872b9e86c6b8c004c5a58a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87eb11a254f795ec93646732f6229200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b086d774c671fe7301f89cc71fb6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341adada0b52ccfc9871eaa9c075e44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d347adb912d908d3d1112748a1ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368710e61ec10e83199aa0c00d9b6e1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe47095ae993ebc94fc9564ce24245205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25003cac3d3c7e3c490a086d379433206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9693d8d82f69ad13cf021c9f5656f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82724b3f492fc29ec8d2c82f329c2c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2079c47c0e93d2f6f9e8b84879fbe6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317175f0cd485a683c1be892b3cf6c26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc9ba6f25398e9dd41fb2c56a7b5fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779978da0c4539c7f2c02655e6d6dcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766088657f5fd2802bea1d1045076270213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8547fe5fdbe5b1e763f2682f575426e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae6e9086817fe7856d977d8ee7b1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e517883d4f3609c6e7a8f85ea1fd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367e548011d1e9e47c671ad76137268217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efeb9d1dabe0dbed5af4b73f8d3790218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f175509d57e71532581375decbd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b798185938efb9eeeeb1b9c03125cb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673812691098120a3b8ae2504406b2a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c8eb4754644f130dde653a9e6893222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946accb46645b3d6ca15cd8d42664db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591b2fdd95e982885451585baeb1cb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f0aded8c26d2b9c7171cd41b4720225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d869122a5a26f9e417a8b2a1624b54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8c6427aabc8547ecd41fd2d57464227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e872b5f231876e19a084ab11fb94521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3df35bb5c91a8471d62148a76781f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060a5cd3ba4038b65ee894d92c9c373230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b3d0d2c26d63fea1d2c57c2e0189231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ed65679d1a66b2498ec8aa077ba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd469c7e70edf236b4f7642fca8be2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53fbff4ee011d0904e286dd951495234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2fd7cbe03049e0addf8162091b170235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be60d90dbcf99a44388837359e5209236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e8b41e8dffb898b5f1863f5f66a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fdc6ad5cfba72e3123fd709fb7986238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a8055884a2394bd9f97c0318e83b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095372a5aace73200ea20dc4478cd120240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7851060669fe85537bebdbb7ae0e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f5a90db02f7feb3f0909459ed878242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924083332fae8ac5ed6b410d0dcc19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee74ed5c726200d26e95cd2be9e42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e028088ad087c4c5f2b8e94d6a89c0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304e4d7528257a08c01e741fd7578c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3939adffb0b6158860e6a178030de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1a61e4bc79ffe625a6c0c0f06e48b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada247329c63cd9ec69c220c3192716249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5daf3683f7bf5e0c3b9f054f7405f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a030a09b9d5e562f1eef4a03a34a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb1287e2d80c088da7c8d67173220252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f395f0faf1a80458d886f9459721253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce34abb09898a4c5724e8ce80beab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b339ce62f246ec4dbe9fc7fa68c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aa8b2b5a7cf6e744e8c3f77e01b63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1a349f5a8a05d1d57d0d8d8cc7a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e76931ebfbca0684b72745be5687258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f0f21b5628bbb2526dcc0d6f87745259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a60c1a3199f2652fccec5a23cde74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3af739321189216366aa2764a1077261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ffa6f09a9190c2a9e68ad6cf0a397262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907105c7fb6a2cb291dd670f3af4236263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b4806528874cd158d34be0aa44054264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4a90ed81044c52f4993108fbbc19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc388b8f72b2e03644bd513dceaa4e1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b903497c9a74e1b72976928a5912be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94ad85aa339ac1ff7ffae93255401268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d52afb9ba5ec17e664149705cd60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca269bb0e884a957c0d2b4f3948e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e937655461cbf536a6d4f67dbe7635271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cbae4878aa7bc0547f578a67dc45e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967638e85a89ad24d8f33af31846eb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5108323af768380725fe07c3ec0e02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d055bea2878037cd9ebeddd0e7a1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbf827b60045e37583576add7d23c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0adfed111f4d24cc13221a6ed55fe1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af2077cb49d1ee7086ea1c2b1d359a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735708daec05d0eebeb75179d1aaaf3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08077f075cfe99e3a5ffe9a30e6ec7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42482653bf6d0d49f2601909175eb47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffbec9661fb188d1de6d723c1ed735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8269bdb9da8e980c632bc399826d37f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2295016a74420e6193dbbfd27044ed0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfe541a9c8605b46416f7320ae379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603229549ad2d0987fc884c7491fd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e85796b109a64cfe5e35ad83ad72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e5e3bfabc546131c29c085780bc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef41a3c4df098cdab84d120e02e3e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c03776c5709ab1d299fc3805fa551290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01257acde58e6fc10a41d06de25dbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503981c25a0419aea7d337208666f45292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3a4936aa0217e5809ffb25d2c5a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedc064fc612610bc1c5adf560ddd812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd23c5ba684eb38f1f7e53aff6d363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e306a8307ddec196e0394bf83d255ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b07e9c80ef926541c3a01e94341af15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e43853a530b5a395f7bb79bac4d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb73da82ca398450fdd591dbad216e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8349d01777fea8b1b5a1ab77b72b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339c156a4928e8bd09ffe95e7120bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583ec798611cf9ecfdc1a8d2a5596110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee4a848d870a5505d9fcf187d64b3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436abf242995600875a1f18fe163417212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11997678cdb95ac038abf1ac28a96b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7baf01d937db12f866d72f802b9a5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b21b57bce95a33af778dd4b31e8a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c19981671b1730ce1abdc0af5318e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6def26240126d65e854bc5a2dce9c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202cf15d4053014bc7a1617ed2c23d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fcd3c094bf16ba397d62c25e9bb1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1088cd12ebfae799c4282b08a00920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1070753b6387749b4e385499993e0bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02508685111169d16f441102d501ebbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0e6b1e99bd9984d2483cd17a1657323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd857557f95934db5f402c5686744324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe17574f85bb9729c8fbb729dd85fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89541518c7cd852570a4a0c97da478626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e806fe3e35b48538ef0049766ab50c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1531535162c2a532fa5fc399b4ef9cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637d312968fc4ff224d73199c58c5e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391394992c9d2ef5b0c46eed22012afc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584bbcbe7e779a507966e75ab0dca1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77b7c4f2daa45178dbaa649818fbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f6257b91fa7e3e5d999fed96c889d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524dc906cde997f7c06121436d4060934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71939e741c32f15dd1314188c7291b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a4f70aeeb719a64da95439daf742e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb087fca04f336c7f468c1a32f1674137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557af7798d22adce905d0ce82be64c6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e1724524bae7774533f36fdea76339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb2ba677cf8e1bd73392e12b519ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc09a5759df7caacd70ff993ec2f2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c852373af78057a96aa963fa373ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729afe9e2731f72197ae6d112ecbf0ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1a11e1d611fa6e396795ebc8aed144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb148f97611d30f0e777a2db9a6c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3115512f4d3932fb05f2f57fd75073b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec9cca5ee1f062ea4cae30e410f69f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b72f841452154e423d39d3a82d66e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66725eb3c9214a184c70f58df4ad2db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd990fcf8e0ac027640c51c23d5a7cd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc631f2c6c3bc6de9b5586ee78d3c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b0bbc51fe243b8c5e9176d0b486752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad83aecea5f49ae973a45c9a338ae0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010be26a7f19430cf85038653229a7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdbc344a25cab5578fe1cb8c4f461a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68619e00c94ff918b97aa8e8dcc0786b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91970b20b684825f573ae4c1296554757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278e0a687d02efa0b3f2126b8027be158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae64204480972856501e01d6ae87fcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4e5d519cc08b02277133f501b12c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a4877ea9c7cf1c2aa75860e8843461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1063ca5b4d959b07cf8add1ae1f4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea3096d80c043aea1ee4b5881d070363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f56fa012d1aa6ea4380fd342617b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40a9f8b420537dc35c97b835532b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452531b9094961cf1a206d4332e02e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ba2e29de5fa6d030a34d3460e6bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f970d464c7e97b0b137be7fedd08bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357edd240f524778e8d32756ccf0fb4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3124d0ae27522e79a1e2ca1695e57770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa052eee58c7b702d68949c792c0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc337eaf6eb82fddfe35f8ff5759f82f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a893641bba7e3b4dbc3c7d0774af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3027de58a2c85ffeda03c96b60ed174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f210d012b217032bf3b75b5adaa7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8b556e4082c5230d3ae8f7a376a7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c23593bb964247d421b0bc579ea66677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87441e3db9215d3c0417bca101d2d8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595790711c54625cda00f006d6bc30a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49b6afbc118057c9be711a108a83d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc4480aac210fedac61a2e4d7fbbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebb7c0ef9b75b2565d918cf18876ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895284ea82ff4c34abfb3dafa962884a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dca436a1c0ca0d6e07ec73b91d4f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b4a3956a773975d1fee038db0b01085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2bac563978ed2b2834ee9a405735986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbdcbef60c4d337068978a18388cd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a5cc3dbd41ba50443a3e73a5f0f7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84cb33005ec2416d881f21a814e42389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237246dd16ecc055de88faf79f09561c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0471c44978fd6a80bfd490a309a0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e8a6a4feaa9d3c0daf1e95e5b82d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893049e2dc28f4b1b6953c23c1a2e1ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1fc911c2555bf680a371210c05ee194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24617ea99ebab325e438b3d292de9ee995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac612bb23c85969cbdf1af66f3dd7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2acd6964ff95a55256822afa512197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69531cd8e4b764a13dd4e59c9e62fc8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d8b1dae5db3801d1e6130bf693b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41cf961ce5d82b586b23a9bf1a78a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6020fb5e6e823c0c99280800bcf63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e3a7d2a9ec41fe50accd8a9662e50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70e4678d481e4b238e0352f6deab50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbab9571d1b26a057d694dd0d67933a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135b5733080eafa2b33a7aa1e87c9e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce6c381fe531a08c89071ce359366c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c94afac0b9b01e9946b6db474853d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cee3661ea2a3e2362dd079e8b1ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336a0feefccf0af4119eaad2ed309b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc364aabf64d357504a7939b4d2ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9176c85b35bbe49b230cf4fb05fd94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f07ea047d3728c6c2dff1ab23071f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d31a92bf05f1257d87cbcccd9f6e3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e1e268a9b1104e553b0cb7a5a45ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a6d04af631db14c8b73b0c186a23f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6357f69be3cd623b35519435e6f41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f387002bce6fff49e2afbfba2f86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d80ea4bfb29337ea1b2943490900d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6916edc84db273c750f83fc7be5fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5cf46dcd2ac3b5016b1dc511811a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd647ff5731ab095fa2c44e9fae995e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006055dc32bbd95bfcc7c06aaf07cf7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0994e942f4cbc6921d908faf7fcf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34712bf70afe9bc0b1c2ec4b641be054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76e51e14befe6d954602c38806eb5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47c4eebe29b5e32f3bb846a8fa414a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525001d888f5f39609981c0c6c2c8b3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678404dc783caf0e87f04b15f4781309128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702179a412551eaecd6815161d810ad7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1800f5f8d5b4c077bd28db7afd48507130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9ceddb346fa2c1f0cd12754bd3ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9bdb36b1feb091e4b1349a4215e18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29026d6d35e09c4b24e0e6b5c982b48b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6da41de176f3d50c3985c9e73624134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584637832c23ad481088a66f27129374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fcb3c12f9a0eaa0a16da89bbed4fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d3a8422b04c31967be9440f304d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765abd159d939d2597247646f727538138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c552e7488d6fc57410b1e0745b4ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e8a5df50d40a9f52a4df86b8be124140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be66fa40604619897b3c9810006a649141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb67327433eb74494c7c2a24d970da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e14868d6941a39df158adf149d7574143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11569f767d3423400940b466814c0e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25989193913e7f3eff5e8c3694c825145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a050ff1b455016424a835ab8f0f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ba13b98144729cffa4dd0964a1a89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a6d0146f89a312a3910ab86f315cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8c75f334a79100385c8afc79fc982149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383b2f1d448b428866c7299ab3f5cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020484b8c13f556dc0d3f44bd4c7a78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fd8b3388b977336d5ecfcaf505110152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeefe5896754af49d710649ea42330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42a41371dd574ab26dea7568b0a64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a7b5f896b70662f90a2df246fe97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd3a62c92eec05cedb286a3935578c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff68082c64980c514b68794631c82d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8304c9dc411e124940451373e5689158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c6b5cdd1208134715ff3eed5f399159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70f6fb52e663934cd28fea6177c8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf5ce0dd5c887b9cf88d4a9e51c0f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b93a3463e19b904571c16f661e84ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce48891fc0acced1038f2df55728e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab7436ac341c16436040a84c1b556164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141987733abcc1c4774f8d38c385be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c41d6afca4703d764b84879cd2ead166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b3ff828822134f3607deac935cdf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a4b64a501b5b27ac94276d61032af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b1108d6ff58320b8e5b3d7ae7e0a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88fe9c15bb9d66f6e4b9b4c4ad3ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296102210df5fe9c39b00059f33ecd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c29d4abf194bcd1f2cec7e81405c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1027dd29ea6120a10d6b68a9b000439173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab69703fe3b885e62a73be2ce465e74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6249c7ae21a9f4b8e2f745d06174e6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072156556bf74697ae84a3830bc94e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6de8c7e0437045c6265cd44d410ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa84e8eb3e0fdb31ed70cef9814a37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8de6a863c0bb6b92131479638910d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bf92c3703f38e9eb268bd643a5715180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7d462b201bff7d4d3f510f66f207a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8004016424fa8740977d401a880a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacfe907ec983b253d4ccd1e7c2d0cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442f244e46829a3cb79d0718a561f44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42112ec582bbad852d219f358bf7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe96e9ddd9413aeee0d999f2cf9aa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3353089a8086d3ea473fb4e80fa8cbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c28e5f60491c698ecf2c3348c90d04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9370cb26a6aba944025dd09978361cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc334eb125d3077a6caa8b9f6fc351190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee7e283638bb4452232dcbed77ef9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096b457dc1a9f2188b0fe1e58fe626192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a6f6f343c1079b40c058e1eb8588193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028dbcfad40912af2cf8541429c2598194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7221452b2a834aa005d61b8f635c7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a535c4bf6657f7b1c9b876cd054aae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d62029e55ce51bc3e61d010a6551f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f150fadc335e8ea6adc1ec4eeaae1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab95de8dfa9b6b839dccd95102788199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d0ca0a019bc881bcec6d826de2f56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8df37d98f6d99753a7fd2e42d1eab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62fb1c0f7423b5890073959bee19e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea150978d14e11febb7a4d0d2e9a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7fb32591fc087346f24d090c81d56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bf054e6c2a2ea851b5aeac9912825205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f5051f765045c24e716a2ebb3d76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09937afdf90dc509ef9f110501f4082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6533132b1543c507bc1418964bd6a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fa02ee4352160a9a25b30ab42c79c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f525b13982e597fd4e20cc1483ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea4e82eaf0c2b5a5091e8308d2584d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca91818aadcee1c5fff44e3d43ea0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b009ded8cff132256de5dcd98bdf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325878798c4902691ce2e085181ed5b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63654222966ef032478d017066e246fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f52d5d5e41841f1af7779d17ff362216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736899995f01a1848e1309547f931a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd83cb8fde59c2dda31a5a69bec357218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d10881db7765b5fd4cd3da95f142f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0c6c22afa943ccbfb2b4253888246220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27e2bc7edb36d410d23212bd9a94e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08151805243fbb403e1eeea5b90e9d79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f0dca12f02148a8e93bc4f59bf5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0691e479c80d0133391ba506823fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84fd34ca1e146376e0f4e733d7e113225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a904dd79450c31bd294edbd15ec8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446f3f1c68d6615ec78018a1a8bc016227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06e85fbfd935a06aef08fb6e65e84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e709a8c7bbd6e77e29e6139521c4af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c19864e36b325089da41084878e88e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c8442133a93e7a36ba20c35f991c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d983384137db0f2144a17aced19996232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853f7be50201e7dd6d279b845585a4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ff9293f0007262f529d9e09f8fe6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37d9dede5196a573ea24c9d81d5866235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c24cc998650875ac0695df587b15d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294a3ea02673b4c438aee4cf3ec119237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8849fe4782dd8ff11e65096552da76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264ae40ec918cc14e0544c3c9df0856239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73baf0d55c38da90d2acff4ae11a3fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b608d1babfa87de8d9d260120cec45a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07a731925380c2a3152432f46f0d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b408e35242d37fb391f1148a937e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042854a9f69f5ab713fe753eb2c226c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff99a93008938f1c8c1eeefea37289245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96705102c44ec8ecdc0e5cc4d6b66997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f019654bcd263a8af49be5609f752b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbccf57a1a055a078fb54258eb6a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c27a2b4281aa784495084cec3e19d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f26250fc4f1af922ff68e6526f1a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf9eaabd38aeb709d79a3c6d50abf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b2a8e79c7eb0b88ac235de3e606e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe45200250ae7fa54472f8dc39b801a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f12d009ce146954fc18361ba3ccb4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e673dde85966b54c056b6c06246ca3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79662b9956d0a70bf039a895597f92e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ad8fc496b7832db21b301e185e865257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b9071889940e54925304a38e6c2f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a3b54ac8b300168a4e6f174430d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728a8cefafa7c4c578f8a963013489260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd21a788efb64925af4b427e8a2676261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a191f039e4d4909ab315adb28465478262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70c238efb2f2f484616c8a8aa889ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f3dd1143e1fa68286fc0918e4ba0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5358b2b0b40354aa79d0b8dd9b353265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517f967616fcfa2de1a47f452654aaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d808531b6e9541bafa8f134b40feb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8d67842a3482b0cc613ce48b2ff6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a71ecb09bef23f5e68a45fb19c1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e69f49f9a07684b3cd2b74f3aa3820270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6cd106ac5779a13d06b3257f983ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d899b0030742c592a4a7b019ed759c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def1524e928e826084ca74208caf4fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f828470b0643e5efc1dffb09061db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6fffb28b3e150d2cf1f1aaaec05c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed59cc59d56855dca746ef21305801276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f23ec0676654862e9c809ae00b179277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5645cfb69595dd685f5256908978278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2b89a1a8f87a45c9dde21463ecd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea69e24b4143c23806b3e9aad809c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bfc0165cf63635af4bff44b5be572281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda898d3ea98a5102fac7256c23228282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b2e85ca96ccd36318415eb3321621283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17a0c1404acca8384b89307b50d8e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324aa11192ddb3ea74af17ee31a7637285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e800c405d4fb4a8b1affd19465bb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f511ea353c7dfad53fcd2048974d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd3a9c840e7573ffbeec25cec90ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d528e356e973bc78c3237f8fa7578ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d8667fb057813c08e27e1c06b229290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d9431148183dd44d3c8435aa3478291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b82a87b727d50207864f437cd68c292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>