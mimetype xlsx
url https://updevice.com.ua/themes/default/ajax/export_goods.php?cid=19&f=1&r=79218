--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809e6ce479ab7c067297d70721a587e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c129067f9f4e20ff317ab0fe985812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7df428536ebaa38b2f9b81b4f90a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a8fe47edb8defd8279794cc1ee444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10dcbefa318ab0934610cd7ebbd10a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91246cc96151bfbf01b684d9bf9c7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae75c350ec4db9df84f11cb1dfc7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ab421c5189e1295af83134a02505f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5e1913fdfa5d33e3ca56362e6d8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7268f993eecdafdc9eb33fad97cb3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d58c1d7360a3e566f7c9741e3d38711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c644abb3746c8fa694d7aeacf15d1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb950d04d1ba4d37e4c63a81f1df6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c08fd5e6d4c5a413cc66eca3a2be114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb85a136e6963a63b1d5209c43cb0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bba1812d760a95469c6ea8bda47c3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f0658570efb16f83145d7faa7f7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f7b2f276150fcacc1af7339fe117d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa12c0d95697a9f1eccd60a2abd89f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60644114c2c8fc2f9a248e29115a09c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c45d38c32bb0c3f5eced8455b60f5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05a5ec9d22ddd2b035463de2f4673622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669164b947611e7500a9ef029e13b45b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b1b4c9b5abc1f7f46539da9e50cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860da82bd7a6d461efb78639c92745ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e662d88b69338e117e370c2541f3f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f06087c010f8da260e466c5530c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df61f1a3a2f70ed9fcd2803633bdef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c98cafa70f921150556c353b2ce9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605f4df04eea3d307178cce841ad4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33368c91e5e9353cf3000364e015cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d3254d57450c8fb17dcb279c05a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81734864ae3a2d7b4f2a6abbd945a0b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671aeafa70b38b765e19b360f51d7e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05a5e788d867c1b1e3492fd9806cf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958485c81557fd525a303239af5273336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4359215749be528ae1c169d74d5bc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91b0c80ee5df6ce339f29cf7bf9c6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec756083ad4d4b25f1e956d6994e44539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7f10b8a38c1cf7166a23c15e1579b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e3ebee518eed051778c220ec646241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8504788e74560460b6b0d1b4462242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef126d210eb6b120774b6b3a265a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92244deb07f0418cd8be66f9eafcc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaccf50d074555ad0f38a5fd874d6b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91699ffaf83e1013e750e327e1c03a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a3796c331bd2d2ce83fa5dbcd879d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da991e9ea7de97e28b07b5c34ee02d3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c111409c50546c12e97740a99f98b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc70f7c179507dd0072a12a0b96cdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be30aa66538672a4fdccda3e09c3cb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9813563829b58cf5351d1acad6bdff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bc671ff40d4caae22d5c9ad0c82ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc0a2c219e6542367fc14c54ac8c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20190877164afb034cf21b25518b3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab56a67bee95d51453c586f7de8b86c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869715559d1311c1a1dcc45b11ee75057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee47057fed48964a84f03f4b8d43a4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adcfef17407ace23dce82acc2b4b7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475db588325df51a2d3f7133362e05e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190eae0f9eec5e9ec07b7eb414701161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e13ab2cb6d257b0ae1ea0447667bea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ba3ae1119c2891a0ccf64a65a5da863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf5f0a8576c162179662e99599c8c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f636d1c5691ef19cc627b8e469e1e9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7b1a76ac9d273d1645adb045e17366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e988a771acbdbec2f5ce2433dc0a9a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b89bcd1a0863c28ab8dac782ba9e0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28193580d974e3c5a41fcc43cfc16469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16aa070c896e578ab87dbd7da37cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111da92207897918a6d668594761f2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d01ed3b8b73c4ee96bd787fadb34672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fed64c78dfad5989688c7ed0cc199773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5898475480a1a1ebdcc274b48d3f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053d18948672692d2968709480c3de975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f0a74d6b104af5ee5e0f23613b96f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20546dbec7f0478fe8dd87563013ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de3e938af30c39b465b9aadeb514bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943539d2c8de21cb4a545fdb843065e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2c16bb4e586c30bc9f9632c02382880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b13f00f85e80c83c5323e1d53131681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd3f92f8c5c82fab0d8e6d21ce82682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b8991da48c8b0a979b6823b6838a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9d002dcb0fe53de3e49b107cd8b6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e571ea9e4ed174011ee9253c630a06185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09d4fcdcdc70b0bc9e3045486c632486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91658ce38da55516ed30f6b1f88894c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de667943aa2147f640dc2b01bb2a26388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d590ca6efb50faf1f2daeb441267d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb35198ea5cb8f873fecba704f2b1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de1e2b1301fe4bd65c2b56a8fde7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd3737a906749886e1e2aa7bbaea992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee2715c9df269f628199cd599cbac193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8a79348fc92ebd4e0f3a0fdef86b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7f06c2e7b80be8e47d347c7b6eac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa1cae794731c2a9f673fdfe1c4c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8befa9f4a6da981c284066f03372497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2675d926e21263f8c373d5e9fdf7e2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bae34df8c70af1ff8ecfce68fcb4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e0b5e5814a64a2cfeb5250cd5a03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e53bf4df97e190906b10991b160b08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ef3637c35009ce1b100267e7004ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc556f8493025782308dd40530fe4298103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc665901f79ca344ba2227a9195cc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0e0266beeeec2c2a788d152fd8f3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369d7366f410724bf6f861c21f13208106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae94e8f88b7671e81ede59528dbd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80075097c86ff43975a6ba5a3096c10a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322ea53a4dfbe6d6cfefcacba7af21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c680eceda310b3d39a00ccba32acb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed82b11776b271cb0a9bb3fce643ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a37a54408bb854dbf87bb3992ccdc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2317c73aca6d2ba6c936bf739908a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42782165cd03eb38f3ead8a06f2549114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f9a430822b66a9ad6ed54a70bbd35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e320a13b4f4af30b6650439e594264116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e6275fb471b1503992bca72ed4a2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a436f0e0f7d80d90c99ffd9b0e1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9349180907827c7983ebe67ba9af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483a0a9345aedc6c82f256f777053a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eafbe01391fac9212cfb180c534922121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b43fe0181a31642c4b957c5be4ea7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180628baa7ea64d638ace402551da0a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659366901f954d4d71c2fa49e412591124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a3d06d1dc35849e16e9740fe91cc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8fee81b075595a77c30f72d4c071126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf13b8618d9e93ca0a16580a545b73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed6986e1f124ac52179f23e60126eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd4ba2dc957cc23ca5e2c263fece0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f652fdb0d554b2600239cc085b794c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b6df750ec566e3326c42a294dc89f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f8b76a8fd55a6a207f7c7bee2860132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14469414daa82f952a10a4dd2ecd686133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5472063f12bcf4f1b6fe37f302d63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8662ca8f42f78036d46a5de649b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbe1d918c0ba514536b19b005d55d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114befa0ba04a5688a2b7d4cb4b91e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5868de3d9bc0656123a705e446592138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dba4327fa6392d90c891936f15367139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35086ff47b92214daf584b691c09d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28bac966561493638b3ddcec71c70d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351100bf924002e63104f3e9d834da90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750894dcbe6afc5f95c0ca7230fb7a2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7c9bf258f40405fbcd335168da37f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b4a8a6b1228d5b7345d82de3dcc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49205f4fcf733c4ca2bcf26081f7a5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa171580890432b333bd64af8f30204147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00ebeb834975b38f07fcc74e1766d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4bec14c21c801291de3994c037f9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b099c331f81777da07b1d4dbf391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf30f7198c37cb480c6c6a4944ea1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd55e8e8df1322246f49ef4b389f268152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac90024af968323f5f32a37510704b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2b7fde5b77b7d06e16521d629457154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e47304aeac8501f75321840f955e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3313134cb0c3f2a727030fc98fc55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d238d2e7959943ae29929a9c8a7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd7b94c157cb6630b0a954965b7548158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6842f3f34ce3f86dafd6cda12fbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad2e48be3efd4e98eee97092ee46e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f8a579dcde27f937460f4c32949e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe443dd6a71074de10bbd5cad48682b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726adfdfa9e0ba22b4af303f4f8d8667163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bd13a116c0bb7bacaa92649b79457164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f5f5cdb49c94c9efb251ede324de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e352039adcbac8bb03d86d0e195ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64b29b49444420c200ab031f4bbf27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aa665da5df0a6e4d27502ac1801cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be017bbd4d41ee7a36cf6b5f6be72fc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a8313de7a403a8d7a3e1834cb4dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df8ed4ba6137a6498966aa77d9f5a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9106628ceff49b74e2f3c04f0594172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ad9f4cc3b3ae61d6b24b9ae8ea07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706202ff211079ea043fa38934b0ac3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0c701d4bf69ded8458d0c1d42211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282900961e2860f8be7a371fae76abb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c7289f282353c2e01a85e67dd4fd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799fcb00ac1e0549c2b2da349a9a9fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d69d82566b02fad290c40f676f69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20504e3aa7cadcb186f0b459616b2fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1074fa9956804dab9999d041f239528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c021b61ceef7c5177d5bfd2b572f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fde04a75b6a1fa4f6f736113816353183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aaf03dfe653c79a577744252ef9bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffc37601d9d533be8a7f373eb8de97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad6f3230f24f61b25bd1260b4f0f47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe7bf0c0646b112c03c6d62036b42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00d49be80245fe4613bb8feaeccee4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81610e021f03cc265984a5683d34d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c9ba4add8d189014b0dedf4f0119190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48210ad0e8051a2a7d848e70245311cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bcbfde5e90c908091453f25ea8ac4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ec3d72a33796ba2caead8d3a8f3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ed00e8e47cdd6a5afa5f6d8a7e07c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a48437d70dfcb24785294ba581bd46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363c55a017412b51fc2daaa745853b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a593c299709a840e1f1f2cc6c678197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c8bd491932facba73e51514639013198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ecf03d66382059c70b7050858dcc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522f689c46e8f815cb9079aba6f5a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a9d72938cec83cffd40f8dede2a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe43bc0ea26cb8df12a0c5a7427ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f9229593a96b995ffa5cfa071eb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9737f6b16f5a0b7fea14042383b6165204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aead49bc05c8c05db7f6948038e44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9e26f24d1029e7498d107fb2965ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8805d310553daa33db7bc867a103e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6e075c251d39754ae6946d502782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4d015ff831a7634807ab4c6397c62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0bb12ca91747a784c1a09966704a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d9e8bdc0ec2f9016907715d713a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114cd881c8e93a0cad63928c5a3d334212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a42f8aa7ace31a9d979b463a9611213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2920408046899fb43b738b948b827a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd81989eb72fe44c8cf06640f4acc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f2e57859c8608f851e732618298f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a92634903da229aa8a5422834fe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bc99e7fd05ac98230b800a6c27ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ca9b167586e518000c53db93c7dcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f285c1bf508106fef5dd00e16d7d7eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac48fd76a9042db9fe605f33e7257d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a39ae4aab932b2500ac886a7ad07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c95a53e05fa1bf7d613700a2a313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ef48c29c9ef132c68a2242f9a408224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a22a57d86f77a2c555f5d28ef0d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a06a4a87a2e23fc4ab3cdb81527e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c163794bcbca062edcd7e864620277227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592af429f0c01e936708736d8b1cdd38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ba54fab8e0c474d43fa1abf8f1e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7d4d5752853bd3e4064730f56524230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbda5fb211629a1543ce66847a0f77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a059d08908536f4f25735261d512fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e265a94bcabdf72f4cc99ec8fabe5d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945389a80a355316912ed05401bb189234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b5e1882380dded164343174f13370235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578ce6bca321964d3e94591041aa2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6498ac85aae60dbcff1bdbfe0f60ad4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2bd0307cd0ebcdab3f923ae8db943238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636cbd1bb7d63a28737817c02d3dd65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5b7d28729d7e56a31a61c6c8d7da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276a76b73e53d9d060c69c6e457436b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e95a0fa583ada52e5954a963b3a08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d7459eeaa819975090a43862291ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea19e62fbe16ed36d216e26478391f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44933dd77833474670e9a1563ce874cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce3aca6b732b8b83c1a986cc2f1f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9b768c771972e1987cf48df61c908247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7dd28eb94479f3036efb50f364528248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61883c9a138c1d3e690d59fb434448249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272879329716b61c40f1614634c3964250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c1619e7eaa6ad829bcec5e042328e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d10108d1f21e61fee1a33f2929003252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a007fddd7e1cb747c3ccf6e75be73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db113e4a01dbd50dc033965b67835254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f29e799223f420df12fc57030cdcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2983a7ffd7f82f7ce494fd4d6c3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d0cc4d54dddf24a42b8d243c6b28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141173ce38fe7c0503afaa58dec720b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9d40fdaf6777f7df71173f8863cfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78097acdecf841ee5ed851d593ca2d81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0de90c281c7619c6df2e4b1b93314261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3287b7933759665588f36182620fab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c295d2159086768432d4653b673f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b60c4485d9e3d65f70055663e3bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56cafb9fff9250f8cead1cc1f22917265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f68e33b1c513073a56825b239c450266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32aee67214163005f12d13e2a06db9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f59788787b28e2c0d19e97432dca8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4bfbc114a35188841c96703c3456269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f465d798f8b93adfdebfd35f7cef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb87e319969586388294809bfa564a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecd070bb55877f22d605f9dbb351cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e87527831183ca5c12fcaa709eb6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d7a1b774b4903fc3185df53577e4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e25d74d9dda7ff6662a8fe3cf204e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd68629332b4308a6e5b0765d217b86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a04407f733b02835e280bf69ee4df8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d6508d145bdf2a79adc64361996c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377baba01a5a3aa5129aa90b3947e38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da4f5d2ab645f0037350de08ef2f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af0b8b986a31fd8bef1fe278aca60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb745b6ab35e10bccef18d3373d1603f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e4ef25e06b81035fbfc998f7d3ec9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2aaff07bc02f844b4b742834c14b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66859b375dfe540f6e1270a1af5d16b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994591b5ebe0545f80ec08729e699d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd50e61a350dc97c0eaac8970e713287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683418c4512d17c976f6ae7b9b22c04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709cf3432d43476a20ea0f96ee710f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a87c93014a3cd1c82531c7d772742290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5663cfcbfde01305bc642afb37a391291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d5c67c73cb76c9b1574feca2d8e6292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db23e44b8685c9eebc72553116f721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888e98d3e7423d8cfce24802b8a3fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0e96df90652939a317fbe34a563f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa05ec9cb7b0ebab16da8334c71c0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30047a7f6b30a786335ea381507c9f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aa1f97618d21333a4ee85f8df739b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf9e7b20428360ec1fa8f2815b6397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fc202e502b5e77d693da13a241bcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8438f2458f9497e68f3c4936b1d8509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048523f3299606d84acc24c56f4514410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8433b0135fed4387a06054869608bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8979398457f946175bf23ecf64f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f86a718c8af30b793ddf41f0f91ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606f7dd57e7f4edc89f39a909052c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a4b614d1704bf7e4bfdbffc03e4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08326f93c5b61e9ad6d131143e70ebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df9414b7af2e9e98e5c08d3928c87417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f0426e8d9d8450be0dce503d79efd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106275938c5be71f773925070421c31819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715cee90e0adf5301c3229be3de9a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40633de1cd880ef721f3ac3d7a20651f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ddf7e879aac315283cd2f52bf36322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d74b1119df4a1b29e390efa3e064823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11fd50d1caf11ef2ee7d89b087acc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e24d1a5c59cd291b14f15f10fce35a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2638f2695849b1243433293f06a0a2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9abfc60202ba6d36d2ecd714f21c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe45949efa805d9536c58b0031b3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3290a9f8760e058d8bb2a7d8f01df0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb2ca6139a04725cb696bb9a289b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eaa85d6423a4ffbb63dc5b3130cd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b2ee699439dccdeb0d9ffa7b6575532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84295efb58ae5261a674cb6d0dae0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea75784c789e06a3a7c8b6df5378034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a596ee527bf3f26a6d50861bcbd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed1fdc961758eb21e8ea1f2417b8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a7a57e887499976eb195a1aaedf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b04316e2c72c220079ec6c0573d52338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62707fc0ae947624c5cfbb5ef172c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237f9d6b3388d9606b98cc0e841a6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28072ccd556a8c271196b6a7e6d94a4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fb160f36ce0abddc61f68ad10f61242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9db972b4146844efbd3aebe16b62b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40489ad4bbffb2081edb85f4ef510444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7356e8be341211e149b8733a714e40845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0650c27f674691c376eda3ecab4e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc857069e7469c86f378feb6621b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d592962f041dc34111a33b8b5d9444b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95885e11be693cd86934b954d1de3fc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360971d56e2cc3fe2b968820e44da2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675414343a6b95f3803ce8af4163eba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94948f93832c70f4d0657afd236e0cfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b59144eadac39294dea175b8c54553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb651f7b212e2c23b66e622e91e9fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7b7f5f1ee03b03be4cb716c80e07955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cd8070945e2fb7a8be903d18348d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0bbc0c14e1271d4485a3f2cf1639757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c819e811de19b48864c81052011edef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138731b6198de9601095aa8e36de51cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4103985819e0092214678a7f9e45d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c51f1fba96d2a8f7ccb22b0fc609061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df01bc8d2638e66b1fd5aef86e98b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa83779b03da28c2deae59fc00eef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ed7f734c8fb66a4082bc51f5cffb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bbb615168e94153cc99bc71826ad665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dad319fa08ada5233ed2e764c4fad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f00d8e7e2c255d5d9edba988964c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbfa0d3a8c8c35c68632a7532b678c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309f3c084d9798c2b2ab64950882fea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5ab2e5a7f0814d78a8c13b9d5d3b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65fd17f0da91108c4ce427ad58a1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3f591e9b4a0b753e5a4e06452cb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4fa605835dd61dc63c04c53b0fd3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec7b5fc2e412e270ad56df3522006b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60fd0eef0d65c2be36df8c019ed85b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac28a8f38c00a7b424a223f500c2d9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f672299f5081b1f25894ee7b375a0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a6421dc5432e45eead50cea611ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cec589d752392635a735acc22ff2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40eb0bbf01770d2347977436bef0ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a999e77a8b51fda40ea024fa49c72d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9c867da86f00e9c1b46f87eed31382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a28fe0a1cb5fc25cd5c7800e4e3ea183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7c0ea4d35e005afe47ef29e53c13084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dceb6f7c4064934d0b21266d13f9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e773601d46e29c64b0ffdae81dd74ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6618d620bb0cc41637cb78803a4cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc0b8e8fe51b9f208cc9505ccc499088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781def564d215bf46b1679002bddb1ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a732d13f4bf4aa3915d73c805fd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480087621d03d3ccdc39b50fddbc3b8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc073c80edcc1f1ff290fcf6dac0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963fd256046c6197b87880c408a0d0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6424d6f9444b85eabc607936241194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf99bf83626e8d25d058ef8d005c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da276ad92880a71548cd4909355dde8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870cbc269f81b8d6698a7934fe1c93297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d7ecf5d314c0cf7953ac6ecb600098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168121b3ce44aee6d2609fe019d35a6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fff507dd256873bf5960553b3bb65f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c642ea77d7c88e686944592388dc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75984277d848a64bbef3ad42c0753ffe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841a758734f566c59aa0a6a53e8fc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460585d369332f1774802d49ad8c6bb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443abbea3b5a2fc374f6617a97f97c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d2050b99277e3904add11a015971106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c8a5299b3b0a6c71c9b4cb383bc66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc76a3010a9f3e2a690c650dd97693f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f04f8da60c27d36905869c0241ea85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783463e240b5a2040f9c099b0be2be35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddba708f919783b008111e114facc10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095cc37010f477e9049663e7b41da9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bbe0a42c459273f06d1b457575c05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446248cdf02c57c67322226c2c8616f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fcb92d9d7be4dc9ce264bb4c669d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db3bab0d3e20bbd8a1a59467aba494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839ab2738e548866efb1739409e48b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11830e3f01e2c66d29eba782282cf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786cdd3eb9906c783be460e14c6e6bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5ca27a5f7b4f7d15918ef54062fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a5e06f42b87e2dc7d2a461afb3bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c9489e7466fa09c3400c356576a7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d265c61362a45395c1d529ca98b7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50453c6ba5fc432789068d749fd7a687124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e922b965d01fc551e5218bfe1cb5a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f49a3ea3c18118a31eb7159cf97f2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83c2688a055aaab4c0e69360e5515127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3663ddd3e7941cba8206a67ce6fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385029f8327d9451fda6d4d69d75f951129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742639e89af99fc8b987f0d9e0a0215130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a1d3a7235f09d610c9814f547f19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad124aa42c55c6b823c6268e2ff0d1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88e3436fd761580ce4fb21c391e60b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1f1e63f644a854cea66d829491769134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82694c4605a69fd4c63a46c0cb9926135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd28aa4d44f82b13beb2f4c55cc9d9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b662ed1c4eef8dc5c37db7e3e76d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a8798333ade1efa7341926ce81a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d39d3d1dccd17210b43ed4f0cfd9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a152f06a0aa3150615d3a41d4032e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755a69a2b2dbbbaa9df3051c8cf106141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed9773e4f82bce20b8313ea7a309a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c641134b510ca0deb4d0197c138e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab8730c4200b338afddd3b1c3d9191144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7760c2d22d09d51e48332501acc7d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeba2449609c57cfbcdc81767ece72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec1ec2265e0c894870c9463acb8f9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e6ef51dd446e2301146c5acfccc5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f22d32014d7a1e35c731e23e6af2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5da63a9bfbed4109845566a1e4e86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33807bdfecef451058b4eb18a224394f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c413eab1106621aeeff1c62285e5420152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f78f10452b5bd12b5e30251960e21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b150d67acb36cc6e4fa9b769d2e4ba2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11c0dd24bc835d949c9dc308587d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5fe6771bee298b60bc8858fef0c0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc890d1e16bca715e6aca85448980d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b65d58b79fe378a746f22ea130821e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef27be6dcfdd9b8089f4a2b72a0b83d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945101edac27d6ecbb90f1b5ff6e22d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0d14a80af881edbeafee13cd9ce2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceff2cb660f8f7b215342fdb4143cbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9557b89fe9d5e6efa78e60005f5c141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db61dbd3ae8fa31ca80eb68f593c0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1957009e5bfbf1b5dacce26d9dd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae8e4356cbe80608e49458e0ff74b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ea4c9bd1f41c48283f3dd543befd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace18b82c4058391c8939d4d3f614259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd85f769961af293c01317dfc087a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfdfc0891e7ef529df943061f8f8ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8c10d49f7dee3482e575ebefccf40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e933677d8c2b67ccbd5ada1c01b8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655914520bb8cff82a526e7a269e180173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a2c5e3ea94dd3f8bc64504f95c8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d233cf74b32fd205be702618d93512e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930d5a745fb3e7ad19747c2d888fc30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b3664ff1bee78ed6e672905385756177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48649166e3924d1f983bd6ceec17e450178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668970a082249e69b9cd8bc6ea9618a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b44207f75eaa57229cf97c139ab1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a3662a1d5c10cc1b10b31a275e764181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd41e5af35ab5829e0dc8c03a6ad50e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a03b54561d484773d529f88c2ce3bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88632b7af0c3c4f36a6dc54c21f3364184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f1db61ca2eb3d52dfdce992dda110185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e809fc2b2079624dcc7ba7cdfd4be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0ce92c160f9fd90c78bea45ee36d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e71e1ae9c6c66d5a56e359ebf1a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967cc3467ee5f2231717c4cb8604dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a75dacb716e27d6119b338d13a497190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707e53a1c1a3e92fdfaefe4c72a4ce6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01073e1ee2bb3a0562fb935b3f0eb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db139d0f6ecdfe1f859276f15aff012193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264301da39e2ad6aa9b30fbf4ad7fe33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc9bff19a47eed491984ec56a2c40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881d7e1f6eb7a916deb97e8c529872f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbd493c4c750220cc1d51166e97f7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5e5a102ef47179af265ae1fe3bc99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aa3b460dc1eb7009fc9fd01b5ba4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5d1a2a12c2aa2b28b9256196e627200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f13caca9004e13c5d5bf3f415bb213201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a45b422db4e6687a45772c8d72ccb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0ff730029a88683dac35135a42996203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd415a5e8c1461e50b5835dd5c5cf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceda15203c6efbeacaee80744c29111205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c26cf44f76094eb957917bf9e323e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae723a020ec88c73e944c047d57525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec42dbef477fa8f261463a73eca83c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bb1182442ddfdeaf234a89eb96d94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362721c3c1958303c5cd0aec2a016255210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9686be5b7c84ddf8eff6f251fa3dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34719359e0e41d345db71ee84519e7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a7bb727c484aa399416793711d87b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80ab68d05c41b75cf85eac538c1783214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf66e24325d37cf55ecd9e02928a68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbdd6bd2a01f723a2d23e2fb9d420a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72810566904694c78c8974ce84ce9fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eacb6e9dbfeb9d73ad6bc962fd48b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4885f6aeea404a87614000a94133ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934522acc390643a28fe28750d35ada220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd503a7c0a00db7f01f9f173c5b0f27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f133ddfb7408955f0dcf7140e28b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5318b21a41ec0af156eabf11bb40808223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc801c0e644e7672fb8082638256b0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11cf363c9fd9d420fefc0c0ed9775b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95ecc0745bd6f66f7a5fefb6d389f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413a9f42a29c61e0a575c3b171a92a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc49327356f6923e4b56daca23a6b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d9fbb343fb383c06758cc87d1c8f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35f51c308f8a28617130be8457c342230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac3c591255d8d1e43a62fe4bba287231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507be2718e1ce18c61d2851a57098132232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918e41738e8ab7b2c8489e23d39b93f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d284d8990dd83acae24bb2e1f16617234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e8a6f61a7f6246e355f668733ce21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbaf4089a5f9cba0777e0714750d5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071036f862a6749dee98975b870b9fa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebd497acff0914323d5720438523f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4fdb16012a6d4a0db2aab8acba6bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2166ede92b1c685802875fed8d6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385e8f513fc78bd0c8215b20a78e5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299a9b2325bc9bfd8847378f182dd91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d22ad5aef38d01305453fe6b999b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d10587490f686dcb674e8a6dcf5b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd7dd6ae9ce82aa2e1bed92234a07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e8cb597372bf951ecea950e88104246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c7fca3c5e610a48bb5f663f48569d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d517678dcf0e08bc5433d3375aa0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9848fc0f6d27fb49d2b4124981fadfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa496ecefb48609639212062313e35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8f09e4db8ebf266d0d2a4628a5b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e477597b398965aff90ff6eb04f86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3bd4b81057dddd88b0b014837559a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa52199f1fead98f07ef7a9af2c4f8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd50a0f54ed8b67a4215a619d0098255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4467042fe3b283ca141eb4370f8ce2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51e98a39aa5add696c5fe0bec4b334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb80952e41e28907b7d93bdaef11a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e2749e5464675b726cf2f37dc9f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb18c259576529727544dd5010a4af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13a9584b201d3ea725d896c41e5018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f580335ca7ab33f8858e9b4567af5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42dd88eadfa5852b724c6a3596a53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a979b45b5da8a313823f7355eee64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aed9f22ef7f9071a736058f72aaac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c2ec76b7c81732e9ec2d109d37226266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cba8b11f55e0c63c55f3a3b54391f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cd3de6612b29c1f8adb82ad89a850268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba71d99b7b9d0500f82fc56646282269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb66c77df439d70c754079216da0db5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c9e6456ddb8e277065ce9ded1c157271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a06de5042be53ab28a9e7d2c5f4835272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df0979c8eedce12b389f25b5c2766273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbacec3a77a7b9bc6daf8764ff0ca4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ba33e73b667336b77f0636f7c4c96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c5993a002acb5f95587798dc79ae5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc21132acdb28f1818f45fa9bc3a0f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37903a801cf83b2ccf04b51228bf6c8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0ed210454c24281614242481f534e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c60e30435fb27913adc3b81ab4d805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a10701190ee271450a4815c77443bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533855d37bb7df972f70cacd2ee256282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50d94fa352770ac50dcfd2452f74b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9ee7e9a8df5d56ef05f9b63224a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5dc5e9b9c53f3e63b2ed964f94875285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d8edee120b0e79ad64f994d31a8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70211190821cb0b8bf501a7e7ec69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4fc4b49b5330a345db360397831e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3759452ba8322ede7571e4c4fd926289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de3418997d9a885ec42e835bd0f0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46cf77a628799990417d5c402b310c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67532128963f622f9e978cb6e7986b292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>