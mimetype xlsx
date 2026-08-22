--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abcf5d6683a2bf1b539e952a3050811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157a90a3e2413674b68a24915129c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc310897e78870a371d842f58d60bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ff71d37755cf5363c8dd2a7ceb9514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab979f9a1e937a2dacd16b01b87d9715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204577f898f60540e71f3507605866d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb771ad05159f13e6cf871180abb397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cb39abfec60cc1c2eaf634df952448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a639a245b56f7e13993c519b6145b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023b0fba6f3c7a795e4fc9fab7490710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe1209dbe72fefcdaf4bb87d004d1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e217731e31a1973d7377ed2c3db1bdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5c3507d97ce92bf1acf118e5d548913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c9662bc428ca850d3b2163a0086414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb9ffcc606b5b264f9e6f3da48c55015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f347fea5979bc69b8e6af44dedacc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dc2a32ee6cd51ac90a03192e3143b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5254ba7bcfedd673805ff2b604bdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174bb5e7258b01507401be28f1a56c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89922f6b71caacc16cc0242c1b4a0cce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61448ac373bfebcc34c5c8ae51c6b5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bc31713870bf0fadc3a4b52f0ee9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabdd1aa33f0a64ab579f3544517aca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2a31065f92b14a74c8243bb1cebc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3898c2314834eb4b108241ce975de6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210fc4f769df405eec50c88fb60f61d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc02224ba8f83cf3bcd28830211b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b14ead0364477296b9d71f03e003628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993362ec5850c1fd8ede095d7ce8eaa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2595dee1e9027787399b2fad7887930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e800ccdf9fc3651cafb43a06508fba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c47fb09a3199225368ef0fc569d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b76445ab1b8df142e004437f1216733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e517ec65174edabf1308c0221814fcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f6e86edf8a5910058eaa18728e98c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb69dc4b83d8b67899bb8f94fb393536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57a6a6f9c0e44441d4264e1315599137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f685fc5e9874c20d5e73c302c3a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ff173d4af5680d3974f7843278de639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef82855e13fb9aae82b5227f79888ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6956f081298ca463fa64dc3006d5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2a567ce2aaac6f865db008aa854642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd12b4b177ce783b481eec93526a6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccdfa03812ea0298187abe281e596b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6dcccccfc794c7bad929a6af3ceae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c5a6138911982b913d0ebfa59808346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c40e5310c7ce248cb060bf4ab5ccd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060809b570e26ce4342127ea2377852248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a83da1d0bee2fc25c42ab89ed9ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225d66fee50c6619103e7970b4f462550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60912544d1afb2a99d0349c3a52a61a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e660ded23ddde33264d4ee4bbf4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d017502d9bcc77d9f1116ec847689653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea5fb9aeb8a4b12e844194b386219c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaf9e0e5c6d28aea7d3d79c77fa70555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808951b72b5fb97f29c74f15dc75c2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee7250c5061851eb015692c6596a5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13394e1595a6c58e6d1064110d3dedee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94b5ff088bb2180d6811ffe05fd6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46376f09f97d0dc8fe2d93f5eb49060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051a86227f4cf3d92f13994ae848af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c0fcf4a34176099227ebabf168ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aab48df30ec91828eabf8e616e36963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9962cb81f0c6bfa940299461ee7ab7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44754ae90bfa3f53cbf0ff091206b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a8f8168e01cbf3258e75df321983866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a759169a5a3b96f47c0c5f85701bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2fda12fc9673c340cd2174b8e4cb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dbbecd45bc24c665593f2f83e8b9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c1b585e08948097d0d52fb6ac94170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6b78981d1fafb64dc3e3e0340adf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98255c45f9356d245fb99503eed0e5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23bec128d5286d7eba054ee8c37f4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b75cebfd8c7fc7dbc3b3027e16af6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac13bbdb730c12ac11be6d067652775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18a63dcd0082f88dc536703f8b89976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e617ca19cce2adca5db57715544a62b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321145f1b13e1922972a186424f9c08c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c010c3a575e880a2dfea484176e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdad66452e5d3031502fc901f2281780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5af2cd75af1b8476cc4a8de27acd8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6953986a6cdeba198b4f8b327eb3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208786ea7fd0cad2bda012a7cfb87c9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c81a57a71503ff8c2e27f96bd90f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b0240d80ba8c3b969066ac6d3ba4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ffaafa8bf7a8480f5c8c4df31b6a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013880a6a0fce520833f03dfdbabb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c9d4a90ae76fd5386bcf3284981188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565622e3a6de4ecc444033475c356ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce255eef626e753b1a67cf5c1784690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f289368a1b425aa482ab1b038bec1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17a1b37e76badcd8871dc460311ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6c52619891501666dbddd4f06a74193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac4599355389e5dbcd5befb484f6e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd67073008b94dfb98addfc5f2da295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e776a60865625c4a81c6b3e6c3b4cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d046b31a083ef48f261e26e3169697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb13b7f17c141a555febbaf925e682398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393da24ee9927bb4ee3862144bfa29399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a41cd3ecb607e97ad5e273c2e422a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5504baee759b9289c373cac58ba1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075f2f22f126a4fcaa84ebe780a4f84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1715eb8b05dc8f23fd8d4861cad8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd95317b14b73e2a3d4692f23db93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d1d977f179dc81ac73be566e2ac71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337654498d00d015e6487d44fdadded6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345001f522f861d48c09f3f18a408b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224b2c657cc46f9863f4c0411c7d9e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a354005d9663934f34dedcb7ed941109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b16e5a9d5b401d6339f6e25516a1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd85a9ca050a7e0ecfeadf1be1aa1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d3a2fa1ef32e5b1a26ec0fd353722112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347dfb621696bba19b11485c367e52b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874d3abcda69149b1b2519da579143114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea890915b0424c61ef63101cbba7d9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715f4d7be1580a472fbd601341d8e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781978b269e1830c10e03bd591f9745e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df43edf894e30a8b45a6983048ce45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890de7cac0518e48a5504e9e52d737c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490c5375e1daeae685de5acbfe857b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b4a74090f990a6cbcde42022ef2dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48a5fec27f859182fdcf76f435d979122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb60a740f8f5ca7d6c7cf97095eb34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de34da20ace1d6dfa011529db29fbc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfb2273dc0e1e167389a3d352cb179125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c5c13e435cabd592a83a338f3cc08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343d36797a005f3e087289ebd79c71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a285a3bb59918350a780d206a9c999128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb00668de8aee1e0e79675515bd38d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d1b716a7cbc6b34166308f9742f5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58f9eb3f9cb5ee1a94f9953bc031e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30f58c9e3c35762a664f4fb6dcde5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807ddcbcf28967777c211304097b5a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56b37d0f8b3d8aa4a7da0a6785a9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff35414537aecbefa1427618d22d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebc216ae1b851fa8dfedc9718843f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff7d3e2be1ca9f7e94edb3db4a223137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be47339739447166dce2dfd0cab7024138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1b9673d18dd9a240b8c6e5b17c58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d16f0f723b5b9699c8d4f8b20f57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5dfe01ba0a07fce250255108deb90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80133e27d94374edde3b664d06e70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f0e3d2ad46fc038c97a477e800d89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b12acc170e0ba52a1559bdfa3d7fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e770a6584772bc7754966eee6b86f33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc398dcd573caa8633598c49f86c71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1de29ef1094a25239ba9d59c77c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ee1c0a15eeacab5b8983bcd6c026148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de4a3c309ebe8317b634dd83d1089e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf62ddf88b99d34133aca30d4d9ba29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037200b5b62bc733c9917391fefb4ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd288cf7337fc028556afc791a857b9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4020e792ba2b258022eceb9a9ca8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f954dc884cc527a0077057ea5c48c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925e3d9e1f2ec609ba5f4105a6c2175155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43c48815afebada0c7197e2379ff82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bcb9d22447a2ffdd8fea6c096ae7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278e5827f9ffb83e6dcf0ebb6986bae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff682395ee7e3fc9a007f740cfa8168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daae01b81f51c6b52f5fc794aacb98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f856956ccd4afbdfd8ac863a39028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7f8969bfe6a68f21030b4ad3bf61d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655307d6b5f07987cb1e3ba45a2cd0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0bf93d40eefa6730c9682acca4a1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518897f6539ccf4355e6c112466c41f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81ee95d44cf690669c5023b5ff4af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637676908ab57c05b28f4cdc86551709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db1feac8c9fa44b5ba22c3070a238d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d46d1176a914a0eeb388953877b35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103532b96041f771ae0116764ba60340170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e33a2c1bc32bb683980f7dd50e5152171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964623add512abca3a6e4b8e7f56a0d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936586664e910d1916a612586a63d372173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e97fe42ec1b1b7ff06b2c6f12f8d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19183ff0e0e5202ce32015815b1b66ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3920f632189c6feca84a85a3001755176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9950fe12bf1bd38d0b0fbc6a5d52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce25a48225d0b75b06b719a8bba6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554833a2468ff35d31d3a21e14f0aea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f3d695e3e175b281eddf4a911673180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde409eb1c4f4721e7e654da56e5c78c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad545e50c1fd381c1877cbcc483e12f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bef90b974ed81704aa5779dfaf955d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fcc012ac6462aed58f16163d41f3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38acf76d25b694c98005bedbc9e7f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2bd75302203a8c8ddad73515d0ca7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2f36d3c703b873f988da66712c37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b06d9dffa7f8eaf588bd74ccc37c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5daf494a50c8909b489561b40db0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d7cd9d86913ffe2e6750bd45cc26f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad89823be5835a37c9d05ddce90d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba58d7439957a87a4277ef2dc6b582192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749e22d3201ffe2dba7947cf06a2252193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d721b55c43fc96c4a4dbd7ce610398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac010061add9cfe5418fd5818c57c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424486da2dc43ff28aa9b509615e1b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76682a92c0495b097365fe5300969e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c93d03c0983a1c149dda30100416198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5093527df599c9d32f5262de3ec10f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ded1daee1f46c1458b812cb6d46f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345af15c19835a85406fa81dd676e342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54d4ad12142a94a793ee5722b7ae9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1750c9b1b98658950d65e9d60dcb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8d20980b0caaa500c69eafed2ba0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead748722de0621d08adc70a2a4a39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90722e2bb6bc3b5e03f3bb7976d07f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b54c7e78525159adc083df3addaade207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a4122c567fec7d4fa4559559c44f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb10a42b6ca051d15bc8ae91f42db2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6776c5403b07352ecb6e57bf259e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15a3fea2f2274c1e9dd3057e3fce3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e6dcadf5449ffa08a472deb8268a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d244eae3a5fe5e8f77f79fafe477213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308ad81b8c96c65861f4118352d7945214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c414c42178854f1849fb271ff98645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e877bc3f5b5f5f6ec255f1c91e78cac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0d1875b4b2bb4e6eeec373142002217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb1edcda3b3dac2fa18d8693dc3116218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b7a806ce6017a63351d903b04a03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8954cd59553b11a9f0037e8508e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af109134a0790126ec1b47c305250297221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3bdb3da8f4d76c054cd6c058dc976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7a3e670c07b5c50dadc9f8c15b58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad24985107c3029a3d6ce86980714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2cbee23f6f386490e2cacd5cdaa74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb763fc3e81885e421beb9b5a4385226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836958065cda7fe7988c371a5ebf904b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47483a8ee20c3f7e5d85ef410629099228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf69e1866dae6ee0dde4f56b9b438d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd86f9e72ba6b2692bff0d48b2a5d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2dd583694ce633c4cf3e94245e81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a25b0fc4e169ad693622f6cda77a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613384f829e96ba68b1c0e64d5b25bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03246fbeb7eec1ff58740a55b792be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccc66b9dab346a41a46f2b5d90e0aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa9cc7e329ebc01a39c95c77610ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e375f7fcc08d639dbb9bffcca9f07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1aa1bc631b91752609310a72ac4cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c752bd8bdfbe20c29341abe2dac1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09474330eea5bee6fba984306b184e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fd2dc61af4f923beec80db75cc61b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d295c6750b10f68b862a1f29f4b3fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e500b0909a142ec97e7611b9b73ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38146c27d23972542c19fa7ad51bc627244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3920b0747ff48f4bcbf3155ca14420a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a4e4bba1a34c17e83bbf37b912aee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb9a808710fedc4daee76cb383ec06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ec409cc810c4357ebef1c228278f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d0a129c2b603b1941db8e8b5e61da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9df8108d2da63b7b41a6003843288d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fedbd1cc108ffea51829971d17f5db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14b50cae8f69cedf4347203abb09b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a50fec0028f34cf49a971e2d72f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b18e0885b2f200d1ab9ab46b6d71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f7524c7dbb71fb05015623a33a858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6b937f47afa300c8609b5640d111c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac0215d266ee3c1cfe583f70ce237257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2d0d3d6d771f7ee06970a546b7dc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50777ed710e3c10596def082fd6fdd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda690c8ff7c77fe2106507dc67312a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006e13ec102885d3d5a5d34034934f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da569576d42e46efacb0f089be02500262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01f5aa91386685732e89c7e423ed6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99facd754b50f2d9bc365110941443c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee220694fd605f8a1e3e5f85863c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08bc88b64f168a233d6dfa65a9f301266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40413a48a5134dde7e07574f193d67e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f2815e2225e23e34639b951eba3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d326b26681c84320cce7193f2967727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd4b35a5f22d88efcdf497d5d03594270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a61d5c3c5b5ee9e42823b405b221271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e639c8a2f6ae81fd7dc45da6d0d029272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11013dd7d03700b9a0c2c2175e859e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fee8e98d134bde84894805aa8e0cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa09d2b30b8fea57142f4220d70a99e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34e5074c008677e88b71bf2a4db5d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c992ea725f1e910f495bc352bcb1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a141d402216b4fb887ebe5771d7041278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78944e3a277d04c87133a9e88b0b72f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55095fc7ecd13ad84e514c526b65902a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21e22ad621e4607be87c9635cccd97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff8d011d1160f3cd757e47b6c452bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d37aaac33b958bb73f04c04507248283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5f1226eb9cb840f8e8723dcc5cab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045695340869de5e9c746cffd43503eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0288e30ed91bcc24e8a196e6627b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b01ea3407cfab2e33940a66ca3e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb0ac347ecd0548964c461be4ff76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52002e8d178af02322d8bd7330532979289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7993605f5e229f0645c35df7866f8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da73e483bcb9410ca950ec8721c62f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a58a28b62604dc1d0a7efd8e8ad275292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced67ac11804b1a646c407f462d9b901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e967e16f0144c64d3ec2f9e39caadc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf935be651fa2977f0f072427a3682113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b01efd68db8e0275e5e4a2ff95e0194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855147f12a8cf3b9710752b9c41dd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb627d25c4a58ef1a8d04f692f8cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3505efdbf7a05f223cf6959644114fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907414d02372c8e8d70aae3105815f938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72867b90a5a542f498793711e9661d0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3aa3a22deeca7ea29eb91caefa54310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545e1e15d413951f119761c954aa1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e0f06e522859987f7fdae25d31e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4268429447504576305253be080b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c168e862eff17d17e64f56ac11bfe914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2665903ff35002be336177c0dd104915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e99d6f1e3bf773c36358d044023516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec350ee95411a487fd62d11fafddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd803b51109ad6e2d00b6298936fa4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58545b784f7d19a2fdd7361adac1dbd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6eefba302b3700e1becee17a861b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd3a9988631372cec068b51484908d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9a92cb6c5ac15c28e8e9b581af22c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c19aeb40adf0368b276b605c95db223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc548138d837023cc3852b9a49d21be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c61c45be26a844a1b1a9c4ac9b36925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe75735149098bd52f4d08acafa21326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef93c28f966cd25b1c0e64b1e107c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb249798b33876a52440fdf1a2e75228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3890286cab9a8d2ea0f80e4b5c0ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd90fcd42d8cdfa72a4b1e7aebbf71c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce4e3f6dcf9a8d65695d3d4a189cef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb7963c7ba2562038827d4a78517bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821075d89f26122b20c771a9f04e167733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329e9df5d3cb4d15128aa5102be19b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361f876021ba726f15ffabfe491477a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a969f21a6d3508472a8507f1a77eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9812643e5800043b6df8a3fbb5844a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72bec228072dc9e31436ead291f45b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3762dd6b2c7be8d7ec749b578122fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1e3e8d179b4ed86f5ffedd2a8c34f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ac2b969495d579c2334e137c46ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44e792793ed6d1f002e60cdaf19f7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bc49aea33faebaad1726201e3147b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a17ef31a942438533d92e4edcf96244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74799c38e9db247ca14b4ca9c19d4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2960f9f5938a02f7d1e78c664ea0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15c30cf1c60a267b03a9e98df47d0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54cd4296e912b13277b20e3d73a1c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fedefa2cee4f5846c792c6e9adf3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661042e284bb39e2856186ca3094b5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fa32421fa56e76bf0de076562e24351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d186bc6a78e9613708b1b41a359f7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877334ce4549be57a9e91b80e2aedd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e73b4e9b011e6aed42a918a1e3cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831a58ad410d8050f5a6b668f5df6ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127815bcb0fb438a5524bce18e4d974556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2357df146a90ef020b0f3a45973557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8552f1c6f577a97a54145104154ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2d8dd3ab43898585398e79dae62a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b4450ef24fc00692d65ea35ecc2f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae617eb590a2f41d0b02ad9a4fe701561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5974c70a6708d502edbf97d176778f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e327093443d493b2f000b00bc82ecb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5be1b1ba43a2ac04bd4cf31c8108e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61592c28d2d40fa2499cdb1c4899474665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7370abe22ee5c8359f56e1d7eaaa0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c67a9fc4d32adca0ff66cb7a8932467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f7b885e231a658d293042b023b1ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a9ae0bdae9a5dc340defa86e221e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6117ead25a76db430b6997a96ef5e6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596122c70b24d789cbf2aae0e29c619371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4fe6ea11069aa9c4527010c6d6fe172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f869e1adcdb153e0b1532c40a6fd37a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611181dc5ab46708ddcd3bf6f4c8a3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b517c3345c782fb40c01af1dcf3b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ebc7551b82a8cfd684925bed18db176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d342340179272b836a5c6b9d59d0eb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fcea63207922492586c6fc2010e6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb64b5bdad2e8289ec403975bf46f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41da202234b22cefe0e9d87f36f89180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a08c5c998dde2ac3231b74baa20a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846791c94e1a8e07213ffb81eb71004882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462416fce82f2cfd9b08eef146696c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb152a56463fa7bf14d178791bfcdea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a2dfbe8ce87e5c64796903a58fed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dfd0b00afda1022fffbb366af47bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93fa5981992f9ab337bbf7936077a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece88dc8dbcf05d9a9191a6e03442f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da8876016efd9d6128190cabc3faf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9116c3d67dcf38a2cccf6935f1d3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13a9cd7a26c43fdde7771a6b3e65a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239bbec5e2bc3342a1b518f8b4343d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f40e6222019e1224ca829bdcba1fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a6a155253c02ad7df40ea363844e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88f3ecb6510364bcd6b4f78dcfe9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221d62f645bdf96028e6c0edc47e3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab4caf76d6bd4d1db211e974b489af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a1458d12b9501be1de6a66eee64c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a2e26b8d3efb679348caf5185d61599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4659da187da0162f9c8ff275b27ce2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2473361556cd5610862522a369beb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35544f6597bee22a3c29b8c299570a8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d031337eed030378a76fdeac3213c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cb1f5f908488b858a78919393f4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9797ea57a143376055db2857338a7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cbaadf4dc35304e35b4b5aa5769c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da4b0629510445c0a98c680370115107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589cbdfb2eb25ed3f4d418b57b8f8f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a8bb1d70d17537062da6ac77b23d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8edd7d431b306be4e86501e572432110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7bfacdc08f576b65a4a4796afbce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c1588ddd27754133b50f4932f0d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab797800b24c1532fc3248c57625c96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ea1c4f2230032f1fafbb3128a375114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c12f879b1992df8e53ab0e7f72642115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c16ed4de49a77cdb3a8cca2eb0641116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cd4a28b6e7ed772d19005f40001a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989ebd80958ae2816d0aa72cbfe344118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db7ac823e8be57ce357400cf4039f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c9741f35834f8a5db243c01ad627120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ea819846ad7c6afaf82806d6f86e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a11d7fb62a6b939093111eb247c0c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f512d16f9b481baaa87039800d5364123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917885fcc1e8378e2b5b0702ef9f5fb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56cae304b7205d1d14f1b604347f6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b76dce34832c590ef90304935b90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b87f0109da3519f23c130f5756064e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a88c331ce3f7edab2221d898ede47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09399c0d743c1161f2c5f6ec19413c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ac58913302c022842510fda31de2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd8ec675b1aac3d133ad6ff33a89c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485522ba4a4ec06bc029f73486d1e84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ee7d29e7f8e0eefaa63378ea21d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1588b8e4f67d63b7de091254ce21c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abeff88ae568be9127cdd1076119b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bc9eef1064a226deaaa9ee88922d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221ca3c4e81461098c483dacfc5e145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7e358b464d765839d36284e64739e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133698d44fe11b8bbd24378bebc5523139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226f7b9fdbc3c4d9309eda68de524b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59a9b2d2d803607b25d7991818a22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207aebd76b20af38f76d05ee9452b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e835d3fcfa248561637b450cddbe4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d923b829d727bfb1fbc794efd7fa2e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a8e8943dfa3aeb052f8293bcb2d56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a13d0efa6076bdc4c5b5858d098489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb56d46078e50c54ae07ea976aa60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c188d55d42f9b9dfdc7775a3d0355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a66145bbcc97681c55c1de46ecc389149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42789860ddfde27d81ee615019368c81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca67faa524bb6be42a6bc57fc6247151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b58b672c017cc63dafb5c1b980800152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78595d167dd80ed4dbad02f9abb9228c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd42bb93eb675c920475dbb0f2588f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e10d68fb6512c2beab6e8da39a438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039b7aab62e2ff16eb439fa8f10b15b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566519fc3faf9b31ee68ba74bdb5ad0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24f6f1307ed890c83151bc516dc32a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b156360fab22eea53bfb5b32ab79f8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78856b303973ba3df95f3af0a1b4599e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422438fe185881e4e8dd55fb2bec2ed3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524c4a46774bea454077524ef4a2a0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1dec6dd71cddea508b0aa50ca584163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbfa8ef3c107336d8feb8e546e8c86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bffee641a52c420af4907115f1cb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa263b407a0e6854ca72c1bfc2ce523166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8b9878ae99da57b04ace0c93ece7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba6da7f88ddbe3ce5a279e7ab999a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ed2e4e942001b4bdd84d0c15bc0ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116a0c7b11ff8eeca51f858687ff16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a92fc6fb51152d64ec9f90194121a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78bd40c165797e92436e61e0326f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37d82ffdfcaaece98a4909b857a332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb11a9321a9c52c3f153033d5e598d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025f9ce0fb998b8644480b867a5359175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f726fb7bfb97ef516978dd15369bf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ef61ce0838536cd3789ea3b89725f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaafcb0194474ba232b1a37243ea088178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001ec30998b481005f939999e3b58c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ea65fc4e78ead6f349ca1dea0195d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b8a1a777493c95ce1baf39bc1660181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3762fe9694c8dff61f0967982fcb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025731c123ae8f849366cbbb6500d6f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a87c2b36ef3f1d1ac3b3a82710a03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40aae2f1f61702c8a87f184dd0686d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a38efcb6c6687d794e3c7d4931b2af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80dabd60927dcdc199e60e77c8de0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a081761a08befdf02df8e4c37dd0292188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc53e8357a7d7a4e3caffcc8d20d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ebbe31dd3e3cbf898bc8fdf83743190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103b606582f3dacd2670661f535c90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710808f7eeba2410db835347a44fac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bfe57a06e9977fc84f3fea36e1fc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61ed84a8ee898d460870826d2ed3ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4027cf88ded416a0fc60e8622c96dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f422593955b47696a1c7c732d31e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b06216e6ca31b47c5be0bf0bdc4fb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d1e779c150935bbdc6ac8081d1e8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da238e9063c4b2f06ab878c172276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ca5ccc09df0c5e2374612b9bde208200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3722bd7e1eac648f67d660bc2426e9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d842eae2424b50c8f4717a4f971c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e11c9675512c58bc366cfcb6a61d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec5b72c6358553717bfb286a7d91e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901993e86160f73a886dd3f9a609108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362c883a68767c59a6929fe15fcea0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76db6a45cb042835684ba95ff7687a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0fdc6b3bcd10d97227d860a5f2a1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b8b8d9a3df00310a07bf5611a16c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc108ce25a06fbaa115fc3071ac8e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80df8f7f6dbcde4c59652174aaeb7b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d78daf38ec36f1f2920e8512645c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da240fde53d68f2e9484e85bba2944213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e5283bf0b94e3a98aa8d6a4965d20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90582e938f3d0600b1d7b0e18abd99d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e203bbebf9fef17263f186fab1c9675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9cdc5d164a9361f7f949cb682d141217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e76a569d413e61d8cc4209d7435188218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0184cbf48c9afd1f34d2447680721c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816b65fee7413cb5b496ab9a766ca11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2f81ed241689b2ca3b311a64c6bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42fa856979883301b5c9933ac972ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb94beaf8bce21a1aaf4df84b2ca9f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15d81a5e6aa45df17101cedbe4c078224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595f1c4ae525d0e44b990040e6d17d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5563d8d5045da7bcf2816dd5a7f35f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b976765cca0df1850a4cc519fbbed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27902799b2e6a0ed3de47ea17f06bac9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ecbe2e12190de56b39dd169d95f7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7e9518d23910021277243e98e6d4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac13d34cfd02f1b193ac8bfa9e3852231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea63fc4f544d46b8feee910188d782232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4c5dc9223175459050b046ec5846233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8c1eb469da8cefeca6ea94ee8baa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeb81d7131bd669b985f6840224bca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884628989588ff74aab7c1b07e43301236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324c29db86cfb3ccad7306ba41fcf2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b07e308e1b025186c4d100b8f0746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57900dd2e0bc6866a81253a1138fa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562b5b5dc6157ce4d86cc47a9e9219e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c52309cd39c459bcbbf75a818d40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da807500c7551762b8810c59538ce95b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5882f1cf75591923f1ef3a8764bd11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417962665ff82ea296ce3b43221874a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b8c5f685d68083b0137077cf14a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420383ac3a0e7463df1f609ed9911c6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67b9679d451b36b9f09b8d3da81bfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621795c60ca7bb5e453c182a5799fee1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd425a18cf79aec7cc947415b13a7733249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769ac37016a7fabf78037dc284b81a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a0bd1cbcafd94ef483c3208f2deec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e092d3a20d1541054ae9bfe75c8b7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8541f035edf9f1be857f72e058906253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d027a1790e65931cbcef0510cd50a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547597c76f107c128392f34fbcc7e628255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e16acb5e406caa8c1d2ea82e127607256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c48bac0c103e06e6258e77be9181257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ec7b7a7e36a347781643b41653ab7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999089f6d33d2464be74824b9b59ee39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52df9ad3447806f46a61beaefffd2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53db650fea89ac8ea7e8668b6facd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569bf4a29018eb158320b5a5e574f90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed6bae162c05e9d74af0be7486efee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca366367a7f1398d7ec0869a11cca03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e87544401f734c251b200664cac5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8abb03d90fe86b276fe8d0e51ec319266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b5582b36785a33bc53505db3f8bc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6acba3693f93e4b7a62b90b089e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7284c6dbc4f676f4789d6acc88fe5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d2a536d7a9f684bf100ce00f096f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c10a4719cbda89c90ca6334d7a49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53266c540ed096e4185049b4d20aa617272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0babf5aec0c33cd795bc13cef1f952b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12f8ad2f659f71ce53c541d4dbe1e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530af75bcf4c52eb3fc1e3028dcc41f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b0d10e577b6783e2536ddeabfd1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a12e32aaea36a011ad99780264d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf73816d078c797fc4c839f3bac5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0066224d8b7729dcbdc3994e267b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef3a5bfa908a4ceb741a711b38677a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828cace96e6e942083266840199c6cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b684538850d745d14550107ccd6ffa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc34d19b2f89571e3e8c870e993659283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0786ad6d83a7b72e8d89941cafdbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a6a48ecdc6554bc1245fe1ad9bf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1551988d77986f7b01c84690ea327286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21d24891358c97aaff6dd0ae00584c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a237872784446f0553229f3a20254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c004c3d33b01aec819e1046cd06d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558b6c1060d4e7e65ee10363f3289b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fde1a1baa1153ee25421e83af2c29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06333ea20951073e7cc71f2b7903d32292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>