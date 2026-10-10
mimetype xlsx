--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,65 +265,62 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011997</t>
-[...4 lines deleted...]
-  <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
@@ -370,167 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...106 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -682,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -793,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -1052,59 +1013,50 @@
     <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
   </si>
   <si>
     <t>000012848</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
   </si>
   <si>
     <t>000012847</t>
   </si>
   <si>
     <t>000012928</t>
   </si>
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-naya-neck-mounted-bt-earphones-es78-bt6-0-led-display-120h-/</t>
   </si>
   <si>
     <t>000012941</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO W72 Earl Ⅲ abyss mirror BT headphones |BT6.0/AUX, 25h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w72-earl-abyss-mirror-bt-headphones-bt6-0-aux-25h-/</t>
   </si>
   <si>
     <t>000012942</t>
   </si>
   <si>
     <t>000013015</t>
   </si>
   <si>
     <t>beige</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9252/</t>
   </si>
   <si>
     <t>000013016</t>
   </si>
@@ -1141,51 +1093,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77c126649a9957f317403e71c8cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f9899fda272ed65c7a76dfebf56f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33105a7d3fbd7acf8a24b6f6bbe8abfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba73f7e8e3473b87dc9819198e90194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cae3aa8a690a965a518ddbebf6a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610340b3b5df3e06c806847862de4df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12173092d9d35e51fef85b4b33ce2fac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4737a7a9986df2f2975c58a230267a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc882e72321abcf5c724bb72ab940a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f4bebaf97080b45a6c59d5b412af210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec43e098356b23e0691a615fc954f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a45b495679ba04fd8d1d5ed1bfaab712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907efd8ab66d936d42a597430f58a0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38992fa6b2668aec36d7cc3214acee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275b494fc369a33f0adde45413c38015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ef5ebec347c80ee7441d0616a15ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eeb1bde86648d2d1e49798650daaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f90e34175a7e3f1653144b0694b87318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce523392bb044ba2c9b14e61791b33b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf8eb26af299f425012a0da2ed88a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf847cf98dc6e559bee3c85e2c722921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528ccd06947c7c458713b66d87233622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279814f345b3db749ec82f2eaac9bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6cebad03a4eb4345e6ebc604ca6d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699162e29622af850c073f94b060a3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48d7fd8bcdcf6fa02fb7c4607626ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd54fa660a3515a28a1aa4ceafc8f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769506784d2b389db491ed2381ca712f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c5d2a35cbfee58ddbfa2052026b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bee504e5dcc039be811bb06b5f3f5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1334546bf9c8a94b304ecb5aa882e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf3ab5f45ef7e01c7481b5d97099332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85b81ea0694758560be71c053130733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b06a888c20c4af7e567987460f85fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69fb6d8c9158dcb76223eff2bd98335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76836c6dcb59c12846a8f75ebf1bed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd77833d7a1a99f3206011fd0f04b8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318552505ab4b07311dfa05eca7d5c7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0b37f1cbfbbbb441fdd1a2a28e7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f01afd95f2fcf5437dcf4fbcbc102440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341689f13b18b3213b1a4e06b74731141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bc1122fd5985c05e3471dac11e2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab3cbcd038385a67ac92d76142e81c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac5fe9470bf46b957be0b01c22bb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af505618be35c38dc62aa2339fc6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658bbf03bfe05775fc2bada7ed5b68146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063a3ce66fb0b35693ee7374a5998b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00dade00a824662bb24fb51e4e2b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c4f779e8065882d7903f0962767f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccbd8312bb8708f1734d83929fa5cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4adb2eab75e9e065211110718f49ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7afc99ad0c2a87cbfd3cdea41ed452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87eac2e397090785d646f846c486053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2056d55949630d7c3ad2d9a9c13f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade62ce29c336df98c0673201e6263155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aad0920d17734c24cd67dc68a3b30656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091762066cd91ce1b23c4c8a7526f88b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd3d06df0ca19d838515b711de819158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf543e4ad47735ccbdd45b225b36aac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee27b1c61d200956173df270f24a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edc26fd5d1b4e46b8f054dfed5ebc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114b2add204d60004e1473579e974562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754937b88f4319951cdd6db7695a3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ce6b9f106d44cb983793231baf8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1db1bc1a6f5eb87253a58e203542165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc203ace947c73221a281a192483ce3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554d354cd6cc1c01060d5a514b3be7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515ca58ed3f2bc52e88f86180bbb09f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f31a665f396becf163c45b9f05a7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65fe1120e7f4a2c4e22e2d5e93f1fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906091ce556a2d94c2822d5198b8a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4820aef8b05467fd065352c68b77672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5fbb4e579186d64c604f8f9f0d16073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0390c4840fc7ea7c1b8937a73c35c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eaa1620413affa6119a398da3496575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d4d68032ea4da7cfb07a8b05634876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96b6b896534d48bfed9b98ef8b05477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d361ab457c4a9a69d802060aa334cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8680de0370856fe7978906e6db5f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd1210c83fe3de36a61962d75370080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7b83e0068726dd01f4df47e15ddb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950a2cb79049d7001c88cdab5f35a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e7fc6e4e5f52eaba5fc79161ccf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8c4e5349929dfc8ec4436969ab54384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111e5a935d33c1774246dd0be439b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b45de89432f523544016f788ba99086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf65d1f9b8ccb2f1061b501bce9ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601107f0ac63bfa1c673c0d49ba3fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a4bef9c1976f0d3c6d2fa41b7f6e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf057da972c984212724b106428f47c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc43a2b401d70bd279be5de0bd65091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3131a3aba869179f1d9939bf6626f9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a33120e968b05d0628898d96a46c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1293b3de96fd71ed9c3e7dd16bdac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363456d02ed4a584826fa294a8addfee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea651be5dae78374fa0d4ca791447b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efcd2c2c053535c537a4519726625797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423d6db08e3f1e5e2ed3e623484f8f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c4ff4db4e42a1ffdb1df1b6affb4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc37e0b1ea2cfebceda99233e26957e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bded95e27f9a41f8c006b4d16fc8c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec75417d494ccfc1007f3afc3663237102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a29e298ff022dc3b2d3291f2381bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd213668cc09afa56dbeb5a9adbd46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffb2e65c8f1bcf5c92b80739690c30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b802c98c2dda1ceeb26d99b42501a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e9cb53fe2b7bd6b6951e0e3db6143107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b70cb989214b52fb20fcc62487de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dff062b3aa4246a6651d389c9e29e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d010843fa747b52041f69f97b9c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f5ecc428879e2cfde995a7eae5e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f5bcd8e592899c6bb67fc0530373112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c31b6e408c0d71fef22436b062fcff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939e050d38eb6d510a852eaccfdc29f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7d90f83b26c4e8ec2fba6b973bb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47a766a19de584a7de6d361d72dc70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6847c770bd458a8d5c0781018c2639117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85e61c0f97afba350740d17faa4148118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5fd3bb9c23f4118b6d3c1492780d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c1248496bce78757fc201d38ef06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881de7864c2121f4d86fcaa2e7007d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50954009ec36fe0a84ce6159cfcf2f91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf496fcd0d82b8bd79b31272b52cc6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f13e00e4f383e888bdf16dee1c036124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e04cd81648a8fc827bfec7bc77aeb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89da9235b8137a259b89140705f998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713fa0f6c2971d6cf7108ab772bc193127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef96f9cd6fed1f627015ee302fc7c9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537dc02c9b09d8a0d495bb9049d6996129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c749d49b2effee2f27fa43063a2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1d28544704be383e8b5a5b4de9096131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06a5d5dcafd5e6670be6fb6da24f3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0faf99ed1d41aeed77f5f472b9af8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912dd9b031fbdc99dec0467a8f2673134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30860698d48d97fb195d9a5d336728135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70305be49a6989f57a81a54a23841136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5322d92d5a1ac1ca2439af2f3b9fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe18eb083d0e5b16771e89f91c9adbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1120b741f26f00107d1ea267cb5301139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066213d5a0df5fcb336111d6c288d4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682840af326ecb773ca6749dd24618141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5ce3ea2a39f88faa5d12150f83b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a73c0d033a5f3a061656a0f1a4f74d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2bfe6e0485f3cd7e8727d87a9e16f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c536e9eee85a9c8bc5434d78a17c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9ace84ff88942e527c2c3bb6ba11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540076c9d820e2125f7f3c68660426147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b570e55d769592e709d84497a0b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fdc793b93fa870ab483bcd87cc0cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b1f5321c2c97d15f76365d5a530c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc50c11e13c0b8104bf710eefd057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd330662fdab9068cdb3c1bf095657152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2959b011b3ce261a9bddd0a39c2e28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a286a2ab2f0b841318d4659500e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185536df307942c9a253c5862796269155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed36bb8ebe404c1027b49d2b93e93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d925074756b439b2d4b246fae72a00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5367f69d2232d4ee9eeeb0a577dc30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f27963172e6b8a056d2a4af260f2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42328a0943b339dcf10995630598842160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081dd9d5e96ab36526f6c9ab4e27141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b5b0a0996a9f170b989cbf31b24b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2559ded8c7c35aa9229b423b0a3657163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05aeabca69b2a26f2616de419f6663164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d63affff63ef23749a1a91634935165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7f81cf772eea466aab9ddf20f404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3ef188ebad517387d3be72300c4cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138d016b06c80abe80a01b5878deecf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8692ca8c25a3f30b10060f0788bab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdb27366c778599cf9f72acf012e00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f111b6256951cfa866ca49ea42c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b2402f2ebd37862facafb2d856de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c8b43ed1af81805062decc0f7d2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614e1f0cdd77a564aaa7351ff788096174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3f8e4f41035fd938dec0f6609cce2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdedf08ef40ca5e8cbceac81b36925176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888f2584712ba59357ac2b42e00210177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e55d2b4f6d3e1b3be71ad2948bd92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5120cdc8332611b8e4950b5df8b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9106d829b6d45aca71d4c55779dd9a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb0845b5a7f1103a4bef6c0e2127df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdba18d824abf2cd48e7fb735f3d3f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29045a57294be7fc653315cb25e06d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d0f308f483900b9623e317cc503e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a6c31c52f8c64a3335b6557ee45f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc63f77d3d964ad79e846ca52e4a59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c619cc8c04999d129319f920bdb72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f5822eccd556204b0f642047cf7a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7084292fbd02e0ba202dae3921ed50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84027ecb5845df403900943785e939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c9761ecc7c68aef5a78e22943e471191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177796d325461acb35a4cea7d46d2715192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93978b9c4a75b80eabcba3c424edc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ab34881da0b0f4cb3a59fe3176346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0db2fbcfd1ff4c1b86c801224cf9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d403f82557c2e619fa778ada8691a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca5447725db8bdb518cf2aa3c0670197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d13beaa48d09ed46345e45ebb44181198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc13abe53294b3e660eb4bef862d32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b44896c47b4e1d0bcff967be863997200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72265d4dd525a3daec9ee5c6e0ffdd28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62cc41fb01eca9fd8e0cbd0cef1e6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899189db28d71ddfc93029f44cbc6e39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bff22ae5645371c86aa3b7f23eac1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eda535979b30d8ec2a8f4abd97f30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc43021cf82269448ff3094484c86d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8d0e300b730f1ee2a936017567e3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88d74b32e05b6c21d8ae7cd4b4d18b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea1a212dee28020cbf6b039356ba3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9c4c1a785ea79471b0ca3664846df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b61dd9206fbf70f06437cc853faba7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e82a276526ff5cfc20c097d342684e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d412a9d7bf3f26fa03f15b5a7bb7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b8cacdb31769bf51463c0ce7719e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297a5d10bfbc4dc77b0e87edb856f8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93218d5abef37e44284098f01356f76e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65846781d853f5e6acf328ef27640db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cabd1776edc59abb56d20e2c4bfe71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79705afd243155779de1228e8e9a0c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c342c504ba1e10d97117a1f788938c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fcc290a26a7695c3cb928d5e52593221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e2a0bca428fbd30aed0585bf7b46f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef1802b852e2adb8a836799b998dea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba09ebfee4d96d8e6475f777856676224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99d06f150319cbd2804eb3caaaa2c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68fb13deea840614f6400cf55dabf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff58aef69c88d716bd55451f6a0fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459604b24979d1974916b7baff4fa70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b741b3b67fa7cd7200ff3ba31faf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d2c7fe91faebad4a9951ee49d3b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e01800220772ef84cf25ce153030fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cce3f4ec0e4db81b1e1cc13575482232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6924f16bc7ee30bd12d20cedcc7c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7a2bf5205dc2d3a6e9ab957f83d19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d463b1053bd991ff260e3756a6ee0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34087d72f020133a309e9a85d0375fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc79dd727def568231ea29e85f746f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a3558326aff028624a32163266058238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00d7ad3320c953e64efbaf919f29da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb785839a05f045a85057e5cfa1aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3581da9c1581b01bff04ea4505386241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3ff491a731667fc8fd6a586303d91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c4ed169f0040d0c5ddfe0eca0d61d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4aebc3b45dec59feff27cfaea770d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b72e505b0c64a23705ef56d7b41a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856b463f98c92f0bf809ce79c9cc902246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91e6e781ba61c46bd23597e42a530f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533382a93330e1725ec6654184eec04d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403875706d9fab4abbf2575fff733916249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740353e3400b108d55c68b5e60e50c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3aa75388f9c1412ff137fcc77ec7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e24006d0411caa2a13a885584ff3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71007663d725ed3a9afdda608f81a15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be58d3ff8b87cdfa3cf4bd3e150f700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba73d74eea42960f1fafa1ad35790dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d0e05daf35716973692c05682c14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7504d6943c4beb1a0279e01da443d5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8e33afe1a6d2e8d73c170570d813258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82d2815e8b36c08ca8904c5e97b07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c400b25472d285ba1fae2486a935d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b389e536f8eef696ec820c4b3222261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab343f7eeab83f1dd2cd9d67d2cb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503d68304aea0448d7407ba82d513d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da40aa44cef8420e17f68045a989e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075ade1f42fa2167855d2e90b7d41a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a5ed366e6f2122f7764a440808d2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376cb6df118a376531aae65f900bbd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d544e7b8645c560bdbb3319806d60f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21810f4fb5273ce112e36ebb3d0fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb52a2f8b03b5cbebd5d39eeffddae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc8e852c7faf251450e6eaa483d996271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d71ba7a117d5aa9a1e004589740d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd94fc9b13665e649e8278b643d4844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a065cc297e349e671ea972942b20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df39c453443e25a98b661db213d699275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2dac35c344ea8c6ada07784698814276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e988ae96b73ffc68f46b56784c491a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb61d1180837ffa3e00869d7d46f461278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774827bb71049186505e502343e6973279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c988279c071a82ab57b1705d1580662280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fba750c7add789b71bea04f8246bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd1ab82df9612261dffbc1381a07c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c513b99b44ff1014ba60197a373b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322234b5f00edd86d0d96f62da31311f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0645a1e8f527543a6e90a78e19d12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5008d7c5acbf87c081e571f2fea0d2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744fd6d9f38665f8d2aac16dba8169b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50f6ef9d4d440fe0f72e7a63f0d859288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e14138fc05d38b7152631b4568ba6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c951108c74fa3adc936881f48b51b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30da4d2820d4590063b2acee6bed9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12ac725e3665e9b4820881083f7288292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f949a6cda3a82f564291f937e27ab7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f204459e54d40f4d7aca6fccbebade294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ade36e7ace9712f7e0f8039b7cea4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a3dcdf79b9eb731cade08e39c741296.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a97d342810ddd4d09d34007a0f5c9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377401b6ee84c0156c29d97468334ea72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328907da4bf7a5def2a3795ef48cda63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9902da45d507e27b9edca9c3551257d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d2028d22e4131a933b0d66d745f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03629b59d11373f157c84b68b26449af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affec9094775f9a01846b56309742bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63cffbe407f27b6ec938a43b314c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627103957403a9738fe4443be59b57719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89071e478b93a6fcd2bcd69416ab245f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaee9f67eee9c47aef80a5ca2c217111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f1af8236c8355430fef3a0a8207712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae892cd96cf03806c155da4464a8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b287dc43af28c2d39186a45fe211b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe550632125268c31986e643f54ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b6caab8f34f30ad011f5c0c722f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c7b45e4bb707e9bdea6b54c2116d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e114ac084f74b36abef22372cb4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab1b2ae0ee91a40421186bcf033a1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98edbb29bc1738697fbecd101f73920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af70cc2457d0eddbf3e18717b7b29421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe241e21c89181ca9c49e6ca073fc1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7c6ca94e6b385324accc67586b08b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a872d033db495b76f1d08ebcc479e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c67daab6a45d7f05d2d52fc38f2f2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b21dc7b7d30fdb64f2304bdb6393b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa64b2728e21262e0dbf91129eeb1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ce171dc7f0e75a550fcae558bf8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410a7e5b1097352a79b46d35c358f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9cc555bd6443b8cf7eaf7b6e370f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698ecffe06f7236539bbb94a405f6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12eb3de5e8e7d9577d242d33bf6aa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281826a036410961f956308d684c427533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aeaa5e8e57afa093566c6b9f8169634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f03cf5ce17aec0c750dfc4ec3df635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4402eb4890caf0b62d7ddd5940656fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d354f1b1bc26fb881699165ad6772337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5ecf6b7a76cddeac95902ec7913b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7fa2d88854eabf851b7dc529c47539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324326ea7ec84ca642cb778f8fa3ab840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fd3010569d531f853f94100b5973b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4b3d7c3bab9f333edb0e1870e975c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1546351b139ddef07ae5360bbd5572e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53a92d99016a36ebce3e1f0bbfd9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ddc8aff6e3d835488ef68f5252e8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb88d971d2571d231f2178a85ce2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a1454e7677b6de0b77533e5328f9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db44be60081154f935f705a797c72b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cd5aef95197afebe9b6465dbdc38d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f746b4572bf847fe3d11b1643db5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db99acecff1161bed4ff1fbfca5aa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9c0a70f202b7ff1dce061dea566152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700f17ae968488e2428bc1e1b7b8d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7f0cbec310345df88c46e39be65054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532067fc423fa7433ed5599a707b5fb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b858a73d50fe02eaeea5392ad7452656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9c0896b1aacb5591127f80916b78e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ed8132cf7807de4dc2d61b935a0bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e93c76cc4ab4a8f10886f6f1b77859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cc925009f7a9fff12865a37a7b45460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39765b515f4b976b2dfc5fad5b134a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee714a08d30c147b86b0e908815c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650f4f697f2806943113d28730dab8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb89512d334fe0c556993ff57ea48e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef863e53bfc8d56ad547dff5d51bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1d83d69c2fa450d4396f1323093466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29986ef291db2348394a035f36eb705067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad99cf0bca27c42c41a615c021924268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78803bba4c6d23b03f45cc6cfcb43e8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95610648f9ab61f0b35722ccfec678970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510db56b890e3407172e44b3743af30b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19403d23b1d5eb3562c9ad05a2c9f0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910c782f5340b6969361bd95334d2dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fca70b2b88e3e0539cac0eaa51062474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac6dcd7290137ca70b96a7bd8b303e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ef4463dc306091207022984edc6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee5cba5e66b9449aaf706be6f7ad9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da616a4d8be4fe55f71921816917278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a581c7474d9c103cb8f2aa3880d57b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba82862eb3d95e3603bd77381c058c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208ef708b2cf7d2968ea0436360a5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22007f077007931a29d980fbefcbd2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2665829d76516dd6bc2fac049f244283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b9b4e9925d16f8594f138270c9df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b47c9b65f51d046759f70427a9ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a74ecc8f08e60a4161c373723da6f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db5961732bc8cd03e4e5e131c2dd2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787cb282e1009d12e52511c97f4330888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299396f137e3d31ec85977e8ccd999b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60717e3ea77f01da4f4c1381be036eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c02b8d14af6d484529fa567ca34291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012615fd55e3c98bbedceb2dcbd300b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4122477354f62d59eeb4687148ad3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3074c066f52111414f38abe1561a5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d020b0008a9be4499a9fbfac43759e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f85c2527b8297f5fbaa8a6bec1d7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390988cfb21b7b6e7ce09f2e7f8c1a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5082802b487fc4cb615d0b975a60a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb1409143391e64c05e3ad04f23ca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed2670a269847f7b8c48303fca8902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c811f3acd345d273008787481bdb73b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a00fd3d843a6a648d8182c345d250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013042fc8aab34c0c58276d07464c36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6636880b51f99bbbbca47c46c99dec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299966a71852844f2b2ee9a653b654105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ee445aa267006a18bd5162794b9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d88b0ecf35025f66041fbc13154a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc5f0f6306b0e9ada6083682449b34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32568a7532ae42cbd929bc3262a5b35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e05d6e67736215159f7f0c1ddaac5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b566e054867bfab2473a3be6634463111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ff59627c37014240f29c05cda9e77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b4be8b215c791224c6cb3f72cf549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772d2c89273bbb42489016a550d6f26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cedd2cf1b2ed77400e7dcbb434937115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff176f91a4c1a5b3d438fdaff29cf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4bc89e2eeae527015964f0d3189e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b047fdc9c9d41e6dac434c26d7785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ececfe2f0ae652b3e665deb3b6836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe838b716bd91a61ee92c59433e9c4d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d801f2f2b9d428422a8e69918844dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157fc64300b89421c2ea2ba93683c6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2a92faa7a2db21ed1b220d82fa64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb92c1e37172b3a6dec3185a0eb20e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc6a55b1f9eddcaea86cf448adeed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c2402900f819cd5fb0f4599071a8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba581b1c8eefb44e57236617aa655111127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582eea11acf64e79a3525e2499e9f2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1dc25291d4e670e67aa62b701e18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6cb24738c26713df38a89746ebcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd14bbb930dd05e21ac8776ab9e9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2613b4679c906f3cafa0890acfef78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747cfddd23cc334473a0137459ff2fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f574e457422e18a97ab22b0562006134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d633e3365fd9a3f0c90f36ee8297f76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518cf559fb000af5d0867c8e422a2b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dd151f9dc700690663b743aed79d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cc8988361f1978a8b4b09c67a3352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec7f653ba7eae89db0663a04ef524139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2472762cbcc83b07373c494dc9901d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c887600e0dab9466cbc382b7192ffd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef8fd1dd952de35b1f1c9a676ed37b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71ed385f449121258d4d7edb8b711a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f63400f79621db10ca6db551c5269f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b840196fe9a698322a316c3384621145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553ead7b7eeeae153d5b9114013b60b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84606bdd2fbbc60c352a14aa53cdc44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18991919a5c0ce9ae71aee675d9379a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deea194344fed27faf6752d877a296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59436fc8f90a9bc9b28e212e889933d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea3b9ec5ede8322c5e0a934272841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3c63ba9d5876e9638d4ab73f4352152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a624607e0e74f8e084ed27b23ffa5ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8885e45ca04ecd4d82653df54f6b068154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12862b40391068d81b86f140a3d9767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237668bbba8362975f1185be3acd16b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9427f3a7f750c765076713895fa86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f233436acb7ca10ab3c474534c6a453158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68ae581238917ae9ceb3d8f4f13adb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eb8226b976768d4d0395940e91690160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b4ee169f23006422a0a3b1c060fcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc8918cbcc72d9ae9034306814b2f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ce5cf7a343552b5dcb3ca409ccf56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c64607c456303833012901f6b2e40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29bfb00504f334bcd5b28c554d8f9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de43cfd5cc2cd3f927cbbd20b6af5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee83b53c845c66d4e8b2346c3efa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b0adb4fba8a762e918a475ab465e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd97198ea22555dbf5d7fe2455926a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855278dffc2189787e1c1f2bde37e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cadb6a8b6ce5d4dd919daba01ea16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd412d431cd819e234c6dac15f410172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217538625076921dc2a8f1e955c66682173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0909d7bd3d1d29d59e9bb4c530ccfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211279c0fba479792d6e554f5af90835175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2f4be598f9539f48f9222809fcae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3df97856ff62c84c1b13ac0a2173de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d5feeaa8b18953b06df5b775060cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59504021ba9293e7a0e3eeb09bacab1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cea339ea86a55b82f95c5f16eb7ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20808b7b0ba9054cd65c4c92878ae7e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceab39664dcfc494e2a299518546fc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32888b6345d939ef3f84f10e380bf1bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a833843df2b47ea0b602bb832b03841184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c9239a2b1ceca6ea898129d3e2cde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06333258b4c2f19e241977600096f8d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b9088ad0d8c8726952f1818dd5ce1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372bae1b41581c301115c91f04e5eab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ed87da1abc82e7a38aa69996d45ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81085467f22c0a1a03e71b2ad9a26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb60031a83eaef91a0c3bfbd23b7e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948898fc09bb1768c1b4d9420e5073f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a201c2d93e768e0916f7c498f32b37f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57c82ab46bab61455a163f69e593f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623bd543bca799331c2036fc69b9ffa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41877e906fc4f8b7845650f93953e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e3a0c09d91e80f0fe94dff77ad76d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96ac4f7f263f1866f51f50be25435c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a5c7f5ffea37a3d07d96aa7f3292199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34815fc6da45f0c512aa09c3ed6fbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1403e2f23c5607a6c7e087120d25b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb02bc4cb00b9cdc2ea9093edc89147202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c438684d9ab9c21be6f9286b6eadd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db92ee1ab69d4d7949df4b1e48de293204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7c69fa1cfe4b8571c0dca3f69b96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d67b38d7cc32ca238061ce814ed007206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adc7bdafaa2bd527dd4e7ea939d0bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736337087a3621881744e08e53b1a211208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dbc4e9dc2366a81298704469fcb2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e645cf4ee3cd2732303f52687a010210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eac7f17b57e652d9ca2c780257ae3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d7cbd4405f36404f24ed02f9e6a32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c04bb45f1d9b108f105a34fb9d6a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce01fcbdebc9136c98c879ffe242af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff113dc326f42c169f05dfdd96058c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1489d16d9dc39b03a6bd5874da8781216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e3afdab7d1e6287e97342c9a5a4f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87c193b441c60900cec3703c6785db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5cb3fa520b04ce64be0a7ac9b2816219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72070c98ad3d8cdf3a797c54202bd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115f9e81d35d9d213de468c74cec94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72760406978e8737ddf86601738057222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9984f10bf84968de6f905d6a8290908223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b83029192dc4a2d38c0e17827e3fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86217f2306b1c6584638efe5027496225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0900aedc0c6805fcaa294408ed1221226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45195c3048cf00b1616d2954787617d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6865dee42fd708580a9c81c9eec5db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f10c9df275b98a7327f0d943b1b20f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdfa0d9a150c900725b20e17995d93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b480e882d4ef8b2db0b0628595a44d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ae72827ab363fdc7fe2876a29b114232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb4f18fda40185ebfb5aa9fab77e91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f214b4feb880a84a219fa7865f7bcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f70e2e9079eb05a8551ffb6ef19a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8115123eb1f9d0ac5314306cfbecf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af8113e94d1e7b430d65c30eea4021237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07ab52b30cbe548b7875396a9ce0dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae851cf6b53e7a6302bad9a1093c742239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f44fa04ef588fb04cf902647fdd82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bcc6ac8885ff4ab04aaeec2ab0eec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4fc655d6afcf6185ffc21fcd64fc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597508e61fe2df41bbed41a1599293db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beb30b8bfb8c755c4535c1dc69e20f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c877d20473df0437e0d5fc1e85a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559e469cea086e7b3ec1a48825481e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa8c896d2fd0f58123692cf8437f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e1a9338211de5355d4d5021aae87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df185154dad03e1ba39062b9ecd521249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b787b7ccf7ef8e52f903adea29707c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e8ae52ee1139a15597a772d8102f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a8ac033c11036102f47eb2311e973252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19e40aee59c8115726518fbfb98182253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec600b843105d4860961eb5a315d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24e5501183cf67c162e061915e1500255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a0afff32034ee264a80e52e6b5a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294b6520eb6d19364efe8be7fd11da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eceb0d2f905c1c7bbcbd0a923924f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e952a25f46ce72ec272c0dc7a3a1d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f2d62c00f3bdbb406863ad1ab92aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae42bb567077fc4575a69cf66d43a92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359338160ea38c9fd096f31ce28588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c069face0a7bc36b4a255cb03a997263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7a990702649b8917ec489eaf5eb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f322b5b7ef21610bf0757154316a55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f4375973c6e37c544d1d9c4bca9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d48455fd40cd451373783e6edb1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808fed910f64dc367c7a511ac9c00f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a295e87a4348d18bc45c945a4a4efa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee196d288551083bedeb3bc507aaaef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f011e62b164f1355f1af25673c478f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23557b7893feab698625eb8bda9cf538272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139375da6067d0356eb4b0a94312c89c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063af7ecde364da643338fda0dfb8e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adfdf4c68ba677becaf1c9d09245f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb02984a8e0ed7a1ab83a1f0e85ede276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede04d2a13346763099139d5368cd330277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d577c9560b052d72a1b962754cc05a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4381b4633ff21ae112badab07245279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19501e21cf3bd95485fd7949f4877e50280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1213,51 +1165,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9533,530 +9485,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10323,51 +9795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J149"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11008,3110 +10480,2910 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>26770</v>
+        <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
-        <v>9.24</v>
+        <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>26367</v>
+        <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
-        <v>8.68</v>
+        <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>26371</v>
+        <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
-        <v>12.77</v>
+        <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>26396</v>
+        <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>10.53</v>
+        <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>26398</v>
+        <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
-        <v>7.34</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>26399</v>
+        <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
-        <v>9.789999999999999</v>
+        <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26402</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.68</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26409</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>9.460000000000001</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26470</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>79.06</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26469</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>20.45</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26514</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>5.99</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26544</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>17.62</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I51" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26564</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="0">
-        <v>11.18</v>
+        <v>10.75</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I55" s="0">
-        <v>11.77</v>
+        <v>10.75</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26566</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="0">
+        <v>10.42</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26576</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.75</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>169</v>
+        <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26599</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>10.42</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26615</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I65" s="0">
-        <v>13.57</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I68" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E69" s="0" t="s">
+      <c r="F69" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I69" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26639</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>58.03</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26653</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I73" s="0">
+        <v>10.07</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26657</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>169</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>16.2</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26697</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>13.24</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26710</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>10.59</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26711</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>228</v>
+        <v>97</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="I91" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>19.48</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26727</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>21.01</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="E94" s="0" t="s">
+      <c r="F94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I94" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>237</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>249</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26739</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26740</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>19.79</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E112" s="0" t="s">
+      <c r="F112" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I112" s="0">
+        <v>6.03</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="F114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26747</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>4.43</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F116" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26750</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>6.03</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26776</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>9.140000000000001</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I124" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26792</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>6.88</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26801</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>15.05</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26801</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I127" s="0">
-        <v>15.05</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26811</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26812</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>4.53</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26815</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>120</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>8.83</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26815</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>8.83</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26826</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>11.48</v>
+        <v>14.85</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26836</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>17.33</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26837</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>15.73</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26837</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>15.73</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26838</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>11.99</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26840</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>12.48</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26871</v>
+        <v>29939</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>334</v>
+        <v>218</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>338</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I140" s="0">
-        <v>18.89</v>
+        <v>14.91</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26873</v>
+        <v>29940</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>337</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>26.02</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>338</v>
-[...23 lines deleted...]
-      <c r="J142" s="0" t="s">
         <v>341</v>
-      </c>
-[...173 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>