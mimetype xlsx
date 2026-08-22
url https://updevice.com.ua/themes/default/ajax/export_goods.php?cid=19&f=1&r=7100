--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24556aa66eec01fec06901ca8632f821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edacdcfe88abbe76bc4eed15061e472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f69786bb421877414664d83dba0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07842cdca4cd862f949daae34ed3fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf04638bb282f1cf01f3e000a786e265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f656db8e0d787c5bd8bc1803b059f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a786b55b5866e8cb994f158b4b0bd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae879c60aae7eb38b3c0c0fe8cf0e938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d72bc903c31199dfa4ec419fe8c529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33222a9a278b436e98eba9743b70710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ece660cdccff5d6927cea5a9091e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c87abc26013f89858aa70906c8d3f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00473c46e3f943b2820eaf059d71839513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b9387d03628f1633284b1313c85714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a19c8530b72a34e405c5dfa9a690ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f09c9b2b507f2a60b93024cc3fdec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacef8579a96947fb810e0e2517450117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f40dcd92d6ce805eb869768a8d63318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a43b789bbbd8c252c027a1adc01c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce34b994090b050440ead2ff08fefb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283b4068722d9f0e088683ff9aa7ddb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96465f38dd562335855cd2aedde8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f6c0b97e32072822f000f98506f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acaea5ff47d9f96607673dbaaf1b7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6964b9e55334e40e0a37ed8d6b65725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06227532fddd0f03282e71948699e77426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73badf4089b09b83cba0c35e6505a1ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda3d06aa68509b034e660017d082128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc73b0558b5a6be898fe2f3eecc20e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8048c2e2c26b61e3f0687643142b9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e9f197966e5184e9786574962966d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d1962473a00e5a01f13e42ac7a29e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d991fc8e89a5ea1a3a3deb72b0eb8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564741b40061a8b4a845488f90ab648234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102dc70d15b1d6235c05cf6a41f86c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a96e93cd8926f37c243f033f9dfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3ed606e7d38e19c4f7a9e16359d3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a51165bbc3ed9715dc748413ffe9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacab68398260a4ac1fde9ae3b63d53f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96d0f68dba0a927761fc78d67fcc6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7988640b04798ca5830719ac8bdfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8feb35d38e6df90b8ea00bbb048d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4aecc83fcacd1a04b30fc6acada0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453cc0504b1772ccd2658673a6cc93044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a470171fd498f50da416d98af5b5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e92030456021609a440faaec35df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efbf5b43565b189df706adefd59a6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cebb001594f23180a3d88cc8b827e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaedaa2a889c29e6dcc25c577542a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843abe01ccbbb0698fec80761fcb8a9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88055b2feff67d3cc77932a648c5386551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250c346d7e65276faad0a125bd4aa2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ab89f28d592a9aea08e8e56aecf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56604130cc6338be9ccba14a42a6baa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ea7e5bbf69d4d1792681d969b94da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467161beb3dca471d4d7c35edecc31b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9951e70f397acb0c2f9c99cd8288bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a32c2a88ef7b556f9549a34d9e315058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94b2a972c1118aa23a90592e5cfca559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f1108f38a56d6edb829f8bb90df0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acea0bacbfc621a0952131f23e811961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d64b7318294e3e55cfd4c7368b1b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728ded6ba0837e81afb75ed0c0394a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d801723a4b500397c7666055fc51a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431217e3ea3179c8fda7bcdc1b04324165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a683a4d363d57bffda84f8f0340794566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e06d01c016199557cfaa99f6a78d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf5b3e9ae4cc761f13eac8f773274268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c1c49dffed20148934263a4ab3ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019a264c991257a20dda8769af556a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef074013a7871988b59b76e8f9b595a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaef8597c6a0c14eda2d776a8a2bbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e56e416d6e56780d577c8a040180273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068fe1347e4f9f2da9b4e54836f5aba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea296652513d378f348958ce08af5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9181678acaa93a5e0671f9abd542a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fecb09859707ee0a7009c1fc1f73677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa0454059626428076b463f69e380b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab2cf8ec02781c3eae87dac23ecc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e1d358e8a52a23ba11804115be8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c548e9713cfe53be7123c67d13bcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efd6701608d224b9c3c08720d765c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca20b539967799f680b10777afa3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11cd86275f379e269635a32c3fdc9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d2325c6807396cf11ccf6b8039f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654738fa0b38700b8d13a7603711a6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3833963707189bcca48c32f5ce23de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a54e7096829508aa888903a524cb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb4df379011fe1f523b044dfd015189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0860df2115e8909144140a16df876f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f9ed1bb90f99ff91614d7196bf7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e68504e1afd7b9a89e8d66e018de492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0a752df241566c58fbcce6afbf85293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564f4d169e14879a92e806033731d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec40cbdaedf8ae6b2d2e6207f9516f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0c5ba0ea5be71cecb5f121ca3398696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da05cc073a5df2f5b632110879884a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea99b92c8977d7941f75d7e89b76698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ea7754cf9078871c1dfb340a9d4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c0f530735bf393807f3c1a2b54c90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3d0811c340b1b8704ddead18b43e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437066f4adc8f88a843f2c47b630efab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5defdb87e2da41993e6d06eab4b0289103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42725092f9e7b73cf3b175bf25206d9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a52c9cc2e6d918791cd20db1cf28b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56616ec5978295176a070ac245a98077106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9addee7141be502d4b01df1336f39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d27438954eed924d93edf7ef5f556108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454dbf18602f402d6cf2fa96398804c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d901b9fa7daeabdbdc9c91fb27d4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6fcd5c651366879e502681234e442111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b103a86e5fec3e91bf9a93ad7b91bf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db415243584b734261765d0de01e97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fe75bc6122c5a574c8436215ac376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d60540f10e514d1429738bc4cef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989cf5795643161e898a8c5e10f845116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e517f1824518683ae6d1d97ef7e1a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b34bfce626c6f9fbea930e8c93b74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333173266687ab22e96dadb316228cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf61900f158de6a09ad2d0c0e4f7438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f93a2fff43a702099056b995d48557121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1fda52c8cfd51a5fb1d39f276a5c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f670cb1c52b7433a1f30dc50b4dc21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0677208d7e66170cc480a8b114ff9d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0620a5d6d4c08f89f7aeff58a6f883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f972722ff0634ab56a6c513d52cb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe11b0c0ac4388d029083a09a9f64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb901da1cbceb7fecc729b9496491128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dab9be5b50732723416b270985bc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983b0f04591c84ffa5b65d758f7fda6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef87b6fc95af8e6ef159cf34c2963e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638cf8b1c8d4521480adc99eb09800132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc539cb6e8c3693948ef3f95c361a62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388cd77ab3f439d14b863ba22261ac5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945adec0e4232d0ad96439c5b2e9671135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153a034307ef1ccf4a75cf8a053313c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e465183b4293a1ded0b1dd2c11ed0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93336b924ff90b1cd662f32cf36aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb629fbcfd06d79b0f0b475329798139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f90bfc36a034aa16ec081c9ffce66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89c2d27953fbac9560c96ac111ef71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b4e49786e145aba07f4724daeff7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e93a402d6dadd5391061224109e013143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffd06e854889f8d6aa54f8d0cc9b40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7fdf60c5330477392399d3c7c9c9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e615b4e5bf1f4d45e68ac6a5de1df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0af925c2f6bcaa853363066356708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475de8f4f5fff4c60f07842abb9f57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afb28c0524b324408f18eec1202377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90094c65ca5297da4ff4c3ed36b5dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211503cd34204c76dff86ddb39cb954151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eae4635da3e3f32b9aaac2a9942fb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d340865b305bfd2cba3ae2bc1414c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f42faf5ac19efe70df23015948ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb10530bcc7fe5a047623fc05311fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e771b5915495096013aa67b7b263156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3a906b5f5981ff260891368beee1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d9dea5d19fa1d9d5f121f07660048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde9ad3a00006278fdf25880410bbd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc0f5838668df803647184cd8d6d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff60ee3eae68db47d92a1be1e15045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80276bb918367ab97ba0f81ebf14f736162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec6ff4cbabf7c1cf99dc9d3ef48c12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d1f8bad0f772464a44c653c5dd932164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c08f190cf5e5e7b8df0ab11a63677a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d53e8e0bb3ee70ace6b3376d5a42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16997c174e3113898556f487401b70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ff44808c09b08078dc74bb2ad1c18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2bcdfd02cdedc3468d756ab1af92a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157ba114da727f114c18d4aa554d580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c2d9faf1bfb8a8f887a7dafc3765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae005d9d94421a7ef6584d38638f59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8113fb52572ce9125a575e35b6a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7eca03b1ea4696f9f1c50b615c632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf7d24cfc29b03eabb91b51fe98e50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134c3386867b266e262a54055c369e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67873fc49b5ed1e8769b35acf5a7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786406c2836e13e6435a3133ca6dfa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912e7043d07c5960a1ce3b827ec81cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d53656a6c86a9954b1b73cf3779f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472716ab4cb0fa67268cfd7434b326af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936d08156e5e17956d6d3b1b87218ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea8182a6e18c8710142c6e0c7b80d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ebbc4c152fc442d200f669637d75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ee5774a5c68858bb9056478eeb215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30387f5aa88971e394bbc3d8f02a662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb61b146b2a1efd5a80ed9aaed0fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d536f939c30e88e55cf6adbe2a24c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06dfd9b46c19c6c1e9b002b3e2687189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f199a66127c8d5eac05859ded6c55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc557d992d66290b8deaab19d01b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922d5cb5d426e64f1d0b19c13703b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813654bd2a35690c8c2206471cf2793b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104e37cddcb6177cd0d9cac08275612194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d0123a6c54370dc90661ef96a04c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54257f47eed23f2bda9216f579260196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b45d62cb088976c5ade8dbe8882675197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8bc9cd0f3368250634c0f39f5d7d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d400e9311038113bc58406d476ceb9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c8825eb01bf1de77c8055ed448e9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf3de11c4a4908b71df789dfaca89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad677e4af64054b417d16e19042c23d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8eeee3155dcd9653761ff037dde3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099224b5f8165873447969b54603857a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25333bbb1f1fe16844c429201325f600205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185918d7f4ed5a070c5f4d5f58c7b73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65c4fdf415dba3df12ec43cb80c64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273cbac9f94fedd8c36f5cbfa620975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a684d106ea8321274639319f5b32c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf95ab28f5ee0aa7e703a4687329b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934093c679fd3ea811690d97e519fa84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaffc95c078a4458e86cba9ef80402212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d401c5ca7de79dcad78a36d655c92c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1eee0efa1ba4eaebbd6ca7aed2954214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25aa6350bb813893c13efe7326ba86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e2260886df678c807f8b56a07176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17970a8a65f12c61f2971eff8fa50a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef8d6462f1f1809eb6efb5b8e67944218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0456d4404c22ab63f56d1186479229b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813f3a047f169c8550e6ba35920a3e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02573d3396b3abe44642c8fb7497c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783a3a129454966a79597543b116ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485de8831ada8b891737eee155f5f966223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb67cbb9f131a50b5c45264f6cfba7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9e81e921f62f749e03a3a5ce37803225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158835dbf9a02c0cb3efda81dc5e4aea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae0ee6bdfab3d419513ebdfe40a97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c9ca046200486591f8acd3c4fa84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db4e094c6091f39def244d565c6e27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dc761b7c45e2912a784cbc84fb3ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc79f3331d3f61c2a88bf6991094f33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87073be41b7ad026ff2e199aef0dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c8c1071560ba8764e0d4c83bf00a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2a17a8eee77cd57018ad81888b7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc6a312a2ccf26fc2f331c0c127e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bb0e7feaab39029f7aea4d2573fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750fcc2106aa14c66ee5584c388d4ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117568f3474ee42de7f7a1ce2375a3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4c8370183d7273bdf24c343d7476b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a977e5e0740f6bf62d788f867da50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6f8d7b55e26544733c09826529514241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0c2a83781021869dfa95b31d46711242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3121e95005cdfa7d89117e10d4b62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9ce6c9cbd1ecd77a04be1bf575169244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961dbfd8e33002423a72d0fe207e50b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11525afba87f57f4fe8bd33860826ee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8cad1c35b1e1412e0428b283afe84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af87524c0d99ffd4eee8e134e0c693248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7c251c7715b2d7bcad2f8cb17e2d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110102a3480bd6afc6df3a3f542dc5c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c5c07502ee5e536ba17f5e94ef69d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642ef82412cd4ca1afeb9d9b8a83993252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a966b33d993aeab670ad686d0c89283253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2ebf8a5a375224e90f5d61038174c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103006f8cbc52dc1f5c9314f19b363b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df02867a2abec12d80e6b63d58ae0a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd1b3e79b80d35d5d98e7f9189ef2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf18901f7d315b9232a31a3a663510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96b67027987de6fd61ca0a19aaa0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea88c5966f733d7a9b51964f0ed32ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56109709e5be196f7eec78e8cb625c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb7465644e827bf47859da488a8d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c66c2d08cb25e617c0b98c1a17d5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fc8fc73d020fb13a645e8d61f4ced264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51dc0dd423e9add940462018623bb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eea45dfa6c8072e0403ecfcb05eac2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b276ed1882770694c100288bc176e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b0e409748e29ad7e89a988cd5e6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a3a4c4a17a07a982d2188f7be25ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455623029600601530a444ae69c8532270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5f6ce8117eb37605e9f9bf8b95f21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f22a6718e79a5f48ff495bce16955272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489433b219e0ee4f45697855f7b08339273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1f0d2c90edf426de0ffca4e7f56ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4bf6f21f71a37a849e99b71290098275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651813a27e7fa6a6be15530e4a8f22ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c994d8c4b5a811e1dd56f8ca3279f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b494062e6bc894fde39bcc012cca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2998ad78bf7ce14130a7883029b4eba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939630df4945596e5cf521931cefc5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd21420ffdf01b40b4a4b284444ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f31be77e55f83c969f2ed1a57012e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c999ebd331b32de138c1d7a87498c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9664272f808233238d347c5c8545d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d30a752178ae8c006532920574c3e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321edc418549a9d582ee0697e25cdd19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71156f9566751327984b1aa6eba57f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f54ae735ecf367a17adc520eaa21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdb088cd9043c244ecccd947a9671d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803964ec647d75dabf04a400be6afd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf76c7f804eaaa3386ce5999ad8d0ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910177cc139453f0554528abf8cfd8fc292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6813bdacd0648b14ca480dc3dcf3bb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e367fbb21d3954c730d82c8072d03ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0a1cf8f9df924d8105409e5a15663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9d4a27ea4a425bb5e347ceb977224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0498a5a8c3aefee8b2f497e699bfc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceb950c4affdc93e7f7d84163654086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd661acdc8a1ff00202bcb424877ed67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572190ac70ab9e3e6ee575073dba89bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a5afc98c44e46c80a5f74e31c6c5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48ef4bf4aac2844569ea421fbe5be810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b7dfc4970b679bc38aff1e60793dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260a0ad54956b4c93d531c8899f58112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5fcb0b409c4f8e3443cb1ff6d94bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b58adb7a808bd83a78aa1c0613f18b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859c876c886529fb8b2a6c32e57caf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa705c6a5a388a303041eb74b8a2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac034b5dfd9913b7b4f469a554da9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dad970c08e04865f56148c409fb8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba47c9bf4b976f458f33210656f26c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff25c80387f7c19652d83f5d44b47c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585fd66b9e04f7ec1e16b53aa27c9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1d62816076fb0a68cda865545c6eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d746c11a3f63fad8589a492e5c2442b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ace9529d1653ca2137108c5fe8d3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49320a7ed6e53a1318dff23c433fc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05739688b78b9fe1a391ee97f618947226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24666460ec6eab69fcb0c268674eae127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bb9a59d405a4e14ca1b86a2da8a6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a10e1ad6dbfde1511b0bb98ccab09529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc317a4d69d43ba7884a24c97784c5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb0745d9f1734ced7a29c367fa45631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34b3b2424e043d11a60df4e4fd0c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c3fab341c4e5a25f709765cc907b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd45f2a645d16bb860583db061a24734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81dd9cb7b241c6afd91c0b21c16d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1307c48f394758707c5d924c15c86136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6853f87b8739e41134c57fa52cb7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd977d70725b787d072f9ffbb57c88ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365bdcf06ac662c351c73e6a14785d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0911b23b894f1fd5a6dae9d372a5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20f3afcee525ab9ceb4ec5c23c41141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa3aeadeb73773b00027a1750e14742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313683b5c640263b499754634374f7b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d06bc7b039a7dfe380b97d60ed2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd495d4112f9b9920d570e45705da6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69df2b818de22176b11cf4240dc70d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbf18f5cb3e20a14896721fe287e2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a167948e5d35912285189e3311f4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39aae399f160937bbb388033d2ba7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e82f08dce082e4b35a62d9da5b94850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6668a0c8d8bac61e40cf39d1c3f28e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea65ed5215ab43661a7b98f77e37852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae2131f89435f9ca157bef70b4e8c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55105b821bb7eb433018f310a2e16c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52755c7f97cfd927d22d6dd57a9ab5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39047b36bf86c6b49fd28f94dfffa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62dcd8389b84e2894564dc80fdeba357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679326a290cee22c327c3eca6380f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e7ea597f06eaf7a5b320713cbd2b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b8af42fac0955640cadfa67e59ba360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c47cad98b2ba02b8178c8ebf487a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160795311c1a680da495bea22fde532262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35704dfaed0b1af8080e6116c74e32863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0b419a99621025958f9f25447d4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae68f8f2a08f0961097aeffa28e05e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17760b6402b7a1ec3b8bba84a54cfab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f86452dbf012a1bf7ede4f354253967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc1d422fe0d217ed931d49598527bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6290df51464bbae53ea9789393b9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a2e4bf937986ec8d7999fa9a6450d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe51beeb1889614f2344f15b2cea2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98f15278059c02929d77cff9d0ac4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550150863603ffa28b2232262903ee873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac6b21247e4f31844903406fd2e6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7d5e43861319ba5308059d5b828b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcfb94c38ee22a5fe80c317dfab34576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35952d2c7be2803a98b4b658ccb8a2a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67064b68e87a81246abaf3efdd7a16078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aca0a52f338287007353d8e682b84579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08852c7577edaa48839a577e5c80a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e37df6d86551dc2ad78eac9dfec3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503556010928a80da1a28c8265ae83282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99e373f075c456c434e4bb30fc97ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dca3cae7f4bf0c03a3aa75e2858cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527bddb730883866e8274992e8a6f8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb12bb97b4fe2e555d30fa61c3ae286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f90031dab45513a2f46354ba1ecac987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435634f1f35ba63521279f4b347bfa3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ef87766fbe83876267257c8cac27689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a6e063c4cd1178906dccd11f32c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac31a89419bf2005691b58b42e24791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a437c4482b6c2f0274023ef19c29992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313ba8d09a7ecd9a45fa8699961c8c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df626578e130ecae8fe5e2c48b75f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57091bace3f7549645637eb0c15aec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd791fef08cdb35c60cbcbb60b8849496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16adb7613431b7de0c4beaef04fe9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff575699bc373680a70fa3b1c5d2edd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c86735b9b6e3bf5a8efb9bae6f6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa149b25f8ac35d947b2319fb5c13c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec6db4316807bbe8fb7b8c5d0c4a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4cecd970c3b03f8c074cba6e3bd11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538519fbbf2523bf4c711c4f7482b32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5718d5a9a6c7d8a1adbbae0ee4f86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24105f8d00119c1f502ad2dcb4187e38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af4bf68609fbfab672dd6ef19e0bb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e2a6c9303a1d038e28a09ff859774107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d08b1b5fab9d753188d7159196596f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f82762fe47dd81079636b9013cc55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1e8740b1cfd590c9dd25dbb593a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ddd60a5b56782c6bc768f4dbd0c3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22886152346b2891f0118978f83192ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee07e67cc036e1736ac9add2cb3ddf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4d6981a39d2094082e579d21c531e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46da3c7de026ee97bab1faced3b6799115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb7d6f18d1e443e60061badfcbdf4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e6a7337285ef5d515dd657ed55d03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef7cee863aeb561120fc81c2b3e8e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257e61acdb10249b4cc3c05fc65c453119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bebb7592e9d5f3ec3e5b22320497b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a608438ff54c5d29bdf1d3a86665a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ef04f4395640cfb667fc675046895122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd13b1e08681a154d8f3c4877b517123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889145ba6ac10dafcb13c5bc26f82362124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c610de897b325db531a7fd24613869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be36540422af509582f4cbbe6fd95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945e0e0681b8cc4c8f342e88858e05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268c49f16055cfaf4535ef9b063afba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126611cd720e93fcf005b5fe1aa08801129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1b3e391cd3df151496edc6bb6c28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80543f6b58b8bcf204906d35be6e54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26204e9b7c073c7c327e9553d5e08cf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164b83b4be528fe691c47258ae045e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd975d26407d1a8027aa3c55236546134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caed329db504f7ab78bb7dd86f58c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e16d991a8d2358cc5dd26db97196136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8576f3ebf488fb7cc198ba970eb528f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee2ff13e63e40758f182e886fcf067138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b21e70a319b18571a361b6fe5e9c8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b8f53a89fb889ae4d2cf8b2e9dfb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85540f519f0fe0d3377eb083c69cdd19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e1f9cd5df403da283d3bb86df4e3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6013fd3db822173e27518cf36aec91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf991baf4d6709a42812e57bd7cd94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7822e5dad05227774b2d5fabd34aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172793806920b8fa0da2dc0dd505456d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73cee65b77021f611bf7ef5b97e513147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba659a68645f22b6a4e345f95d2b00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b9ac50656db6de9c0d19abbe94c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce0fc81460da027349330183fc901150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be1b00b12f2f9c35bbc23bf8a8d52c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832758fe56dc853acc4fbd99ce6a73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea68363b55247376a4b8b1c3b48f71e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc673c750c714ae970321dbcdcd7cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710012bfd6bc6c1216786217b217827d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622cb30cd6857b8902fb06336ea18cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1cd9b0e359b879c7c99a149e9bfc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7d87456735385f43f730405b0474158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e5b1c64fd04a8707cd3f3c3795a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9c7e3ac0356adcaa35c25fe21bdd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26c132be13428f8fc2f02973ca8e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3b3e0bb58db6e5cc43ed2c96d97ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3281b20db738c20e91d69642e22f07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d591796e33c010c4da455135d9ee23b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872155e553a3b1fecfbfb6bac8f225b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff99032da9bd4efe9d1394be9f4146b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477eb16bbef5d59e49a484afb64bcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541b108cd5a45f22ff8e8b3d8144154168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e130a7c7748911a82851e3dd3ee611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e136340f30b0cc6e87c8f41247cea74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb899369dfd370c7cd59c3b1c0807a51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad346dbc9f65f8d79b706b9b47fa2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd800c1eaf6d9fdb5680dd8afaa68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b91e874d842a998693324d57d3b99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84259c9b8abdf469d812f0abffd3a2e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fa984aba376cf0c48b37f7044da55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d437991b40a3d22d3d7bf7a60726177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b59db0b65c93f0fd7b4847046ab14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da42c1bed258cfe089483809886c4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94524351fddaa50d82f74fc2c411b76b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca04e81a0682bf29d71d84c86abad3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521724b0b83b1069da9fba9cf9e77c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0136f8910b037c24191929fa5f5e29f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c720f111fb54096f0dcecfca36d13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a18798b5e9e0a0238e5790a6a2204185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87de5f077fea50a70bfcdce36e903f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efe050cd2a7d5ed40c153aa902a55e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a823384a39562c0bfe92d28b668b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09049a986a7c939b8bb045266bbe34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee05cbb85dcd8d2045a7886949b97c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177db7e278edb8f82f0579a73ac7b93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b31c212e190adb2aa7c1927611e03d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c2b536a53dbf30da4bbcf3f62108d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084952eeaaa4cc6c56e94959afd56b09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f7808a8d56458e8af1f9c60a9227195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866c8bf5b7cd1f300ce7b42a32c47a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4750d61143e5885e05e3d86c540bda5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ca0c0ff54c1b896a5579b25371f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e411db35341f6abf8528e0628a60db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd14cc05e04efb5c74a86b6eaf1577200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185faba88a459b498c07a69dbfad24a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80976e3834c986d238d66a04bbb5fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16fbd65150ff77098ab88a65233be9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c62e5cf6001b28cecd38d9011a089204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315236d5a5817db91ba482ef756b75a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5cd931d5c7c5265525779fedfc997206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebc08393f05cf7167d4b2149d65fe7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dfc2ee943b99f656e86a96390ea6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ae26292fd528410aaa1b5edb75e04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dcc3af9d5bd53a61176726c284750210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2cb4d150dd4a7251e82d5a1a2e646211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ab0ce0323489db988c5db04e833a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73899ddb0a5b1cd6503f96e3200fd398213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4f0237325f9271ff4a953af395e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db099b5307876b257e3d049b8da768f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fa7e5b7bcbfe0c1291f635ef48976216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89b07ea2c9f5ed6ba39d2a2c049fab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e13ae766204b9f03c2b5ff20f3aa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86d0415d2d6ede07f32dac80941c02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50855eae8fde75e9ff4a684b30a1129220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a5c8b77053fc72b15d972bbd1504e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b9f13462e2eb81191689710fa4b6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf1455e595bcdf92d08bca4ae1b620223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148904faaa4e614daaec71d1fca5d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14030d5b80c077a1437708dc55d0b5f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1bb7c63598aa0c3bb74fdf7914564226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5ab364616d921ccd381c075a6150227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368b13a0928ed15000da93e24a2e33b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4056b9456eaf07fcc1ba80d7e7dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb3fd3316d471b3ea5bfa4560eae1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac3d37bb06d0c3d892b5d269c28aa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ecf24ee5cb0899c7a54abfc1fb7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8927e568ef9698580c1b175f7d8ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244cb7fb4dcf2760419fd6bba60bda0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed31c846c0955e1c3342fbddbbe0e62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82c74697204670f24949d8022cdfce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91d8f6e676b7f81ea2326cae35e54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbbbdc97acf7fdcf5967049056a3c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9c41accf4112a4bcf834cffacbc4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b5630900ed402b0ad6c0372e2f05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498f935f46a8e90b0e8890761979e1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1252cf425fb51148aa574d7965ad3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd3d71a91ac1853712070e31077e7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4caa46a620f2d873030a91baf54524244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa273be5fe34fccb7d5a2b718b4525245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b5093fe9f1a311e46f9aa6157315246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1629414fa96be12eb8f5ffb19298990247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376370659cbeaba421dee265d8b0d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444b6dce6c6d35a4439c7e4e28b1a4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89860ccc5c11f4787d07a962943e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54049cac30045f82d99217b7f082c5a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1501ae4c2af5020eda84a9515a7a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68fa2ae7d3b1c2a53cc8aa80951621253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368cc4a636c0a4ce6eb5b0b94e55468254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4dc144176477373e9b259a4dc49d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2b91ac58d5d710d1582628ddd1ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f444ad5f2ae1e53e4a2fbe4f3fcdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49580df61393af840abfe6fc6b1792e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5063ef9228525b707f382d331ebeeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340629cc75fb7a1eda224a0a216ac8f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8577e498b47cb80f11bb2191c5c51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b912f66ceb90025e226030dc4d69db8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40747ed422991cbef727506515236fca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a8522b0b7e413aece5b73b5dcbfc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b0541328973acb35979285f95de45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa99ed0e9c01d31157e90d940674e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845734ac4a3fb270684ab4290b586edd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee242e8f7fe059d04fb0108f2204d1a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4607d73723109648c4286a8d3a7a4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb3924faafcf40616c3e8f7fd1ddf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182659c1501f01ae0c569b29bbf284271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84482dca17dfdc2f916eca9522994994272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cab5934c380f59d4b96eeaab54ebad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e928f56fe0c70cd38e39dcd197b5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e83f29cd17c46d66aeafd44dd30b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c620ecdc12109ee3adad0bd36925c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ea0ee978d02ffe1a8db6ff830999a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c6b57d2258e2c5b2acb9abbac278278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c8cc57be4a4b5310b568798f0985279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65257429a0e35527e4a23e081ea6ab2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42890a7ca09621f00f3160693d7623281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb356a3f908a755d865381eeac961282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1527513c2d76456205677b74f36ba99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0bd51464c729b72597da0206daa1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d9c008ed26fc8922152396f4eebc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da4afef7a8b44f96500a4e7650061286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ba7398841b577aa55c26f1695c91f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae82e2537af682f55fe19f6d97e59c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b673f4985820fc0b8b87af28e12f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce2edf897bf3b4ecb810361db8a638290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26cc16dfb33298d146d86e3c2856bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e936bc0806a29210407a8fbe7446292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>