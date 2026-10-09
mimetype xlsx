--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa75392abe26a360e31418881f9e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b581ede3bf7e4cd6040f847638ffa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f86c1a4553f4a40b010a1b4c541813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6f02153e7964d3dd002c9949ff8d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e9d0920a10cf97deeb49237b35f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329262020a5a3c6532fe17159d08e896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca801158061e1bb4bfbcfa865421a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121308e750aaa7fe9a6d28201b8a2c4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ffd81797b0a0574456703ccdff6489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b49edf596af7c32523a20cf2933c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b948a181da709c6ba9278dd81791111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1aa280ab9b9d0b3d0d06f555e91d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f01e97980ed589e078caacf3c0dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198df26aada584a07eee0db1109f59b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2cb6ed4da40c112632e5aab356d0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394506f32c087c2f47b11710a4859e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804def6ca6eaa269605e7d8ce926d8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deddacea9e823e7baa402298803490b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f0a26f8e1966da890868eba50983319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02f9ba0cf9067a1f8cc59ccd1e9c1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d098223a20d30235f3d93d7034ece5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebdd54b0eb1c404e6686dd4fa2260822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e7aa5db40792f39684a452b4527423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0450544c0cfde488b6e3900194a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e53429d326337e4f2fe69e2a01cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81647577ec7759350467bdfe0a0ee66426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9615f548b99d32bd80d33f87bdce7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc605ff93d9ce36528a33813e40fc3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b96cc18f2fd94bd3e1f966d3046629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04274131adaedda0ed99026feaae0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681b1d99c3683ea95aac1defe4e63cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3069b57a832d39ad26e5cd014fe5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b221b1a042a75eae678b9efe3e293333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5c98a368f71a83693520fd2965b9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c64c0730eac455cf316c87089329535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc066b51771dd46a7c607fc7998dd2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd8834e3a51b5141f5ef77ed4481ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d853ebc179ad6e47f4d351e8d1d5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d60e0dcf9f0501f910f073426e2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466c3db52a297f463ec8076683efb0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c6f7b2bb822a0540a8ea548ac883541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce047cf52a737fef1a4c128a2b4527042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a637643d600063e5bd97f80965c0cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f5147313c81c0eb2382808a97a9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6b02bc43234b13154ccd40ec038d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d302642da138b8d28a1c42527462a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7970d60cf69cca5e24ca4a7f64855a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be03cf03e48eae8740dcf73093dde448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48482a800bce765c3ac0e5394f1b5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8400d043b4e5683f57bb73c6a41036a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb902a40b4dbff5e3793259c03828551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed27e00ee229dab4a0942d0ef3a4d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d0eb4a70a7ae6276beefef6ee2b6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56296c4960edca8e37ca607e63afae5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae9161cf0f465725ce613c8a88d7b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769df47a07fffa40c9ce68c4f5a81c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be7d42d0a91df0d1a42a61b02b44457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f8d15b53a1b5ba4ac747941cbcfd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63582229e8abf57f9899831075beb0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57137e9e9b6c0d69d480f2a06f44454060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fdf5d6a3489cd7c82ff8ebb996ac561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d75eb8c8cd7511043b6c61598b7e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa57b2ba354c8ccad163a866e9b1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daafc422fd52b9b7b5cb5f3cafe01964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc296e301df3765871f87621459192565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9adddbab40c09f45d9c94e3afc5e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe216f22effed840685d7777ec14767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d925f6d5556cef4a2e426cb780956668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72d1dc8ab13659ba77553e006597d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef12bd7244927c84ce71491ada311170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4974f682a726b209365215f24ab37171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f748977733b6024c6275fd7ab9cc6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3613df8ec306c756ae0abb54a06573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ce345d5150084dc66d437502671074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d431ccacd8d6227d394d08f0f90fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadf7823643ee1df2c858025c784d4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6745fb4372386be3ddfc20fe7d37bfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376f3a8ae62fb1a057ffb0d7707e62478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05791e0df08f41cc1f5535cd8834f8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea406d38e9423a3c4e9c818f24c0b0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0ebadbecddd7958cb413d3c3e3ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7734cc74e4fcfee8786d83249617982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87bf21c79fd830b0e1695ab74ee2a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e864bd6273bea3ca03877e1175fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d332e175af846dedb71baa987ff2fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f773856f6d81ed9c9bdff6ebd4b43886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d3fc378197a0ddefc73471bfa4af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a284c5e2730bca0ccf459cb8e5ac988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b95be35fa72126bb0a32c4868aec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3101350df5ade489286ea43585a6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68efdc0b853d39b35f3f47b188471b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f8b4fe6bbc41b673beddd2e5c1aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d033d6e75365d7eeb4552779e3f2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9ce6ff1a6e1050fe2403e79a6d95194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74f5e391d68b25c14777b14481fc0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87a9cba3c10fe9c68775dbb090ef7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387558622330cfafca8c548600c9f0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7931ca7c7968be62fbb62f22e8c89d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e1299520756ad14c071d702c5c9a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65df972436afdd0d4f0d8ac0a8c81b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d33269df4da43b71a19dc505854eea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcfc36df0f0dff6ccf1ecf14c5b907102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f908e4dd1cbb66ad1cf328450d69947103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc1620583b848200ee70b139bcefb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4b4ca85ee4f09f681a2237e23e05b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7040489f1f3db715eabbff7ba878fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d956387bf3cadbb739013dd04f74a90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa45f8f4ff9d55460f3cde92e93b91d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496d7043d14fcfba7f6f6a6a960f96d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f0d7d1302aabc7ac1b2e756afe18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b00657208b60d85593b20bc2165d35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90497427cbda2b008902d9fbb287de1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a5aef638a55f0a207cc317d27b5c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339814dbd6dc1b01922732ec44bd29ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd769e3696b375c92f80e29b56bc8b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dda359d6b6224daf951550c26e00b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5efe294a9c1126e877ca485ddaf20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c1a7ee33abe9455bed8bf28890cdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fb2277414a3de607e855d251f6fff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf300d2181d7e5c55a7f22c801dce4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05756d662d43da61e2c589f3d5442f92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cbc46eada473b6ee701835dc4753e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2059635c79cf5b05de95ca1f82a68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b6ef47ccb9dac8fa0960de525886124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3104f221acdebc681e305516e0072125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14336a926706d2c71ceaeed1c276160126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb97c22c806b174492165fe51844c92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da7e41ef01954f6012a6562514e2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd248bf0ddd20129f00987c7d055772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c46dce20ee18c6006dbeec3e4abd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650b996cdf3369a666e6bf176b35ec4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d4fc97d4dabe7306d205a9d12a55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac826acd4c5494332beb938972ecafc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a6a28c578950cc8b7fbbff6466b4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bae5d8e1832bdee492c60cb4861f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3dd2bb2e2491c72cf9bfd2ba05f60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cdc872a958d4b366cb5fbd82daff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd4b421ba78d917650a49f6ce4ee73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb00b573acdaa3a350effaa6e29ef6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694209b8f19d50863f2b5ba7eacdfe3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91267a412b6362f2623e1a88c1c297f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d7a809b62efb5c52c36bc13f3cfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd3a55d9042a93fc0e9a62182feb97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee818dc6a6db6db5e79cbc2c2a0eede2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032bd316875ff4f3d932fb246b5f2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dde70e114c00bd8e1eb9999c3faf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032ae5ff5a38ca49ad4e63da664714e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d70e34de804684a4557be29acb572148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed366d61249288271735bf9483272bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec127954ef53bf993403c28e0e14b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062237ebd02175f2a4e25a41da4a38c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5cdbe371be2f7a68a093d5aef2b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462093cdd4afb49cbab8481476e1678e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9397ec465b9ad250ea0f2eeb025c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf402e6112fab2aa0cc646624ee366155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4ffb24a6794ce93b76106ea6ab74b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd45493d040c3c81990355d236528e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfca95ad4822004ecc9bd720451096158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e961c8620656fd880a2d4dc2db8af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197063084ac98081f816b685e64dfb34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912ecc9a0411fcf62fb74f45fdbffd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab3c8a4bb158dc2cf25a6a4d83b5b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9231c5287e61614102eae5dd7875c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f7f5c5344c485cbca4c4caa790c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4286b80dce17630ffff496b47f969165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33030804daf5bb9ecab966169b721059166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1644651b1fc6fb004571d48b4dd9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed27e1d074ca0fbbe2476d8a5bf45b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f4c0bdd7194d39e79e0119361ecd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4351fc420fcfe8b7dd3537f1a0a097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a12089b672d593b3256d0ae4b6ec5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c45a58ca7ce5f1453dc16b4bcf4c46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d060a549afcb05630dfe11e3cd38444173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de77b2a49911ff1ea7fbb1f63e9b09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0732973a43c8ce4ec5fed3f9c9049c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90718c7dd4005b8d07f9e72f4b8e6e66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956f32103a7c49286769f4e29654cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213637a01a5f132f820e7e744d8ce973178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b211acdddf3e197fa8f1711f6ce40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454870166ecb9478d1739f83deea769180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154f68a3dfe73c28d4d33d35c17207181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc55be20e1a433ba2d2401ce70eed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead632449be99361d901c527b4db889d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d3316f98c72e4dba20bb01f99e285184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eace062d2e804f5bad16e7904e457185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64483d37de56aeee16f71b17e8d0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0fc98879247280b24bba2f9b502d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a5bb15cad65da0d23f12126701e9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f3a08c534e0713e67c879f423c6d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4393941718926afa4bd10f57db883e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d36cf5df3a342b7b6c7c36b602b57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d715dad35eec9de2003418cd630ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b76c285da0f8eae681ebee37431f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f52effe664ebd52215dafa49566e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f6713909569781ac1bc4fb1c2b4a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b671b376814a7b435c1cd46fee5263196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab2795d451eddddc1523839ac4373a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7a71bb87d6ead68584dfca7f47ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4df2e2e30f58c15f6a0cd6168ece2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114f94bb9cd43bf699847e0c527c252200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20485e1b27e0dd19cbf51210b8062d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0ad3c50751fd0592c155dfa99d1a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65a67aae59af9f300a61f780cc3b7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d8618606d6348f6980ac2d0c150b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72cb0ea4d35698f87c622a8c1f1234205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a34d3b1e270771950ba66231b62aa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a06b7788a980c4eba4d85a542de3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da24c008d7634fa0e9ef4e67537d44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a15ce1935d312d65d6fd69462f245209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e4093dc2d8dcfee3982485b87be3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20480632c0855f8c38e2dfcf131ca8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ff7629c2efb2435816a149a441078212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d697c0d1b2f4d0b6f188436c4c849213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb54affb1c1a535bd1b726af3d5ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff8ac5d9ed4b3ebc712f39a2c86a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eea079719a9684a5766a0267a3cb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9425ff8f359bdb5128148117652bdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c90660e81a1cb7f3e0638bbb288bc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add9359db94e422e7af49b24e869e21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ef305c624ad44c10d2d080617d442220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdc1df9201073b4fdebca67ae5239e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39576f2972133af26e0b123c5fe893222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687168219a39ac625d9f6619c4c4eaa6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c755c0b24fbfe3c616b49ab84b123224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192fbe5262a1a5b2539fd62312cdb81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dd86481385681afa69b31bcdd8045226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f83397925e859a4ca835682835e78e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa21e29b5cc941bac986bb5c848195228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20abc07062b2cf5b0fc1ef09b3cd2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e90435ac0f8b737d00792ad8252b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b8fc9d16d35ee3b913ff91cab595231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c30a5b4bef10f30c0a17c87019d1fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc856eb0fc6e662ac98b4542f883f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bfea589f6e5fe54bcd811e54c19c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ce7184fffa2fb726666b06804e7e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f0e9b82af3e5828bfbdc82d31b55a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34d1cf1871013046fcefe49f39d539237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4f594e7fae63ac38306958cbe4a2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccd66548cfad3a8f6a9cce332c831a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc66471c2562d3fd90ca7be2dc974240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9daae038448fbed888b72e3410b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46fbc48f8a290475a41ac4cd58ce95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05eeabf49a16e0ca55babde2f7419e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023923fab65ecf72088f1703bf7ea73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6467f21ff0937fde28e63f4c9438cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dab126d29b8f561c02bc3a5625121d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64e6b75dfeae5d8229ae6cc7f97a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d647acd2a47066803fd3e672508e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9f7bcc8df681753fd2e394f68c33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18123c66983c5bbba6ef7b6dfd037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72616d553a3a5772be580f56fa960f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a107ef11bc4dcb37fd9a40f6f4974a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b9a19ff872a56d7c78ae7b8877df7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc3e1da0d5d8d9da7ca4d861e72ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317aac5bcd89b95c77e71ecb1d4180b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada3ce96e4fd8a55c6395b987d8d13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0704054bf2fa4773ff41e51172a6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8449cf5abf12b4884aeac1c069c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ef1e1c1f4bc2437792970dfd08da3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c194a2c6f135e51cbb4c206cb06d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c77bee2d63d719719da5f86f9d7e79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdbea8f743130de80714d6de1387f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4e923bec9bd02ddbd50325bf560d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04cdf5b01e69cfaa8090c47e7d195c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af871c96ad90d42a42c3356b10523659265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e2d4c4e8360b32250d99f13173333266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e22200c16b1844b856a215300948e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e053ebbcaa589b37c27960db1f37a6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e7a9e2d1cbd2c029a5aac7c5303f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287ffe549a467c28557dde5c7b0fc1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e762da9517cd132ea2768b70b38ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a95bbbf49404693c603d63592cd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5df1a4d040eaeb96233d806d624d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f9da80537da0e03946bb72887003f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7e08b0f717b58a51459e879da780275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e321ce1a673d60762baab489d8c83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2816d5aca342959b3388d772920ac0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306dfc10aa598f7c77b41995e77b28c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef502ecdbe2471950327500dcc8a0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc9906a3c342675c7ae8a45d298b84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc1c39a924db41040c96029386f95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e58f55e31a80eeec4ad11098c9825e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb6aeeb7694f54808938c94575f5cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f310d4e2cf575763a50669630d19469284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bebca3e944362762ee1f0abb4769a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12497d814efd10ce6b63d0f171140d8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937014adc003b5f1081b03436552cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c745a18a8189465ed00c5875ce0898288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2f7437fe4b0106304b9ae8d2527c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a30366dcf5378ed65aaa203e445fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6a1cb5b8ab07a323cfcc9ab2f9f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fedf964123a95fee511afe6f16e1b1292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeca8f3079e10aede53e5cd67d246b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755d319d540d1791e606bb28e038ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f98c149c09a03b8c0aa043386c9dbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5bbf9fb53faf7a0bf166e20a9f3024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330c6081c563573b7182dedb3c7c84c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415352d9c229a4697ffb4dd6f0ddd326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24527e65b3458e1c1bd60050a352ab0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc62cc5ed8ee3519c4a29bba9b18a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea1d22d54d46ed83b485eabeb3c2099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512cf39b09fc3c0b0fae5d329187c7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fe13b75baf06dc37b1149a1b8865f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30c9a5f685c4199004d90399eebb0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16081c331cf910b5038630d832e21c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c057fc7ea6cfcf4970a40c4ce35a0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a6a216027640609ce6a899a1f6eee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03301c7e850f389adb2d0196b0c037b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679eec4fe07c76ba3bbdf60dac5793317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59711022f7b1f83f6744f43f868243918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b9312bd322b92c34ac12f1c4232f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fbf17a36c08aa8d1f7089dc06170820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af831de397704de1ee4539ecf816a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b7c618dfc4b337c758dd89eba5b1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c975ef3c596a8859975d70ed6cd8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effa5be2c552ad7c2a13440fa5f364424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb552d67b60affd469bf63b3a590b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25f9f43bbdc048f0452d850cc256cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce90e4204abe67c17e5593fed69a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761da3b0d342466d1289edfbca2cd8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49598c8e0021627ecab02776c3dcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b09583042e7e5fb365647a2cfb46230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb3cbf48c325b129dc41ffd6f7e9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb2f8fdd01288d65af2d55799aca532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d985644b6365c259c9da25864ea1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485791e75726fe4a7950ec570bf124c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52df2ea05dc080cb09f6e23c108eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fabf28902543906fa139b8ed20d7c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb880818237d4ac6968e8a7f19c72f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512509cd27e7531818fe7f3f0d2de1aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d07c904ffe43d0ef10d8cc0bf6dc4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce254edc5e90ed4595019de456e3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c818606083562b2f47b8347d539183e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852418cc887348d55d5b3612d7005ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d74306bcfe81b0053246e5458de6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81b492be8cc7c0f4746be0a8d76fef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063200179e887960738c36732c624b3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10f08787976ffff2670fe526e574b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835690b940ed46b205d403b7498eae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eec1e8815b46e401204d9911d44d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a191a96f0656cca39961f0dc7e3e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2fb1813c1900d70c0117daa0953e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450891f360c68443629f91d2b5243151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c53e37d99c6d901534ca6cf47383352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ecd931163ad6950fd44edeb486e3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69f725581b4ffd34be00f1ee0935d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bda7675ae4af65540067425b6005f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9379c80c80bad4efb94578da107256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8bdffe77db865a716558ac33e634a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c63fc5c6ef9f1e94875a16016a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f589a57ab0e1092fb078eb6c402df759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417be1f35999dacc7c8c4b470d0a9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccda473cc1914b37208f67c288ef8e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6832402609e79d13a38528b9060b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99c97794f629e378be503d243630a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d73c24599e8edb628fc57a4bdb5b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2610c6a80e0b598a6bc693956e7a6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3060a590c1fa04ac26e9985f6dedfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25edd838fc4384a6366a93c39fb1c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982a1a4bfa6309196522b7c8cdc54a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579b107dfc37dbb88091c8e297501269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46a85b51efeba481f2e3447a529d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b0da796d883672f00f5343bc0364e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa435d7388bcd69ade813479755412b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f728fe9e937f729fb1778543f2e6df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8531f768b04c10ec2462936e44b45074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90377f1f67898717c99a3933464ea77a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c16a3d61fed37168bbb53f4138ee476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f6f31e200f22e927ea428b669f89877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b01e011c65917cb4055f885db1b9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf89ec64fc74c11239d72527fc99079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f3e327b85d03d25c24164661160880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdbb9be290c6bb2f20fbd51e19def981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a91d5c6ae16020f823f746255d330882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5da1283b7361ed8d8005e6e98740b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85979924e3deed7d751e6839a8fbf8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18853e021d3121aad3bc1a9580efb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2672997b09d5cc00120d10dc6e3b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62517122da1eb90dc6975a118c88e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26184283047314447affec7beb3924c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f17725a1c1544fb53e0acc190770889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df89eea98485d534666e3e461d8a6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd7d29ee1702443916f87c2eb41cd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef83a8d82092280af5ff61796012992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550037bcaad8c77d50a5d9cdfb5ac5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc1a2b5d572822d33c289e671f1c0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5ee6984b2edd0cb9c5faa9a187f7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf615c18d2261473aec391d9fb3252e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f91754c6f8bb9898d9dfadccd1c3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f14ff14905f5c37744b9b7e388eed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c21be2f9dcddb8b22cb14e47332899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb659509cf275f2715cc9a9cfb46128e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e86d0f3b73e9f63200a36ec552f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4b6025dea93c5da57323069f4cdc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeb52b2f9a27a44e5ec59c4c9c4fde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f72f4e6e9f24c2a7f1d22ca39dcbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413fbd8360835502f8a1e78ea6dd2af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34554436833e6ecb6c65e77e5ed80c61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cf663b18d17cf7bb1cf70fff9f58e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731c67b9c89a39b09a6f7424fedf5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01fbb2d306f1ff8e2030f59aa01c82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312b2c967f14c1fe6ff2fa3bb434d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765429a0ff3dc3066e307ce22d5a3eb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2323ec4ecc132023a0ef1c58ab67dec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d3075026e540f67cc620e9ecb5273113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b420ffcf10d0421b2ddea349a0b66f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478607cd045fc433e2ae0e0c12f9c41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4f371b4a06e20dbbcf7e56055101116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1973daa0393079f5caf6278e50bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841ff91a0028c8c2a6e042e4cbbb307118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1dce998e3dd07fc3d77b32944196c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45563cc802e40013994cf5f4207c00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77a9db9c6cab9c6e26b1d6f45689cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32343bc4451aa2a7076e908138da0dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289cef48d786a7ce262b2c1a7660105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ad01f5141876e022f9d95171c3c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab404155a67b6ca0d1d5a87720de12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636cc2e3b497866abb1bcd9f2acdc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6d7780d6ce0741033b707f1fc7f55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be31a4c50775a79049b649c47b063c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785097741760de44b3e0dbdbebf07079129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f48ae0b4c35321bdd1fc2722dc4dc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2103851e340041c242942cd81cc6f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9076ec1ddbb68256c308b75ddd8b41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227760f657967720066ab8f35de6ba4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4efc0e55889ed9251097ff6f4e358e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff673516fccaba813ecb9e0a8a2ce78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87806c262cc13e46dc5e1549b4c39f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2594f9b629c3f33f446a731fede0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5902801b0f863c3a124afddb957ab3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e81cfa2e4243c061ef622be77cbd6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1433bd6e2ec9c32198ff7d12240fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d79cdde95a32eb9e04b864aaf0dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194f8de2e89a6f981c815d8fb35e8ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32319d764ce1e9db88192f608ae4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abcc6be598bf66fd8c7b15fd129643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735e992767f499960e76352dc58208e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc43fef672b7a19324f8c8bafc4034146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf35b28f8746f5ef8069d6961c0bde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088942fb6ab95aa650a9ed510de2a36a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82a3f6c0a9b1d1809ba56fb8b8690e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189fcadf3c170d21dd3ef6c2bea223150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550131f460117abf06f5782ffacf4a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30dd7fdbe20d5e19502c50df65a73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8037d9ec97b0e607372275f4e503ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60124e7d0a3b08a4e88bebec9ce4d694154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339431a03eb39fc05a419c4ab1d0c57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c5b2ad9bfaa163b5bc785a8e622f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa697c2fc90a556195c9d4d636bcae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d70eba818bb20070166237c9b418e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd6f413d6da1a1250ea109d11a2179159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4e07c1813fda6520bac09309c6e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1385b25047638249df8842849191a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679b1efb0b627bdfd405e6b09e8f6a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d4e0e8f9962c8826b7f32878a998163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8eda768be30505adcc0d44995a696164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455865e75560b42da84d1096a9aa8b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f350638c971f693444ca2d333b84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111419da22910bf05e2000d59bec2fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd2da14ce49fc7e9d1e2045da28fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5659728610c05e98d324e389b19fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6962a253c31badb47b4f512b572b8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9514e820fb61f87868d626431e7ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d01c83bbcf1083afac098e353cb98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6e2b513294e18988cd7d1493602e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c4e3827a5e3ae0f1656d24bd2fb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc809ed6144bc87c28ae56a1d7bd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c29be2296b10db9fe99a8d3a538212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48408296b5f337d6576027ef6e0e6b9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f17821aef8e9010b307c2a6bc6d96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbecaebed5e4bec2b603013d66cc60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28d3e689b32a7e92791d2c7e343d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf75f718ad518c59143e095f36612181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc34e54027276793dc5d634f0fa86b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f5b63c5e39abcd2f0e70d27d4514183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c8e1a738491013784b87313bd6bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0302c28b897c5631f4b333df194c99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d102cee3038d6e155592686c0664c6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3b639197a57c0d709cf5b6a88b548187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d7786b26578fa5ffb280eb585ac5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef466bd79d42e0f5497b9e47a68dc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b253da065203af491e6b232d010064190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5e09ba0c20b5631624d24a1196ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b8474ebc2932ebd396f264b23dc06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a2321d7485119246523271ab4783193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dbbc604a3f34ba3dc4f13281e00c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137acfb199c5da977816ff9b4f4e7e7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739644c717a8adb782971ff84ab1c9d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b3c5f7c3d55a66295cfa0e0440a31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6595df1dd642743e98f74a81825ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b5121595f09637d3a26f00f3b904199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547b1f28263bb88937385a1b3b9d61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bacc28eb5e7a883539ed09964c93b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009452cd15d177c44342b35c3b352d49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bf74db64caeb7198f631c38bf9add203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e37dbe295e3cdcb08d35224a4306204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efebf0687f00a4fdf76ff549755e68c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d063f4fb2a1824e3950c02c702d36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a83c659b3f4a116ed8b8d8d58af9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486f35925503ab8760a8b1387aacef7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb20c3292e871bdba513cfe97c644209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe33de35e76d38a32fb0b7f77e5d8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b70d7105c159d7947c995a7fa2d67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c654fd5d840a4d2f33ba74a41a22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13298fa68abd5290c614c239cae09e42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dc601b6887a6ba763cd68a408297b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed1faabb805d34fb46e78cb3a4c5ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fa02c30f4ce1c1334500195c9b535216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c15b732b93767d5337466a622c950217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8038c2cbd73ce7d5ddb0d74e65c467218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc56303cb954cf87ec9ff6ee40312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2356244503ed24d3010d13a53a3774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713a3966ca4a08281bd7e7424e77c7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719a7602dbacade224e6b747b8065a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948529c51446fae927125c823c752b15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833dd9a979ab6c43353fe67251fd59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6541272dde511c029e80a905235061225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61720eb4c495f684a573643a02f0a687226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27d805684b9c7abc558971c7f544227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769418e8ef3fcd772a74eedf6343a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a395263f45a937c7581d3f38a3c4f0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd42fabfb57a9e876c7a656c1b909230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8628b9e9d651dbbfc483f05f79ade2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc36fe69b35a6bbd92fcf700eb0774d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f0b33c50485d9b19d872bebcd8fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ff28046c89f516a4c13ae36c795e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f36651fa2270fc5bde0293247090235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272b3c3946c8534754f4ce743deeb2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e5fdbf92c16da4e6be1be0cd36be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf084357cf9d4b35fcc4cd5eea94e91c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9e7a071e0d392b8e23cfc0c6e465d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e1478916e7811400190553cd99c1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d91152d47f6691d673074e045264b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8367449265f330d850bac9d378cb7ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d30a2433c55942737abbd3470c6c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d6daee5239d0e56ecb73f8729797b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6cddf6842ed00195836e5f0c4e5d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3db6b62a2e5f8e202d2c565ee2003246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4b366521b086fc532f3fc741e534f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f25e1b7ffb01608bb7cbad9974b44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579279a180b30877b241ef83974ca14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a69952c0404cb3be6f9e0b2414185e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e31878d3ed206019e352cabed8b0db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bacaf3f05831ff1ca27809146252b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658168b4e8e6b4ae0b58412a7e53d10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83be7d14bcaf0acc927071013bec14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8a6acfd9bf3c7d5675db98d6e4fcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db3afa17bd00df03a31e53a6dab4fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebcc1a3516a16d9eee520a80f642df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36effc3d176e990f35e8445165ce8281258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca06309c014dc26b07b6b64a64ec97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda019853ac2f963410fe9e1e6e347260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e2a5cd1d0c5bb158fa66e113a5231261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e47b0ae0dcb9ab0f5c8944ab3df0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf6b5a144e1b1a74ac71b1eb31a8eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591202f35b619d402db0a16ef5ac37f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee7a19da5d4c51030cecf42089a370265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af268e91e7aa7f240f73614a0483c5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651766c601a97f3b73d3c96f8ef3b4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982929c1fe5fd60b8bca3fe1ac55e58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a8085d7c74c9e054166c258a06ec8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb07e77471dc50a9f9edfd1b4d5e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250148bf890a3bb322683665ab823185271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6fe93de64592e32682f4846691304272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c10010b8ece86e06aaa0107a0e0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b801ad040ece9d824e5fa7330c138274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9244a76a31e6e68c8c5cf142f02a27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29335f6e6d99052ed64e9c20fe8bd630276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b6083451d1378030fd68aeb6fb70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c14bf94c83499451cb47a9c8ea1a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4565a0b0a1770db57dcc2cec0316507279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca2cff5454de54f7ae2585dd49783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df926c2b2ad8d35f530cb461a0f1e59a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83505d326f14bb7faa31abf818b0b5b282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>