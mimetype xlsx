--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82a7e265b28d4301f94b326dee3f241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad8350264666cfb80ec4729a5d60932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c9e9a5168189fb0b88c2fd8521edc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b02fd64571e341ee59e1c814faf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7d9a27928fa3839fd436c3e89fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf639ca1c8f27b98c2f8032472b8476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319fd2621714c809e7c3a333c9c7fd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befc1e36a425177703901981bbcc1858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df6a7ae84eaa41752ab3fb572bbd4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee2b86212bb2495b3e78a474c4f3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db27a3730d175773b789b33ba9196811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f9c330cfc3f6829622aecedfe0bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855b067fa2308e11c39f3dcb38927313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b904b29cd641b68f99f7900e2d1cf6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e650bcd0fa7b76d9014e36ed06e0fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20124e223c251f84d3f1d112193935816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e74b8afc4b8f8991f85f78a0d502cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5239faf11d5d4a33f069384b616260a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae859d161ca29597c14cd69e1d0e62619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087b4fad519e7f569ebe7c74e8100e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884323e77d798fdd107a02fb75ce500121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ea69b298609ec53b59c61f86fe7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1fece509e99f0e4d752a1c13c55c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539e68acedfd62cca5e94ac94a3c9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7213d63b33dd930082731f042e090f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55542f310ea76866577dd1b2d804004a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e3cbe772919eae8f4e9c0548a3d7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7a802681a5d19c725cf011cf4af4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff4d591642990e4436b84bfa95482729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18651790ac7e2c26203776719869dcff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061c9de33cc834288f5215e5646cd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaac074d885c81b962972bb798b110f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e44a29ebe55e038d00b6d5cd9418333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ef0a0d45424b6c13ef10166c5bc2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6cedfdfedf880f1d7f7120c0b5d2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75599e2fdceace8f993ac677f175b1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faf1871fdc91508fade7675a234b9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fab7d980ca141fbfec7e7c70be3eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7a63a35c12606748ff4459051c0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7444c933b4aa71fc7b51689efc767740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd51741e94b5250304e70f4c8c40b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fba1c265b02597be2f0c0359450efa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fcb046f2c56564c549620474f36ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947fb9ba939750a8296d739160809444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b589310b2625ad941d02e16404f28745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee8565eed7be904c35190934d339646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8176d68bb201095073149519d9aeb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e9f008cf8c26e70539074fff343948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e75341f3e74064f17b45aa56ba19449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791f857772cdfca0cec816bad247f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190dad0b9f126aec70b0745d72668cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3f2f25607ad3572278213fec6688652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ce25aedd166b60f4f572b469f4fa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2761175bc9295858d09673eaa99a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae8b7b83476f4c3e0aad30d6bd6aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a335aa22acbe921bf4df170833de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8f2fb9f39c9f41776f2c6d3fd7a1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab57a5a9c1770bfd122b8dda070ee958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76edeac0002cc1dc66db386ef81826b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d83d0076fd812a1adde6b03a537860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8b49ffb713ad45e90b897512e11761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff4d9aa144139859b68190b1db172562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f0863d4b5891684fba08a8011c6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12113eb5f65f2f81ea59257f541a90464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7deca3266c3f07d725b12a64854ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1122b79c4d2369e27b5032153e2255e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad128f3fdb4dc074e493d30765aa1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114edb55eec72b71f2c5132714a041368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75f89bc65ff936874d61edb4b936f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74436bfa4962cd6ed065acde3dd7195370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595250e6209216b6d8590220cebc7db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a86fa8f7d4aeb8a240e308e17df072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d79d8dea33ce7edd85e6bfcb386d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415c9c3bc572a3fbd5b7d47accdb89374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeaa557f92cd6b9a158b07730a0ba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fa4db8277dcf0a45a67aa96390d4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3abd778190a645c3e8642ba351f1f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0106095fde33e3830f6485bd90f071e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8aed429ed1c9400c39467a26649d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f14604169706ab0cf90054ce5e1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf8063b9126f2684cd4b5f84ad0fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97070c5c18c23b722edb24ec7831bb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf424f4db6f37f1c97597dd4e726a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8db3f96037032d4358bf8f8414dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986776ebba85bc2a22da25d55ccea67e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d832e7e15e96756bf9c0d0af2905aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea2c9ec8bf81f1f81f794b46b9186c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649396c47866924b2c1b0c80fbe5c6f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d52bc9332b15da0ff312ae9ab4aa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477cb1b8e477b4c215682254af1279190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595040f46c417e12e03ce90ff19a196891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34975df1b66841ec8fff517d2f6d447092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afade4d3c4735131d8a4e3ead7450893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446be9b63d6b1123a2dd4efa1d348fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b10485a39307a716610c6d4fc76795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051679c5c1593978e35359b2a5e254096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d2c0ee6243fa09681cb25a4a4d3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64528aa4fc9565af456e7654100027398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530101666578576c9c5fa361b584510899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc076a7af077bd6060b6886e09049100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f86a83bce129b8f1d17986c1b21f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619900b131fb1f99d6322fa176adeaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d17bc8ef0edf5c062869f89280fcf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed07840010f02d00b780dd93d4ea7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2ca5148923c7d9a60582ab593c0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebc86c0fcf7c5f4043489e58886320106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b81a5f82bf430fa431e6b28ebbc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ffa46412a82a87bf97d80f947b05c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95c1e9554f675e1f378b1752b4f834109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb455f3ffe6561142ddcd9271ed25fe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35cff71122f649debfcfa0c98af867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8cee417ba1786c86bb2d16d35088112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c595178fe97d3fba132f146ae6a3b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4823974a7e038a9b4dc39da8e3fed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a64c83ebd22d8fb5feac4badae3cf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48708656679c4a4b3b2453bad54e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560783f0ec8c7381bb4ba11be68b4de7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eda783a03fbb20651fadda07a005a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd4f8bebe450391666a6c5cd5d3c68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404c2a799fedfd8ac3c4001634d10fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c4c9bf8e7684d60d853d098572b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c931b1805ca1439bc832b5167f8ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664080d72a71ac091a4c8032289e372c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b95089dbdc0f1fb91f6e994d3364a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a433308396f1f92529a3731ae5f72e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c3476e2148bb7ee30345391222f2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281148e1f8fbb4519096e011b6902da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bb933bc84249e957f4df6a13987c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49794ec447725c6c9d8dcc58ab0179129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38270b70e501df24671dc12ec0954d34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207b288d5678218a7fe851b20540a51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162516d7d2ced64bca74f51601c8c92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d38e695b09f2b13417925cb86c1a6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e0b2b6007eaaa2004f5001460b86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced25f5509fd2a4c94008ccad562ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880077723dea16cd4850fcc83acc1c2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f613912ae162c8011b7438c08d93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5b242551d74ce1c45a7043dc2aba1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a7de0a26b9941cd6dcd2ebba03430139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dd2f4b719b1a96a183e41ef3ef10b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f3188a4fa5f32108e7ede31059bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2147eadd853f4dab5b35e09ac635142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91f4e56d66991af3c104bbfc27b59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29447ee3f2962c1241609fa7ab89d5ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf3b6f52f536bda70bd7482c6de4ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cd607a54ae62bf89a5cf4c53f959f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda627a887391937420f7212ae6fa68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441c81e3ac7b006f923a2d589089c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab11d0f5cbf634fb1569f732890606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf3f7d25e8bb7e3aa0aab1cee75510150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd6a367c5bdecdfd63ccc00fe1458151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a83f295c2deb95a07dacc3a307f84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888607c651ab44bd54c03ccd60e9cd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045ef531a6c8496fc36d36b026158f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2baa7ee56def1ceb486308e06bbd56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b189842f636a15f5a85095ed819ea0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b21a0036eabe478cbf946aae6a69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3fc491d44ccda71a514daa1d6082e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e1b490d270167130b5dfc17fa6d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e54cfe49c6f0dc50c7043461f95d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587dad4c988aaa27357ba92bb597ec5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe54c20e99e4de7a72b5eab1e2c0b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5cb22ec6f7f4f60c88d38335f307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcec1cbb53356a7846b6463ffda20e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d72c09f2152a3bb10b63349529f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063c989f4c5f521fc5e06b0d3f5cf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a6589fae403be80304d640efd64e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f38ca98bee7670c2cac6bb5f87ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e84de6d371f0cb4ba2233fe15f3aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aabc10606ddf501b0f8633882d6e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad641526c8e592d6810b4abc9249488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0395637f588a1a9e3cf1cec5cea26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292654a9f0dd8f20809471728dd1fdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e36404120be91e3901c69a5dd95757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1b67709f50863c1b3cb1f3482e4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c76ff3435b1647c191ecefb57584f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf1842462a26a35328557020d03bdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750ce6b699928f388f8f47a5fa119c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b67ccda0e48ebc94cc66daec9393c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8908dbfbe0ec815a46c74a07fc4be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732224ef837a0ff01371b6463a1e57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5cacf341441f44251e72f5de31379182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59703a3ff59d7829126b64fe9a1831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af884122fa95f6479e4535e78f17c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456501081f4c6f7a7a7775edafdfc9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577620f1f2f398a8efa9a6df809b89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf89d6757e61e27f12a3e1944590d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ca819579a361e3d2aca32a11f3ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e7d80a8b14a7a72f3f18775284338189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e32069f66d23424d36c689646a490190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba63bbaf347eab693ff75bdce32a75d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c28f146b2bf39cddec94bd915747b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a6802f83a6c3ac6e8c550bca13bf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7118f6a8e534acd8d4310d65c7b7ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf580bdc8eeff82e964ecaebcb9db8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933f2f20ca03b0db5b1120fd2810b5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18c67ed05dcec096c867c1318d7bca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06744acac0b6bb21e7c96704f119a445198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b171f3e26a8780e22131100dbab59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc09b06e29bebd1528131023317e38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd9072f3f5a003b9748fe1decf6400201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d8aa5da61741ff22895e6a734238202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e17bad862ab6d3f0dbaea1ec6df2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff7589233017d17519a90360be3cb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1305156624b2e5a42094657377b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4e171c214f821b5a05d0979a2d67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb11ab594908195846e8a43fe72ff2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968554c01fe406af58028371e4c5b03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293a7ab2b5e2ef347eaf08b4c09a229209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e14a0718e50b3a84d903389365f51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f21b8dcbf570cda1be9d556f5ada211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ed3c9adb400562697ff0d4288e35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d12c110e0ff0ede62fadb2ab92f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c622b53d7b6414b1bae7b0e2a87790214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf645077ae79562efab5060b2d696935215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771383f83cf6f5d6320b9b447180bcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc74e97e5b4e22f923ec10542743fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a5325fc42990cc9f878aac5ec61b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfd650fc0caa4c60007dd98137272219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe7617b85901b0d288c30a4f8f831f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0db74693cf8577b3c4db7e9f6a863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922cb8932e0a353c57f725dce592bbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65dc4a2450cf58005d4121ef6c2526223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b49722801fa7321acd0580f5c15c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84334e488995b8fa9a2bd15d86994594225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1be3255e600cef7591587287f9b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203027d81dc96990b0d41b948de210e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52043dfc4d6a6cb94ce9799320e8d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298da65de09e66f27213653d8c082a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218353b6c8a8931d72305c7c3a28abbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c2989d26347814fd1d33b430a5c65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971e45c72e4815bf94d2468ea91bd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f653b5e213753685b56d6bdb251d11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007bd9a8107af4a90a7863188587c96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d674b6a42d13753712c296a505ccc3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ea54889b810391d08a1298ff50e8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff5a6f61c9357cb3a2e9aacb1bdaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f790ba8cd78be9f758cc4524df24f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad49ba286beae144fc63af2ffe6b04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd52e2699f160f40e46a91f481b93e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08bdc8f6dd889374a9d11e8bee3ca0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedaf9c64d9fbf3a69be771a2277103242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7e2430aa613bf6be7604bc7387b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d1577561e3d7c33760c0a9bbcd44b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a99158069f469b99690e6b4fb0e2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff699dbc3c76a5e1bbab0022c5d89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256eb9cc6299f399905802a69b5517e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b57735f40e279fdf2eaff928ebe34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9948e51e881f6f9d89fa014fa2727d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28280b1abf58cd99bf75d3208bdc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ceea627749adfa4d5fd83c045a7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae14800aedf7304f12c658aba504d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018b4679a7c8b6e7008b95e4e1cccc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c2bcc04ff1821d9a31627c985b9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e991d6dce07eb223189897f8381d241255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d2a61a57ea6643b95abc50b395dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4440478b875e5c2fa94892b89619a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417b18dda0f807b9a3db0590cb68cba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414641c5c519f72bf5ba802cc8c7dfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ddedec890f700e725b908622242a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4aed79bea629ba205e56e2199eaf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62fffce6fd70fa1dbf82415d0e817262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9057008cf627bee65736599bafacd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e6e65d5b53ae035f364248e5cf3f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf01dae7caa915a760dc5725b22045265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb5e3ae0b27ab04952fa4dfcbff1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca88c90491e8b8d2c709bed66343429267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdade8713c66be03be3c96e2f705f1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf03bc340d6af65c7fed802d2ff0d3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137fc4d1a8e42112f4333b4318a7178270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6db9e63c1c17554f34c91bc95496f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c88fd4400e09152590489e590c8fcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376cdcd450063b5b56f2f1d7e012288273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e21ee84282dcc72a36ece4c0c43b7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d16d0dc4044e15e2d1a6c3cdc44ac8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c944cf7ca41d7169e14fd6ebe7f0e02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7861720782dc031038cc42669e4bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df32749dd3733f4b8ee5415cbd58d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0345dacca0fff3b95b33b98bde5713c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992789aee89a58e663fc8c0e47ec1cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0eb452729bc14c5348f6f6c7b9168281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc27d61abf9c84cadb96f6d15c834282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc4776c964d53c99b5e0d3ca98bed3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644480801aa1442e30e917a0094c74f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9c41d957b29a98cf1545d20495f40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dd6ae0e86df7b20ab7e6412610a85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec138353132a653e96e3f3f18c5addc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00542bcaec24a70fddf12560e98dd9d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cc013742a84c9dc8b6ed42712023289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5d492a5f820f351b744d0b64a0ad7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871aac7507be234a4ad3d078a013bf9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe817a1eba170b1caf7e11d2c93dd8292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b593f5ef7f0c88c107b8995ef4158c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f45e2505e62468de1677c7e18cb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af8eaf7034478208229d499a4c83d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a9a282163a1ade2d3ba4977dba7284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00dbe08fadcd30ab72408c0f54c9665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88495023d09e26805d9b973d61d1da56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f237b8115b1a1b19c2231b783276387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3a8dfdd953aff584f581d36f015d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc6ad8bb4a73ba65585b699bf0ac0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4483990fd465a84a1d1e924a397ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10facd739b466750c842a2ccd5e6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150ce8213a1b049225a0f9fcc6626c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bb40ac6b51a462a0b98ef0c9d95db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047eb0994304098ac8f3d415e0f63b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8277a3b19a122cd0fb21cc2cce43415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718a90aacad351ca438c3d1fd37552416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a0a49af0ad0493c85f89221ec8d2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879bd6bc892f69bdfffa9695e46021918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2065630184c1a677d39278d9a87b2cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9134a3bbcf844d0a54893458aa7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873079f8fa8270cd08d3a80e8b48e6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4da2a7df50ac8b04fcaf3bc3504b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ecce788e519a801f3175863e0ab223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7aca7b97cfefddf550bd4d30f03724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae27437e98a2ec993d450f601c3e1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4a53f12cca1d845d9dc50394cbf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ba254f95ab3fe26a71ecf34f746e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93eee18b885fd475194178d0d9b33228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64176c796bf2859e69b9edd0af75913829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd60a70d7581bebd9e3622d58f29b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8aba1c3f5d028afa0c665d596465131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbf2f74c00b2a125905bcab1989fdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb00acde09757968bde463741bb26633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a1d86e997437fee0c41e5a63642e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb3bb92c66aa3ae7eb0e930acc50e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c9ef457fad7cd1e50a90741c4e58036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95a2f356046a38b94ba7315acef3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a48ac842f665fe45bbc2b7bc16b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f06b721f05df4dc4222b6180ab51539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8848a1bb03274efa43ea1017623d65a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b98aed08c5b59bad4e9c04735ccc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de905523cbb465fa880aa14220ea642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd457cd8bdf28917a7073501bb92b5ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a10db3c56f2d1b8fc4e639083f563d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69a4c30351b0e2cb1b98bb1e63ce2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0c467eabd93439c7fb6fa4ec27d8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f69766f93d2750639a3ffb2e7957647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479a266b064f9efef9b27f7c2da73148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01f1ba110213739cdb61539d5e68ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d758166a9ff11a67931819acc8a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b19fe630e4e12cfc4c487eb2ad76f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9670e1796ea40d9a21f1ce4241627952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadbce50e385908329f50e785cc3aef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d328ac33a7ee0b50f96aff35c089f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eac9741d3b17303aad59351a42d30d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5820a9cb697a9acd602049e38841956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28466c587a047c10f12e0836a30019857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e055d46cb0e08058caf7b6781bdef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d037b0f780c5b940144a49329a7ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b36012bd4ab7daf162424165e3b5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180ce87e2a5d1eddadd797f44be10561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c51c28ae29f9ab21367d88fa4aec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ef3b818175eecf27c06d4a9e375a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9ee8f3f6a6d5153571e3fceb1f88a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683357655cf59888357a0751931bbbfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fde6bb8bb26b75f91cfcb0e828f9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02103fc415fc9ac0daf35e47c63b1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a49e684c943c33c644f56a88638f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c853af1bfbc7bc2fe350c3af8c77f5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b91ab1f1c5ba7718fd2b99d3a8d1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bc1a91fd5b71132f194de94e003a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157b60dfab7048013e5ba62090c122372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7072878963fa338c7fe7f1b489a1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2075b03fbfb14c0d9b0604c59e8de774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43455599b6c92db32396744c5fa4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461038041f87c79c614431cd566158076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08efb267a6e1356543bada484a86ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ba934e2fcd481d41b7c21d5e0b03d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b9d52c62083ee151c311b612bd67179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e3a1463a34dffd5ddb778d4d202a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c2dbd7a7edaeb0baacf660a6743581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c728ddd581ef030b8fbcf2c5f49d7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28418147e0b7b25eeb4b6f8cdc68969983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed344745b452f3693b5c86a31dbfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64dfa8b7721ad94201897ac7151abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b62783bd4a1f9368ef7dceae4305c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85f0ac1d2055dec20bacfc80dcc02387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5f7ee6ad16807ace78bde36d03db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08f57354e7bcacf5a4211225bb0a7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e492e7c22c1db6b067603209ef7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d527620efad9ffac37fb75c3fe8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d3ad6887a222aac775e5a69629e0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4370cdc59783ce9fbb9dc665a41b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87b6f0391446406bb66afa4a356b3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702b00f5aec5bdcc2df2742e7a126c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dedffb08dee10ec7c9b86ed730d7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4363289a1fa5d85f7912d09dae7ce1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068563bbd8e6573a5477a36a30b5339a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d9e07d6dfa0d76c6693cac86f881a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6df407f6baf9f822a9c42498d84b15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab78db07a9a085e121b7a51eab33d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9098edb203f7b0d240b72c80eaef61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce7589436e91013cee70640f123d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5552435660db5bbec0119c4b2f38f68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a4dbefb82d87961ee23c1af26be28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0fc53dc9abd5c248beb17f1055bc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ab6a099b3281c671c9cea0471b5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f9864d9e0ffd3b053ed5d7aa603e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f76f667f88890a6c7bbf81e73d5a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b9633e5905b2b7ed1c3efb3759c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbda4823a39e9ffc790d3a68fe52ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d444047d7cc20f2d4176dbcb731b24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad785841c2176bba1dfb7aa440e533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed364528f0fe0888a2934e7e5b9e4fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01185b847204102711d74fbab6c526115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a1528f4a8e01dd2f4e71020f13b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b462f5274b218476e54a62cf31562117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e9e6411972484ed6e93a1d068bf7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a84f9ee02b207e1f3275b4e7ef65dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d5f55a5b8c784fa2dacfd24f73f36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3935a41243325c298c47314b65b92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79f4055e5d96508bb828e9f11c970122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5983890cce8d7f0286b7f3acdf47d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eaf1fcb74291388e6e0f73de9daaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ae30b504b51fafea57431615723f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52cc3467685a886862bed8de231e92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1f131a198f0e21a43469f4c589d4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a7a01809ca3c80847714a5ed4465128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a9abaa3296ef1f894a86e3a0eb6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be78b0cf5f158e7814404f422a8a12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fbfba712d2210c65637ba7ad3eeea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c5a7b14402247cb3575630f470776132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddb75d937fd726b4982b3a58227633133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec283f6276c8fda91856ed833901b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4fbcabd5726894c717ef31a0d906f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a28db4cb5fedb378daeeedf9bbb62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474fea8511fd9d3b7f3eaf3859638bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6d744b5ca0b1030d7b65cf66dfb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6401081fc9d6838dac58483bce474139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1eabac255a4feb552e8a24f6799fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df49b8fd9666efda41306f7839948d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb82cd2ad38c5de7b082b7f076cace3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c049597a7013ad40a608612d39aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e66614cbaac8e1a1c1cd6169cdf27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca1113540fb7cb58570c9f3338a02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49339f32959206e89c525367a55fb15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7ba2804a38057ea536f79e2144ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed03d9cc59dba0aa0f68e49cdba5b35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9f3c5c19d584c01fa04d785421b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f54bfa7df6cc2d421c747f8fbbe69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95945ebd0665d39d80c14f95ca68339e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177362ec58d8d634629b2a1356143f40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16764c53d0191ff0d9248e6c2af2cf16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502fdd6d63780663675b17fdc20a9e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f439dafa9ae7812fe87abba89910c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1197a1096cdc50959798cd59b93a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b5c04cbbc0e4611303da6dfabf59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8a4090a8cef052d77dba3af3f294158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b00f01e2223ffbbca237dec7528ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc4687ffe808cb52d398f809931e32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95fa7f5d3f270d8bb2bcaaf95d7cab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12333fa0368a151f216a4adb26395eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15cdc2fd177593a061b9724d26c408163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc9b255875720786e7668fcb4e52c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63901dea76018e797d970776a0388aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6b6b6a7e8014c3eee49fb1d36c794166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c397b82c6971876b43ed47933ccf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e532c8142cf239e220e72b359a91d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f303a9c3f0d5b0acc000cd76f09d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea63cb367e46a3dfd35c7ed5bf7047170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00392be394bb5c93e23bb3f3a8067fac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986a53f597c75e6d326b65c3735c95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7280c8c93fc47bec0c26ff7335358173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6323908050a58ecd198b3142c946e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211205827f3425ef428b3f3d5165e9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44163831758763d69bfe0c69807a9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d9c95e9e56d2d7a805c224323284177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac0885c764605a24a02ecb7b0bc3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21395f97f40eb0ce4f97d4aab209279e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c09a1a36f2590629244a570206b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94442eb2d881f13b8b480e46872fec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4218ac0a0f69755547bcc48f86eddc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d2b90ab27c4bf2d64afe0a8dc4d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399a42f8d161927f005a9dc7105983c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc84eeb96154c706f4cafa661a5565185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd180c2b37a1c00ddfbd5f888ae0a2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72fedec0589927d700dc3c8b4b9a4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e6bb7505fccbf91caacb2c44de203188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60c43daa1683270b580230a40457f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcf35c1d2601ded540ae2fba7f5e30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5bb9b63e8b42bf044cf1b825d73e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a62264c977778e67dce564dd17c2dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2553995ae4d03f707946894673bce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1fa153f5825fa6fba420ee63e4329194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae454e02a85a10242b9288bec2f939195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29942c2402ec7a0772ad91474bc4a4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e432fb2c857a3c3a1804f9050335125197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e259a2f54abaf08f07768750cf4cc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aa9c5a680b01ffdaf67f6c2407bd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098afeb95fbd5a6d15406d5dd2df675f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b554cf8229b4ad7af70d1c87858d5ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66875de655e706c2776271da97ff0679202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750078230e3f267c34ffce6981c9579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20810bf7df85ee91ce02fd340d2921204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff0bb6251ffc52a9e89c36a5f8f67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5736934ad9c2f15ad64834d1f4ec62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5398030f70c4579d4fb75cbfc552b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a2a6d9366b179ad8e55dec39138ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8cc1f9ec61569d171ba77f255a57a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf6b27edc9c9ffaa605e3eb3cd8c83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fcf8d9e6f30afc70f2b57c9047a62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2fc626aa324b5680c1fbc94683da7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b650ac4651a8744973046d0cb889f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6c64f55daf37d45eacc6bbda53297214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c68e59ef68e896a49091a8192c6fc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d374d1811c7390ad669d69b093fa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934e0f558344ce8e4465ce4a5870c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ed4abf877dd6ca44057bf7cb4f1e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8667798e85d9ec0618a2db280f80c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618248a28e9b4aa54273ec67e08a05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef48d2cdf72e98547d288860ae67918221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a016e12d15b7c8444daa3206bf00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77656b5223bac352f82b0356a6b0b41a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517a7af3a6ac1075c3d4f4a8a4fb15a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452356b1e2df4e97e66f08934d13861225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de504555af9f3de71b74c016edfe64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75fafcf2cf14a4ea3752e155396438227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c8725edc151dc7efdc3b2beca39f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bda74edb5fcc17a40cf8c2b4ca280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264279d7f7156b495666dff819dabf9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c8b54b506cd52dd15d79d4c0945e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b512f105555d5ca430ea460478ae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae897b8461be6a3d0b39d2266088b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95eba6ba40643f59c32f40b01fe8ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d9b0496de641e860a1edc2b61309235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962cc8a1a854ba117724c0a2d83272236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a318c567dbe97a792cfb2f27251b4a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167230669eb996c26bf5f64fbcd3255238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bb33d972bd37df3c9dea041ee3fa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b35d76c1a4afc4566308b4a38a43dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd74ff7bf38a9ba0198e2b48a7723241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954d316cf3da6578b84da7996badafb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa56c497a83d87fc890c014d91cf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee80446f1be312db9ed4d25710215244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b03a72842b69d62dc8bdc7d0b268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a52b0b1390d3cb7bd1da51f83f8e59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e2afe261d0ce9e619dc15d9f05e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40458efae3bc79c8a25c28ff41141248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd61e56634a7c5e0280b41d71a7cf96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f290ba39a9bf6d99b769106cfdb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea2bac9c1f3480bc4c3e5f31f373c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a5f3ccea7e7e473eacef6df645416252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eedfd0707deb22aabae69cbe28593253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330f3c7bcbd3a9aefb0a1e32edb16eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aedf14e85249f829e46a606a4ba63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4eb22d9c14ec853bba4ddd9c10786256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea0a90415ccbf975b093418501536d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f8c353ae8da6153e1421d2fd6db60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372354d18eea89db426142d293f9eba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21e385d6acff34b9cfda4ec9d15f93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13130408c5b56228afa28f193f49ee2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b152d9646d54f8b6bbe443b1cbef7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dee34548a37c2ec45caa7556f061d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708f57320e3afd9c664c2697001cc7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545666db2d149f2cc58b12de2d3f3a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3aefe5572f5fbf8806e9cc8525a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0b59476d2aad5a0b925b56bccec32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb234a47e2113250c804c6017e8e3c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce515eac803376fe5009fc1be4c21c53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e480402997a578def00d8b8b55eec7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7ad22916428085a7a19664b1873c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465ab03cb95b8c7c76e42edb2bebbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4af099dd3489721b55e42bda393c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2912de8456931744f2eff4c2fc3d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ccc8c3cf1337dfff3b81a79ce0f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee26043b276d83ba6bd844e45a637276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500730ab6342a3a0bbaf7610c31db35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f40afed3628bbadea1735a46ac5143278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbfe65d855517b8d8e483913ff1bbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41952b5f46c1f2de839ed61341467280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb30120355c130f8e09f02cd0250e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd763dcdfa1bc9c994432b7ff3efe8ac282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>