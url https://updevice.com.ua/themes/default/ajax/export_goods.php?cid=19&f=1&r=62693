--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5764e1c470cf7fc644e0ab43df7de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85789cb2a242c5eb9114c03c359592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890916b20c9450fa5d9221b87b8ae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f562a15981af979b4c6c57807e7254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d39d21e2611d8d87fc940721394f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3e5119cab4cc8e5c8735b93be0a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502754e499dd341c006f8df9710b1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0cb1aa28843a339eb39a236bb9fe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bba1ac921a215e7697686b70968779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa552c057b1cb202c547ab0b47498e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55d304b569aabd4ddbda6ad1e528711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258900a5e495372e5b481c047bfdbe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ace88a03e44565da91717d3168f2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d186e1620da47ceb18eef318ac4266c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab9e9d0b2c853784e01a8be984fbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1c1709dd52f6a608a9aa20f4631f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc45a107a68d9bd4eaf3177e6ebf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c321497d945716823744922bc469f1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5138e41fe3c235a01960ac74e704f5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49071c886f4b4d05fa4971c3c58a1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dbe702328751711e7883e67a96b6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90a7b207bb2299b3a8392943a6d68c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b3babff64f8ca102b438425c8a15223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34351eb13048d5361ad324897916d1bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb9abd9ffb0feb475f28f9ad0e0fa325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34fd5aafa0e3111279d981262b2ac626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd24a548bcde9e227d0543baae128a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eb97fc18f3546f07617a81f4f2f2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf61dd78e32472c28701423ad90b94f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ea64de45ce74146a7545eb46ab5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252af087c805e90a69cec23cbc78b39731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b9dff246739563472881ed3bc289432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c55d8ab3a425c9904d9827b704c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d34bd8bddf091a9bdd95a917f7989834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d686d68db5dc13a50ee8fb908efca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86b1c854ae27180788a13909f7cc0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca77101bf91ab065c3982fad21478e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19178a4e6979142dcc8ca8c14642e07e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60677f18e1034a51b8a6eef98e2e685e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbce90fee6eb31797942ec4431389240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556acfd162b5ede9ae3b699f6589f7cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758a94137d316368739c4928254a1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc7c47ba2366c59187cbb35a850d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218c3c6135e0222d3541898fe08d7a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a89f4a9d85a457142f7d293ccda8a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbd5195dc5c4f4821345a442da948d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc0223a7f7bd9d5c4996b1bb239e4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b157d971ded2e4a09cd45c8d080fbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2d34d521621f78e013adbef2528449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58b3acaaa3afb720e0954c706f74a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c471a029d878d311306afffda7991551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aab1fd2561a0beb443694ebe2765c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e53c612d4f4f2471c464452ceb2cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ecb631299ab9e8a48dbc620184cb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830406e4601362c24d983f5e9aa559ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a745b1f2f6d823c10c7b43b0a070b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aab27bdadbab6616d2cf72407277d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d993eaa13014e459e430701cf989ffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473421942a5d0dfb7d9aca40ae2a42759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc1b57b7363d352ae3b9fcde41e9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa35ad3431226ce7680cee376c03ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57711fa202808063ade4e04d5736ffb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463948273ee82f36c3af529994dc36ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8a6d2d2e96c51147a149cef3e5b8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763433b9ea9e2fb0e263d8b467fdf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339235f1d5268766669ca6c67bde32866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70203bd46dd42331fc9842cb028f2a3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25899d5b2a4012dd84d694423843b3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe6ebde981ffc0ff032c9a6ff11faa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb0d284d547c0634a027c433fe81a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393b92d9588e3cf38f714fd66a575d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093b4ae6ef6679861e87cc44e4e1e5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efffb836348b1219323255d88d9159273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a352b0b47a25a6618453c400200074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981bec430219dfff9e187558627c8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc387993c0d439c1ad41497acf28805076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702b9a7ab355cf7881153402c0a4bff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276255960e1c415881dc39f1e00db1a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc95f16ae06ebfc41defa82d3498a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373a36e236883a7510f78d72019249b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9d75f8bee5a579c205e0f942ee4af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c12189fbdd2c6c9a2c6248e88fa3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7bbede330276a847c1de08e6bbbdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0875e329e4b274321d2eda57d0ccb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542c579279620ae9a79d590bcaf904785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0aae08c66336f71e49b80eced6d4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92ab150deca247b688c218c2712bcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf7f5bfb95bba551d3efa81a376c3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cda7de081137763c3340fab8a6c15589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cfa287d0c5dc575a8aa16efde858b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584309bd5cb9d3c38409916de5ba50591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04698ef4695e2f52e970ce707012452f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012bd550dfe41bb97031b52ccd29a6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b59484e430d4f4a2ad8de73944e62a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae17d45181545da631d7bf645b0c2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa19952c4c4499af7a7e966a4529b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4a28fe30864a6fd2980a389f6eab197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077abf0ac5727d6a590f7e9ea27f7e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca0375f921b60c3bd7e741054cfbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a709391f52fe34e773757b2b854b830100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab1c16a384695f20dd55522521c17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaba9eb36b4d656a08a00ae034ecbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7578b366c75a9d6b7269da7eaaf5dd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e73cb2f69a7c871ec2f6d532b2ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42eb4fb08ddec5dbfe698d0e525de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeedbb7ccd709b9a5e344d04bdcc8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba8d4f9b53b8ca427ef0dba0c8072e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454853a4d5f27ffa109c184c4f3099108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366c4ca9610436f821077f0028c07b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9529a47336009820d98fd370084bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913c027c14ab04def189edece3b8b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a885097e190046749dc2ec48de247fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bbb87a02eab56155b83a763b858b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b68e5d7cfa4fceb04accdc9d6adbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a367bc5fa5ff1269de273b979a943115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedbe05f6dd8931bd7464a213a57976116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fd92a31d2c74d7af553c45a7f77eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c01bc88b64d3dc1530a658361821118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b7f16f01a98dfd3c7409995070eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50fe604216c03be2f94b5bdfd5006c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a66c1bb49d15aa01f052bab0ea869121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea40ce19f8e347504d899f5911b0e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7deba8b772d86b5adf6ba261e6609123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1b6c68a3a6e4c9a0240a123547d02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe03c384b14f4e185038815385a93e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9737b63c027c4dba11a0ca13577db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7494c737d281e2baad2d04f58907d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5704bc8a750f6d3771151dad622a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705cae81bc5e84eea06ce578903a94b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80442b1eeeaca74452a2cfd168dc367a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe8361fd88f44b43464cb2d98d59bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24e2abfebf5680c1aea3bb2a8c60a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d200ae76cdb3236c5710ab82b82449133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ceb0be9a715da983477e1fd3239a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711288a889eeed09ff1578bffb87c8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa27a821063da8b4ae31ebdd8ef786136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9048e93397b95a7f90b93ed3e7dafb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb6941c3f6c4326b9045b31e372ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a7b7df6dbb4b423dc8aa262799dde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8afb8591d1ef0359ed1fe069803bce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c5c054f6111f2fc8263451c7b3e7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daacf4985865bb21d86a37669116ba6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc699ffddc04da5bc85cbf749994bd51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd0e60468a5a2aa2860e400db1938144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f38fa3c18d847bba1522c1dab08e36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3e388b8b033cf51a658f2a29b2c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b4b68d4e3f2c4da29d3a90dd2b795147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91fc2cb7736cae533ac4c87ba62792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4b535188708a224b4a062793df9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893333d75cdd45745312e9f6ace67d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892a02453375371ed40231faa007c7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6682d48a695bd2fc11d02ccfa3b0895152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0052f33217aba3c14498eeb0777ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22594ab40c576ba7ab648704c864f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a311a680115f9ee4b8d9bcb6ca55d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c54c7d8ec674b7a08810e14930ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a9b9c47e567d6877d566056990be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715056ec0184dff6542e79a4127f75c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9def38371801b48920921197af1fb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339906bf6b6bb4dd7a85ff7bc9ae8c55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd2df08f0b37dee23e66d81a638d1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a5b86538666c0459191a054873af7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080daa75fa77f4d078da0df52af932c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931002a1becdaf7077de787d294c249b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1a33ebe235ea306ab06b51de9f4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc6d25ba7b07902c797fb1680e25fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb149613ae51a38d738118936e4233167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add96b03a237ae181a42f7f2b6a3978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc5b3c318bc2f6eca7b134e38309df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba170bc9adc52f13b89ef3384982c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3559e53707574bee4ad97bbdd9661171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b16e25754efd5f4be7b4e257e989172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528959ea29301bbf739452ee1bb974173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b1c99e13a890fe0b0bc2a6745e784174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b312229f0dec3855498dccc74716175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc10468fa9130db496116b291b718176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d837fc137b80737c661bafa95d08e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad7f26c23b34898205b3d37486d17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5e8e5b8ab08810520167eebf32afd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41d894f3cfa50f82305fc13427558a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15929c2384a599dc8f214df3b6a61734181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf23f51ce33b34afa746db6f8b24e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd20f5e4cdb7f22ea95d3aa3b50e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209ccb5a613e687c76d3b01fbd2d048184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37131e00a3abcf44d7b660b5d91b514185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2f85d34c43ffe382ce42d699b472186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8741195131c753146db19187f64ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb964dc86ba784d974667a5f3e4c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82350f23aae22dc1af39ba0b4448ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac8f7559d2673a04be685a8e8bcc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8329d97d99d23a07cae70fd14fa70a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519317f5d972736de4fe00051cc8bfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0a1ae925bbc77b85725ca6e3244b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161cf496455c6013ccff30caab700f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880882e57ad9ecdf05d9f4e6bbe652c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d64ea8858a3b210b986e32a32bf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2da660843eea492ceb6ba8e412d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12880227fde2806a3211d3329cf3eb49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028b576217b540a5667f77e1a79de5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17841d2a90bc794514406492214bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9c4b77a0340ac8e57d7c735a7336201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a746bf3e652bb16e462f2e496f183b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fae764c125acc155a6009eb8cc9ce7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241faa8ca7ab68a02acb99094ad13e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075306f5f85db924865fe4309d4ed484205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976fdba42e004bfd5dbeea322d0b84d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fddde951bfa8ebd0b31e53a93cabf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9202b7bfd98423d787ab19e12a4abe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d65df86cba1e7b6c976f295e8f6cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca3175e027e48376d621561e86e42a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de87d013aaeb9ead0b8c54b0f51b82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790156ff0ae1b8051b1b757a80783b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306471fb83f45427323fc1bd7d426e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec4aca612f01bc6abb3c5cd665a7e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4485a1368a881564d62ce395713e8ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d401bf0bd652359370fcacde84d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975b11a6bede1c4f0d2628fd431a0eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180ed05bc4cdfbb29d12c48b57d81ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7dd1ddb02a58a1d953c8bbfdf829a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f7bfd030aec61f677b6370072768220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c8285254f65e04d593ebf6de9714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555febdff2c80af9b6b655f2fcb24b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1007fb7f27fb129fe19eb870b82c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a27bdd35a7f28c6c9505e9b2e02b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d603ceb9282d7ca5891184a2cabda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8d47cdcbedaf47dd029b3b100c41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d93c6525a17c9ee8f1f50143dd272227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4856ed320094840ca97d657ec84b76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625aaabfe989801210fdbb116a7568229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0b3a7839cae75b2245c6e655e1c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca883e8d4ce1f967cf40f27f5bb7c86e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd56d2b642f3e8351718d10a7fc8370232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbab5cd3ad21b2ee2c68c25ba9b25b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd57e047cf3efaf00cc70ee1b3b7fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226185abb9f524dedb5f86717215b12a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb09b4fd04b132d8ab3c3ab7f2c43a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683a447c31e0008086183e87445a8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c910a910d43545a1c17e34ba2ab90a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed83b8d76bb13a37784e017839dcda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478984cb2d427e8adff8c4b2bf866d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2de8588b7a97c58434fb46e69a5818241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f4bf82187580fb0141afce792861242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b78d09164f64c62a365560fd0bbb52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583381f26c4cafc19172e76abc92662e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d5b52cb4763d62e1d279295f4a61a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee2f1a654a62376484299b535d0bca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba8f8d445cad4eff1780215490acf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a00d24569be5c783bf33474789c06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cd79dbcadbdcbfc0176d2e61a46d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d5b30066acb2cec45d3e81675273b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72981045f38167ddee6fa236adf9fc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f35b5a4eff81b339911710f766b69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ebebc2ca6da3c4d415a5123eba1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7867945a91f4a43c7f46f6b757f8f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323ab01b0dcbcb0a8968d182ff6a4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa459d9a835bb21a2d7ce8d4478c1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449208e9913fc4537bae27c54d278d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011a12ca327b8302830799d995f1e66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34b3fd895f2af93176bdf232ea361a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d61a093d54a9463b18a8c80abc5807260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151c8469e4ffbccedab18d1a7ccf766261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d0fe331b794c4d45d9b896fc194f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2cb1c7a5c3c542f8ed9944ae3bbd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946d4f95178af6ac85a5a270ab097b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc2d003637aa64a1b365d7cb967420265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8573078496948a2c80c06ae48f406266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c4378490cfae358777227f58b7533267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced1bb923ccc23fb0cceeb03c1d2d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8d5fbfe41eb194db54c6ba0c3533269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c3d722eedbe6effbf74f008a529af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee209f3866b890a0f3f6936f0aabcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae88424464290b95e42b4d1b2f1ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63a936b5cf4948c11f7545d1b4d241273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e86756de348b17bb45647d173efb67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea044903609a9151640186b2db528c88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7875774586a77436e9dbc4bf7f8e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e609c31527bdf682e618b788ec737b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541512329e707b3f96ad18cf0802f2b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd50da809ce4adc4bf72a74a7d0c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55e0d26f22402e77c1ccda41d4235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8298bdd9a565182946662012e734281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a112133881db25fbc1e2562f784b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e2e6ad37984bf579fc311edce81a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097bc30cf55e5a9aeb963904e90b6fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71adc986a7716d2783fcf8074342723285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c72967ef5a1a232cf0327008dc256286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b5b945554ba91413f2a9f10403b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccbfadb3efe508d653e5b7e942ba6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca851ab9ecb4b3aad47be57d6cd52c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c3fb52054ad49c2f600af6b404bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f753fb7480cb1865ea813eb283911291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a106e706fbba6ddace5e2a525f810e0292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92c8b629a9438396142be3fd22d6631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723f7e301d76be2d7c899eece33ed9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d3c69fde615452e81c3661a0ca413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8c7692f0ed4956835bd9d80019a344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd18d7f57100f374384db8d3e70d145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603688e8ffc0f43b1bbf04bc3221ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7b20bc7c053777681070e9ae55ae27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86724a93830735d500f0525b0b93ffae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21e97563cfcea831fc2d1bd702c8ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d62ce1dfbbb0e713ae888769a44310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b864c0423a591b67208d62ac0c71c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c5133215390f163e42885653467d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831242afe4f6c2ff914d2838e688e57013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b62a19e84a7335650ad357aae301aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec844479ecbacbabc33c6a2a91d7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b3cf767d1d4a3bb2622731ba2c9de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d55bc061dd2b499103bab63af8ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36906cd293039db2464a2f6389407d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d1e2f54f5c3966a93e4fea86e05319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944d359e6651b6c7558ff3b244668f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984821020c0ef6e53c9a00f6d1065a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8614125f998aff906e2490ae6e3c2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aea28a910906680cdb3bff486d54723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aaafe36167dcf84b10ef6469050ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39269c19920b085f219189fc6a484525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238914d4e84a396fac980b626b5841726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd25c6a55aa7fc69448c5c2d2bddf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95630a758bfa2b5972dc61d08624591f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58961077e226ab0ca90a847f79a3cfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848fc2c5acdcf6a394b49e93f9c43b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e14f5b460ff6dc9c84cee5045ff4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c3a22398f1e0df6d3f0e7edcf20d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af20a387eb099b71b96c994ee277caa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4a55bf0bf8bbc4301eb0a2e2775a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5ac072ccb959ccf8bd9ed48388bf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c6585b716be00086cc791d44234e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43908c7682fdb37b160285e1ee0332e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b994371ea7fc1e45521ec30d91e5c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f20a81980c6df436e68700a9220c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee2abae2db54ec1f2a0e89682930ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed504e7a21b9219421d345bd8b09e3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63123ef6577db2ce8c1802be160a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef80ce165d6786d82c9cec42a267243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63230b546af63152ab2fe4f625c1cbdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02d89530e6e03ffade2e18b141971745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f462fa34db6158ee3446533fb247e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e894e5a6d30e299d946f61c019cc1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f3b387423d01c56f2632b6b37a4b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4844aab9986cb010376a6e964b3004149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484c1531d0b1e6399f11f0967b3ff1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e132afe0903eaf0ce35fca7e567af0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a050ce589a3e9090fbd484c5d231d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc807daeac2cfd24a6ad9b2d64ec3ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093431b6cda6b9f48c17a29c0daa952854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361236ff0039f65060c4518bdcfcd3c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b464894334130ad0789f1f55c680e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0c5954d72667463b707fc59c9d8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e37ffb570c003f545ccf3e1108960c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26667b6557d6f07b553c32a38af01059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92edda3ef206a51b48cfb4ea991d24d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595d7f4bc03214f49a737e4decce7ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90614f786756f08a712bfa6ac1a2e0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a0dc4254947ef2cd88b6fc4cd720363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b89b04ae08f408690b0443026186b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520215b27714e193bfae130a08d25e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784aeceb49cda76275693ad5e68eadf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c142a4f6cdb55ad1ac15ca1f19888ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ac2a6c654d9a5456f6f0c9e3360068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff2e104e8310847e7df5d149ed930969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676b60ce8560647340bfc4b552de1a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e797420c5c281ae5eb774bc61c34f1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7761dfe0ea6594d67d58d7aebf707772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b2017b801161d70c6c9cf2a97e0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ba497883bd56941e56b602859e38b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a709742a1ce87612aafce2054fa8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87118bc567f85ee9ab668345d576ff476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb724a8da2ccc1dc332f5581eea959ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d43522be7784585f70b3e6dcc21478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e2a96e3f20343f87fda62bdcc4f7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4907d6e4c91fe77f2e3c49d312b874d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282acacc7aa79dda2aad5d42179169981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb6e152b34a30064b866b8403fea282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e05d01a6c8e5a99dda350e55aa1adc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f5ec764373c549dd7584083cd52584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a935e021e4ca2ecc352757f8fb748f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7622a9a2d83a0c4a457850031d8a39886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53749d76f1dcbbd5edf634401e685987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb908cb99fb176f8e7a7bc52cd92edf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0b0b1570c16e6ed77bc81e6f936589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf1c1aa4f1bbcd295f734aa070dd9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028dcf3e8d600e7f2c390124438255391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a58375d686364297bab66ff3bc26e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e689ede4bff59e91908e8f522ad94793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe240f9e81e83595b96e97c7298a0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42bf3926b567f7a26fd2e7e3de90c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5bdc18737e81dddbcfaf552a1b7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c427d8918745d112e7e0a6fa75f1acf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb9283ce41594c57adde7d0760ae898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426de1232631de0673e98d39096f84999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33afc46ed8f89bbf18871f242240706100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6182fb62ddb1de54189e8486b364a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25cf7a104a4ee238907e4331b842a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fab4ad42a65e7dbcdd4f42c412f959103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf7b45568c1f755d959836d8f61d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7b21947501acdf2d5395b66c23bb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7b95fc7bbf8c0527fbe3bd7e7041106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573cdd8db7509a6e8b4592a19e3a866107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573db6a47d3333cf410514f7a31bcdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3632edf8cf2ec09c5a14bfc31d8c648109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d7369048188bb6ff95babb569658110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b24994c448c9af9afff4d2889700111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b67857e9a9c66ed5d090b7a7f7f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab9d9dc45685dc964db3c1ea7933a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237253189d50e425c89de91ea3deb95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8faeb33d0e6b8d91b1914f32b9c74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc360882418f658b36e29b976aede72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457902c1715707b9ffd7bbfdfb8228b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af25e2172f026ce61d612325f5fbf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621f3a766f9aed8212a73ad9b4f671119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d6bdc74271471fd9bdf46ebd80727120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccc0b469189ec9994e758fe686509c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f276def3e253aa1f9770dd9ae885ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed7676388d6d337c87aac483d2b14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf56b492dad9a4a6061d71a777eb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3485032ffe9ea30d925efa3c9bc57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df404d76a135b8e271117733f6b7c3ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6d010bd03ce55e4f026776bc7060127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78440cd9ec41b3acc574409284885f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd0fe6027f1433d8ae23c6b684ca89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55900973508d8aded140ebf532dcd31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c591cfd41252c140a958ca0cf15159c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450d796c2400d5ec713a6053e41d4c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d40f9ab74f0986beedfc758fbbc69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee340669633b31eaf58d3260af475a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e1d1513a9d309d92adbf4f8a2b294135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac5c76b5bf187a5f9b62e164be96fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1017e0d49f90c20dca301ee5acad86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171da6b4dce6635aa0e144aa74f1ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcb4462888dabff963231ee55bb96c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f18e144b6bf4a22d8b22d0d0821a49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff1454721af4fb947b847e7709d76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c63ca9279fd7adee7dc31379b1fa58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f147f22036d202b87c518124277a284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001306c81bc69f99282f79aaf6a6232e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafc408bf595141925065f4e59975fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e8cf039dc15e6d3f85a7ab118cac5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df8d1ad1d00c27681454c13ceb765c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c37326477730ff5390f72c35c96e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6c514a3e7676c0c26157b2ef1bf65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda097e05c216a99a2745a0e8085a5b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405fe596dabc2bc8377f42ae0309f66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3f55acc0f0e2df4177166e43d945c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76223064e79db426a75af6988906d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247611c0d76086784a216eb46ddc5309154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5b30e751bf8a57b1f92c013869a4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229c85c49bdc4e46054cb6a7706bf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b104efe40d7494a4c34df11c9eafa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b4946f7d784bf76bf5d54071102c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a14bd7819ee879389eecf3af95b41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe945c8014e708d470a0f3e072d89867160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60e6415d34d6b902385d2686b26007161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dcf87dd540795a56cfcf154de80b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7520884e5a19783a396b90a1bc338b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b469d6bf70eb29559b28fa8f9fb9cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7782d1dcde97795ee945b03a5b4de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16423829ae4b06d4efb0f12e2f6cf2b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b010dd3342f585e2c95c96a2f6e9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999462c5e5bc47743fc551015608557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc261e064c166558b34b504a68928e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e5c1dbedf5e66c3f4d73b485b989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f660a7ad723828c9bb6faec327f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783cec233fd067350e8eb24a2eb7e21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767f2ffa2beab387cc8bd8b8054f4d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca41f063d52158b7004947735e3067174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13385995d305e650f24b0c1c3dbac98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131a481313e5325ed3fcea9628c90fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4001beb33f8621e5bc034217b2fa40b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dc09bae44b7eae249da133cedf13f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4397c56b8b6c278fc1b3a6dcdba2b01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ea8367f1211f1ad9633f938f01bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9953d364c16aca3a6e3dbef3e5910a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05689a0e69e5d522992d2516d66eff37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902e65438fbc019a31957d658b52f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c77c27018cbb38bb5d3911eee8d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de793e089ed156f06db4f91f19c546185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9779e73668ec5827133d3e3ff5ae4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03c077589a688a80df38f19f5a94c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc5278bc0e161e39ca1b506399393188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b62e248827b7629906e33bc12fcf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a241cc9ca554a2481da2b623f2e62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64cfec5ebe1ac751b5c95f9742c19b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be28199fd0ca1b4a88140b0e822847192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3246ff831242b63bccf167169875a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa04505850554d035fec3f1976b5b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe928c80b6c9fc1243e9eaab6130a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e1447ab1f07a475a6c8c4713cd99b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcd267058c8e3e9df011f228191965197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7d0d70940d7d44412c2781616bb6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac524c7713dc66f2d33a722955864ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c470a191c888ca76610d8ef54957b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d292c5203f82219a1fb1baa5a326201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aabc0ccef260c3e8a1add10d3629dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0365f04b29736d619031cfbb5ff55b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2abb9ea84d19e431bc976c1c46195204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a348a5f7050d6d4e008dacfc30ae12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5f24bddc264063baa9a9b045afd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2f1683945733607a5fead9aa943fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f199d9f16bad9190baf418cb966714208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce5825bfd8559d5c253628bec6cce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb8fc36e962da2c8c48003789b921210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4937b42540113d7c6a6dda9f3cd143211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c74dd19c539257e07aa411132f85ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1021b5f01df9a94a8b2bbb105f1509213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e7e25c136adacc1cacc7ed044664214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee489c256438d38f6d5c9115c3c69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0e7cfd4883df98fe1fd190c68d40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d62707cbb7ed3ab115524adb7c80e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea232843ec5229e341a0675be2bca8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a646fe4e11db94105b534b4decf38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd3ab7e6310aad1fff3bf9be3be2e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620068e9b6d1dfed66c6815830a4155e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b7aa70723d1275e1d922d822e3e31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1f28bced6b2ac2a269fdc1d701d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832959d0fa0909e4ef5e3795f4faf74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd3eaefd81f360ddd6ea8198d8784e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c499cb603aa4635baec9902c7a4a75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40308f668b1b03d4e647ec0a724b92d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e26b2618d72959944670504c951f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b45399adeac6474eeb047d3f9b4a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac8abe75307367da48f8782a13058d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0204da0a5a45c3a031fb4dc9168b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f90f64879e5fe4de6aced979879b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ac97a1a2dde7c9befd4cf98fdcfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ba45145626560892d5c8accec63b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fa1a8ccbb5087eeb1f826866fa15e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c51c74b888dd307d477c548880c508236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a5faa3146ea18b920138910ab68c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168cd706eaecda9dd1459dd22f44362238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cc416fe0623f1791df4314024d2d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa09595193f68ba1a770e9c29aec740240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a92dcfc7a0511223a0fe6631de20e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de9c74690d4b49e5d5b15fdace7e92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd1b1c0dfa34d93def159dcf37eb85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84941bdb75d1bd909734368647ba657244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56dc6b7bf294f455a42f43ee15fd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c296ced2ed62eee66bfd0626d2b19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978b6648d5a8bcf6051a15ba266e95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556cfb6bafcfa769e7b8be6a8faa43a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507ac282de35ed7ef6cad78c70d976249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa9620adc0d7c90bdbfd3db209d543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264da0b7f1d3147c7711bf4ae58ea6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f53b4afe571a4c2d6979c673413dee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b982676ab02d2891b2a00aee83dda8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3feb43fde33e3244df1c20afcec425254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad2d039d9790d4571ec79cb3cbb18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294281924304e8fbc91947291ec4ed52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd0497b7726ab1398496ce72bbf7b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ba131e4a66575114989ffc40de9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632baceaf9048a0e06b215ece77aaa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a08cfa98038f25c8fdf092a8dede260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d7b916b3b7f4e5217d4cffeaab31b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e6b1ab854a3be4190123b66d17c8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f810648f80616d8dca838f6a5920f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdd8fe148df98c198002fd31813942264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d647d4b996cd8bdd93662b0cb9735b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c06012ab01d1c4d052dca7662f547b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17067523f9e8159d576832ef66b672e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fce3327a4660c1a8385ca07c531f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2ae5495575f09c353e53600a7c757269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff12c890f251e6c51c56a4ab9cc25a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb070acdf8d27500fae8c26c4e6be6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d38d909433f08fd02d06d6bd8ab4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029e32f3f4a9c2e04da6e4985a8d9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e4b2319f4558af9bb0034dcf06dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6574670d387770581043c5624e46fce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c37b29ca497d1e676aa863fab7bfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b870918864736c7aa5e53c3c72ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52739e1ffad465c016549e3dcee5af81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e6cfbed8aa187dfaf1de2c67e328279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a071e4deb6ae08f28bad71cc214ed7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e9d0289681bcd4908ac8cc9c70f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601d54d8cd64d0259a03ee442d587e6282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>