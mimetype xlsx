--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fc8b17a62938a6c7bcb48724b28f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4cb24b649b90b03201a0bad176ef12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea66680e2d04b956401e0d5ee114f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3199eca998cf019ab813a60a551b494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d9b6a965bf4b4ae3668ce51c2be6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6722b1026c50e4cf9a131171d6b5e4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2a3fc1def0001c488fcf969a02e9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1ce392b905b8440d7875aa09e6c7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b52c2987b3b9661ec6f034e987f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d75d81b472f455b1c4442591366e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1bbce14e49f263b53c510027caf9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef847939e43c538e362f9b3b9d251e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f2f76c0e69d4cb220e3619e5324f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25168719d86d5c311542e0b70fa785014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d7969894a66ae913ea83fe33dd92b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7058a1a98092a3b18d8d6afdd83016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43daef4c2f4bef297e69658c7d2d2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610bddd9e36ea3077104e0d996ed73118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f652ca00f189c950e6159289e625de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b979bac0ee8259508f5a3a2cd17ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47786e5452982205acc556116de72a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8b4f508d356e59a25463070e7515522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04846ad3b477ea0c9bb8b74f904ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c62194c79edbea75f07bab0f884d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019db6957395c901581e4ebee1b111d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9df57a5e865200df51785eec6f7a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c873adf7e396330be8c44528ec2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183807b0a281464d22f5e6568dc23cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4b01726d05c60e1f57523ff8a35a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d948fc67e6c10ac9bc1fad72107661430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e22dde6d7d113b07aa18af7c96d3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88065d6764bd38e5d03d530e230850ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fbcced430ead29d547004cc55e5cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396eb21cc08aca22413100c54a6d88f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc165263e4148bc13f46731385e95d3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854e5a1417568e1cebc4e4013ea6da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbfd29304812ef685c277500f97cbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b16c3c968b6044d12649ab43af9e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0ec03d938c2bee7fa706bb7bb75dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1459e8c1ec127d24ce4a38d52bbb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c36854f6579eca19fe58ffe9baab7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca311439154d286fc7f852f912115a0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d710931943c04ee7c8d809007c043043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3621e90d9032e0bac578c53b06a512544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e18f213622069162d8f16a84cf31845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d6593ba2f9c7b733d2d57f0a5fa8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b47809994224094441ae9db3afae947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24982eb9f7726a3791aabe35028664aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584f915f67a732d240ce7c28c9d333749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ff2db783085eb032343ba81189d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71078526fb04aa7574f1a0fafafb0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a1321be08b3c6a362667e1777a1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d054001b3b16e244f46111f97a9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e2ffa60578d8ee9a8f9a102d63cde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182d3b2d78e9d39824aaf7743c8b8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da715af90e6def4cd689bf263cbb0f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfec271e454feee00c0c3abbf3311b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73970b86d7e3dd79420254f4ca60c0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63cee52713144f4f0278fba66701e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f33423d68eb49e68f7b9b5db6e04760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9bb61284e83ad6b1aa3ac22c51f3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a73cac546ccd7fa3809c830d9779562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04bd95a57cc2786d0c846c7d118bf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ecbe9c66c3e8af0705f045ea95f4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54db460f1a05c87b10e720b161b94e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0330b1a223f94ae48094b37c17b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be5a15246a3a71be357a64d5508b2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf37baf0fc133d649ea0a6d35a43c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2372f5bb178ac6a7e2bb42e5bb09ee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dda4e87a0e06fc11630368be98a1b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080384f49a22a35570adbd70ff545771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dfdd3d3c4bfe9c9340acbffa9e2c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f41084cf99d7f0e7129597f7e9e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992861e2e3889b4b8cfad9a2f26769b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a111f828e2ba8cb44bd3ee74f330a4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acb5dcecd6fb20fbb5c00604b5896276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f74f144f8ab141440824c25e62ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef286a1c1e8d9505bfb0c367ab251678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03360f0114d38b25696e09c654ddb3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac5c6e14a783e3adfbbf73183fc1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96bea30872b78213f8b2c775e111de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc1ac34150802ca05f4eebd680cbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70ed00b237c2afcb7e4e1e9b7b507883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606353173b482e92bdeb9ba9afe670584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659be5796606e53bca8be41052bb050985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b5048dafaa06d6986cb90fb97332586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53cf208213a242dcee10d2fb1d623e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64beb977b70225e7f2949558c51c57a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580cef1a718eee2fe4a3f89a2ac4f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc17f1e2d00227d1f004f5a73b44b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db1a92800762e43535084fad98e6d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767889608ab432218268df5c68884d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c2e1c8b8c8f1a8af30f984c59e22193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3bcd4f86f2014cfa111583b0db40994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd05cb43c4465f1c54bedc0c43cef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d85dd48a1cdbfda23cbbfb7f8798196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07decda834d1a4b8efad898e7655bec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5fda79c68e1ffb11e6c7aff50602e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a8a7b0b5e8a9e856f69f057025fa099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82883a01ed84c184e5abcfd5bffe51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf549134f4523e01f9888a64a01d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974e3ae7e1b4da2b06de5dd440ffde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da1a5a012d1f27e5674dc97cd4a7fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb722b1fd0586d678ce2b78bf5620c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1861e22a4aa675905fe30cbaebd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5bcd889544859ce63a331bd9a42d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd372a895a50c67611662fdd24a85b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c106787e6d6c95fe5c250ede58acc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955011e36e70dae9ca1ea8f92b7140d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3cab75a9d29decb2c0434416e239110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0ea72d790ebcd57e7bfadd45ab49c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3242f093d178fc9e984ebe59b2a35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef751d0efccf4a57359aca1f9b568cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3cd69edd2210b08c73a5b7f9f7d1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cfca046de248c39176b30d8332017115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd2727db32985f3c5c0f37a6864344116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f12c89ab304780c31e7e13bde59595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd029c11f52d70f502d347a2d05706f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5c0a3b549990f59b11ede1230280119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ef9f94c086eb3c1e3923628804abc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15de8244bd26d5fe9846710f88cfbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e098227398195432df15856283d6f30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d7247b44a9ad0d5075c134917652c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c91426e8f59460e6c259b107c366e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77e0153ded0bcd88adf080d3ac3970125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532c32b191764a0f772366b7b3164fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fbeb89e1f2a06bbaf7105a1c86f36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e56b0de5d30fc93aecefd86cc5d49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc28c58472a6fb51483281892fe4deb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9185c9f351be8c876b7f5a45100deb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030e5289d0d494eea1b107d8cf55e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233faa5c38e2507a634bf9389b1ef933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912610e13bf3c45ab62f21a6af46d163133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d119999a421d6bd09d4c039e42944134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9be1e7f51438e7264e49ef52c8e3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5cbbdc6b625fd746425595bbb85c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd90a0f916b095bffc19be383a88dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea26ec6b68f0ee8b5196b3da3e0b21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9e68366e1a83695545175615761b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ee1b46bd5f0ef86e471c4f25c35ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31dd5262ddcdfc8f18c97fa4d94567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115817b3c953eec31cbc447255036b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ccc1185d61b7c18c417a8e4b46d2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c8a631da2513716721181b8dddfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12803abc03ea55519d7ffa9eb726d89d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4cc75d62d271e84c4d5bc656a46ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda79e5e6fcd46e6e3ea4146b07e554147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91919c62f83948baf90509c15ce9ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a9c6f61c02f0f8070a04e5d184a7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9ed0b31886ac6d7591811e3e34a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d22e8403289b7d42fe1bf0ede849c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489472d5403d78d35ab7c3deb2c5c23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe642f75cd728ffea0b5ae6ec9fd6af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b730a0648ff61d43d0620a76b1bd6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d064ce40433706c2a1916e0bffc63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb0dbd9a1af5625edda9d169fd932f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bfbadfa904c2850f5fe062234b572157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68cee964d15decba188731edd96c7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810cc1243126d81f18114d13d6ab2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6c2c837017541567238f31854ae35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ccc71211bcf57e8c966dc237013e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160bf44919e036cba9c709d5edd81c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c3321248e3bb3725e016ee00e6da6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d428390d8e67394ab085cae2d5ecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839eb76d23557483214b67bb3f2c68a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5160a9d3dc6f372e167001ab02ae862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a8bdd9d0c673e9655b18a2ab5baa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28894c12f3a40c7e3e0992e6257b2e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60b1e28647f662fbea22f71ba6f3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634584d9372d7fd32621ba835acf2be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca120005122c3898afd11e35de81f1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97279682134f6a7251f6799516619b04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93825e3d395fb35f23abb2917c5463173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fa701f4d5b849a1d0b8fff930d974174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ccf4822730012875e992f94a44cde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eaaa25c270a75242f4020cd2ea0b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a641b14ec41e38912e0f1410cb4f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb173cf99c744b371838407732a8cef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c930813b3760a7a8d3ca8e5cc7c44c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1deb2a995e0e09abf56e5841d97e32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b968b34842859573455d497035daee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f969f53e9472f0748fd2aadd92aa71f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f05c4e507565e60ca45cb2a94466183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c03afbc4289a93b35202c459e1f9d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f674654d3eb37259401d430f7b3ce00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bffd38eab1d111d79f095c5a5080bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1d967b2f7ee74ab7ac91adfdffa71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c315529416d3bea3402fc974697f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08d382c27af0135dfc5cdb04199a2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43596c358143fd9b9fd835965413fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a48684fb636214e4c8066933f7a49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d89b6c1399ab7c498be154b09ccd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af08696b32d1f146869a4ac570d6067193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952386fff8c65543d828e735471a04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80845e8b7d8b9f897f9b7d55fb5d76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c47759316eae1b23ef32a8c1d6ac81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb9f18407ea8d5cc516252aaf72245197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e6a265b5ba07abadd3c9911dc9586198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cccbe04be091d42401fe284852c8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb41713e54eb4f056c6a886b60df52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b874777d37bdd31d7c844093ce7160201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336876ea289fa6e134c91eee156d3f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0a26d9c84e9a016370587f545f10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6052748e10f0f39245e2711a9a5204204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090df639b93c0b11e8ea644307d328205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e883603e7e42ab4f940cb93ded64d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839a52ea62958b5dc8f0260b197e11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053395d5f0818fb1c4f913cd103b429208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c75309e8dde0d1141b51e2a29cde9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ed8d8957f801ad8817d3866e8b7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e717e5588eda20e1c396a747008ba7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3c25c1894fe924c44d17abbe0864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648f2c4953c2811ec71eea6e38654b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9735c5c7680928fbd53b749d34c49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a335c79a7949d7d85c32468e4f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae02377ebcf585f554068ad9c76cafd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57c54eae645f98e2b6f7f9e10c768a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b24bc7d44c62c52c03847fb02b98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdf628f75c74052d00f76c625d2a76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c1e42b2585b0799dc3b51ed9bc9a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce88cfe5d76fa30cba35fe289db265b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254ff43d60873ffbe0680f98f4d4a82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be33346e829722dd49ee87ecf63695223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18d5c42d76bac964bf7f422b91f0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c859d669eb9f21f703cb024decd538225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcf6057989d9e3ecada555d88ea37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51cc0cf4691b9db516923df3555858227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf26bcca41b9c3607b374c716b5614228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d8c48aa16b1d09a923e47456aae6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f25a51951e2ce1b1de1a2a0eb5b9d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e7555767abd63073d88321f23777231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21580e28ca1675ee8b9f46858106f1a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f2b9cba7b6fdbc7d805750c5f636e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bf20abadff10aa940cb5c8e91ada234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484b1b680fe29c4f202c38fa2bab9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b51ccda358b08f2f09efab85f8c61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894416c69891060bf846c82e640ba9dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed1888bba4597ed9198497901816af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb44549a7fa1596079f735eec877f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbda3704044a15d05ac731d6916335240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae1771927c775fd6d51f32ea5daeee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f721ad28b2473caa8fc9c1d24275e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e61070001dbc53f895bd5291f1e0ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3eacd28c84048cf9d68864c638ea9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abd02a9eb201a783be8bea7b9501b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e11986a255e252d8e7deb74196020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce25c98b58dc57084ef4f706ed8aa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1146a7f4e805eab9330674bcc4b940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ba55f88c40374641b0578eb6ba8df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49d3d5d6754f40fd8259874a427348250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333f57a959033960fcad6bb5cca301251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb1854966f5498e4832e10958063e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9624b8ad4cbf6db1281f0bf79911464253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b06689565a25bdaaf3a5e20d56d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0850c9f2912805e79258f81c34673f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1b817f2e60dc43638023810e39e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aacd307a96ca295c28ecb48815aaa2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d299361a5f1f68bddad0e8bccf0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd70089641f8588dc7c089574f0112259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c61c389e2217066a2dc12f0deebe5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980371256695d7cfb62529818b691ba0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7e21e6486772fac936cf5ac27c421262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a35d168d2e6c193b7a31a5677168b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec74e4462f03ee5fdf30e2d00677551264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b54ac4f1ca868e49a3f344629004e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f551925e88239451fe42755d625e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099dc2fb0145dafbd497b909e5cd441267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5efea9494639c09cd619d6c618008268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d198ef939be2d991c86d4eaf63f59b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def0a6030e4d1ca2992cec6fc0871cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede4db29499339f13cd0450632730fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3011f812d15cfe0759b5c1b3ecc04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ef7b241781ded26701cd863aa8da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57011c5a12c0b91044f5c83f076a296274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a5a279f528ab0cc4ef82792c2282e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eabe159f5cbd0ff48597a5f8594688276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b087683dfe57b3efa6b8d592a6e2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14515727dcbfa38b4f1c868e43aecbfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a27718ddf63b9630d810bb92846b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5149cb0b3e008e287b6d9fca8a49ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80415699ed747c4ecd475472609f6fd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910dd8a7c4c0ca44574efd193757a58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba7b572395529a8a0fbdfff55512a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df7e795bc80753c398d9c68d50b98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ba1fe51473a5c28b0d0281a04d59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305825e720c5d3334ff902dc6edd620b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaed801f375b64c6221e9619174d80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b5260a191fb624f10c2248eeac154288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae9cf2bbd72eb331e513f694c6b057289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486015d3b07251fc4095d135b3287ffd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d7913b10ecb2b941dc69023a93b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19de57157afab087f04f004bc71710292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f460485cdb264c92472d37292383ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491602526a8a55f1bb2ce9832f324bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675546329b162b673286de647187e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b215c624ad2fe95475ffeb3fa4694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95806029dcd1646930c05e4d42723c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531331462b22fd5e954388400461a8d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a14b8fa3ad77f954ddcb9ca524c8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22eb5e041138ef21066f0ece4f2b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa8bf1422296ca8805d366b82df479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d7c262a6c57183c05d99d64dd465110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea494f0a91cb85dc69ebf4c207124c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073082ee54731daa3da9e80f69971c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03fe0733c406fbdbb5e1f5882b2a8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e059acb420a79aa02e017c41d8f0d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54b93ca3ad0ceae731b7be4c57b58c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562698959af59b92d04a43b6fd5774c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f97a1ff32a2297f20f3f366fe9a9bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d138589c3250f8049086af920c5f70718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840271dd234f318fd8b2d68328cb8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349907172c4a77de1ffcae7eb05e9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1145445c183dbb7a0598f100f9a1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e4f4e8b6ff0cd7f8f55b7531dbb7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25897b94eaf044b9ffba8e322185fdaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9939e8210b293e8ee0f4ce6a41b0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c698a8edb0d3d4e87f290ae5b71d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f2855955fce9dc59ee85de9727fa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1e25ddc763887214146c99f1dd6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8beb9a276a8b60cf0d656706cfd9d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90052a01dbf01e34d3a29ea300cb0af929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd2533ea52d19af5f0088d6e12bf7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383f102dcf18bf15094a13c9c9379031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41522d22f9e1fee2cfedd0bbbd449ebd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ca19f4f2cfd40eb2decdfc20a98933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94cd38bad403a0b58a220b2b133d3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5ff36e6b34b0d0fbab640afd6404e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15678290ff9904639ef243f5dc468a5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a54d4dff06cb3e18ef1c1471aedc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782ca8b1dc6cbf600ada57223bfd64f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d7546408744d3bb18b79b78005a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbda71a584f3cfb2f59809df19703640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc712779a520d714889cea4cba874ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4e214dcda4e0eeae2c7cae3d9a64942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec0c03c7cd46ba3542be4794a5b3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41185a1e573ab7c591365cdeb2e6bd2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98aab2891cc20e9939367b3813584245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2815e1d9ceeb3fb3ba081bb09d6dde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9dc18b5a504f38d068ae63dff7ce347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406849c3050d6b91d99539de654db448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1de4d43dc1a269b90be3642b5308b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169738d5df5e6470d2871a1f4db841250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c533011dc34f755cce87abda1c945fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb80f98fa991bbc86461fba701ae452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b914a39ffc9540f8f27e228ff84e8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bddf29a824b47aafc46b46c44e10d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11435f9c8ae03860fc81605713a59e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d86cdbd1cff3691537cd3f1fcb03c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f9e6b4162f43b3b5f910895b0df657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386aa04e4be11c8cb982ffd8c71410858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a1004fe7d75a5dcb2f45b7961e6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3162f47ef88ef5a75e368ef4c1f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c802cebc08fa71fd842151e22a5e5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755ff1f22a58309a310d429d424da962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed347511aaba0e626cb3cfd8745b4d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521caa61caf111d1b35abe64ab68911664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3da3397bbfafc4ac04495fbf8073165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76cfb50cff4ac8c9ec79509d7b365066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365828e613d7acc28ed035cd4edd2cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8320c19a7108fc87420b021fbe313d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94b5dcef54b8dfb89f11c28805cdbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b29b980e378707ba245d498d4f8dc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac570f054095314f0f70cf512e31e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11a332e1d7713479728d02f86576272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427837b76eda340aa94b9a433c94bc0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5210eec0c0d60299734735ed002f39c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072faa5a26abf1a3f8eff34fdca2005175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563f230ff617fbdd74852eb12e8d0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af570319771ce6f74dc848c0224c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253869a19c1cd0db91ff56b838f73d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73bede7d20ef8757780367cd2ce3c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c444486b5fcdc753e55681662112e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3995c5a9e3c387310eab784438baa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424681807fe09922f704b9457fb48a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d89fb91fafe8d4b3f1c050d7924c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc459e81c7b23217d72d3e6d8e1c88a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328235211cca051d2ebc2c10c639edfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dab80c8b46af89a77d4e23aab3e1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16d2fb1b35535cba9501ace8cb83587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6acdd0f3533adb64419013c4731b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79fa1161a6cc6a08e4849eac8a2cc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce7ef3e25abd494a5674e89854c4ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f202847dc0c9f7645da7d513e80048691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729247335d33507a11ff88f4be9f86492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f7703ceebcc78f448359550dadce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17aba405adfe2698ecfc7116483e7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab3194deed50dd53eff75c8c9953395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30e276374768f77d9dc8217f03ed0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64416d5f6803dbabfa91ddfd26c74ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc05a91b4f2bdd8a1064f28ba8d15c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e83dd60051014cc3e24e4675a1535e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1e3151347fa86a5caeb35b01f3135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec706d136af3627527f116759dca4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c2172427550a48aa68d28804b20d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5938a1da4bb28fccda2fe5bde000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9afde1449c1c1776d563a71ba663104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d68d79741b83eeaa79c6704bc8da4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847639be1749c79efcd46dc595ca2682106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc90fc00aa8ca284d80bb7a1d4fcad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff3612e0c073b5f30705716d8079e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619440c96cf9d9a482e30e7386de1b32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4927c4b2ba96e77f3eb2fa30cce0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aafa0a4bf42fbd94043ed7d4e9dad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9ca9f2b082f56822cd4505a1c415b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59276a4957ad50cb3757b5a02be62709113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195dae226ea87b7e2cd1f6ab1369724114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f06be7cc06d85010b3ee7a1c2ab729115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba8486d6036b6ba3916aff2cb6971116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe3be5cc143a6c243a7194a2138e2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b32112319bd45cfe6b74fa8ce03d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fb650928bf2a093b38214f3747f09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f5816649518df742bbb18ed9c7c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f79d8160df9e4d16e245882ebc6434121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0a5ac53c80bc542a1305072406b0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551ea61356a85911f05c3d0462c1e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191a07123060d5927ff55acd0eec84d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b862cf0485ef72a9bd387fde291f5a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c179853680219381a5c1f6c82887c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264879c60d6662d95d85b3e0e64a89c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e8a57e2f353db49039a6c4663915e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9dd473379cfea65276d446bbe6c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d1e595bd82588719415b3d16b7b45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d5ce905480ce236eea2d503f825f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9884ef5f9f19c8a013f5df232032a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c4597b6b247852f6658561cd4a6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc196fbe40cfae5075387fc026b7ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921347f339bffd8a26930fa25997bd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72907022c5252b6ffcdcffed287958dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ef3cd6604a34cab39373bbf70e16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35998044748b386bd5a5d4c22eb4b3dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e0835664ed26824c7cadce7876209139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeec5f8d10f21dd290f603dd0763b9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eecccd57a2fcc08e58bcd8bced4b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ce930ea63ee48e9f5b7dce77e76b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308229607bed0e90ca0f214b8d12406143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8b6d2d45b05a3057ca1e87b49a94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c7095bb3e3a98f8acba51f5e87b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15688ef85eac2dc367bf400879918627146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf533e741ff4a266bda74f5d64ac5f1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe46e4e65f35be96bc64f0238a78a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31484b6dd2220bf5aa3a6838177cc80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dbe81499ef4555d6316e3243cee00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7055bd6a840310364be923146e361151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143bb12905a5f7f6644783e0a373e04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85094bcbe15c10676c7cfd757bd9964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc26a27dee12a81febec9863513708154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1969729cdff4671defda6782278db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45149e689b60ed30a523ed323e465d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a56c1a159503a9ee71881702fe081157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab2d348609fa9eec50f3d4f9aaf04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3c643f41541c4407819cdbb2e1bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ebfd090729043fbfdbd07f3bfa07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8449b7d4d39e20efb521b8b686d29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854ee06fa73decee17b264f15cf323162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41cab336b2232de9fe8ad311616c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a9650077ec14f9bd465661f4925a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c40619adc25b6ab5b5a1993b83d31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd936762066da268506ad3bfe0719e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eabd749b3b06263ebd917b25c512ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f59a9bd6da04d8cc58ea5e757432d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48e1c42eae83e8ee7a094aa2cbc7e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30c14217d75b5ebab3811a059f1dde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4061eb8e569d51a5bfb50b99d09d5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c42f9fbb9fed964d2e8b46abb67d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13bc78856bad9cd42823b59a57495e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58cde1ced4bb044c3789416f7c0112174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5b8e4203098469a845702a7f2f861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e170b3ea799a6fb6e56c68a24cbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac6b8a46386c319094d4b37e13a00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb30e7d7f7c1673c8d2707e4eb2baf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3453f87d57e7138e7fc7fac0fdcf49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe1af09ee678813793c2ed113807eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88655931450b1ce94198755551072a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43775b3317e0da5b38235472999672182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b179e96d998406ff8bfd5b7049653183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ba28f5b2a4eba0ce7ca520eab919a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862602b399dd1ce8c5fa5ad66f446ee8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c40bcf1c1b83cb3e17411bf13283186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c836bd9b16ee79417adb4d204898bdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0827625d1eff74f0420b5dfb9ca8c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fedd925c2a7718af1148fd43b96ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210d1fa9ff2550d1c0b9ec051488b9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da41ed2ad1eb63e5300e64f1e533041191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca39f3c607cce9d73d09531abea8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67334424552950e35cf9915ebb4cdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e864b4fc05d15e09e176b3bea8c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4d07b38d41f9bdfc5e1b30345e9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4c6ecc8de871b2be0f06e511286cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4e8b9fe52658c0a2fc6b9751aa1cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977102c7bc2d4f22fc49c079149a6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e83e5cd3f3dc0f17c5de38446b183199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ff254429502e647b9830eda51a3aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ff27f131117b112e1a27faaa46556201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db85be0aa229347633e59f711cc57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8befec01dc7c29211a60ea6ce085a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fcd31b0094262808503a7c6e27b6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0708d4a257316af74ac4ed045ef2374205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c1aa0ba5ad668171934b6d8084a5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a77ea2957aba083e172397c4fe6b6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351e84e468b67ef4e59eb8b5bce1217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256930dbad669c19c0afc682bfc986f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ddc5c2554e7178c43784d9af3ee65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487121ee9e3e375d290bcb68799891d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f72296ee4e6adafa314891a71fc83b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f47106d59a881f4be01509684e4199213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979205630c50324743254fea067fbdd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8184d5e4e5fa2635fcadcce3e725c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0eade816725a9c70268f4a8c0e1af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f864dfdc4652a840f6383be8f093579217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796cbe791f6ca3ee0373f064614bca2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e3c9bfe1ac6c409e26cbc30191560219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1581dbee72c5751ea5643f8206bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfebe6d152433090e92d4e9d78d7b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33b7bc7532c2de7f2b0a62b357d33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cfe762b21713ac87d616f256afeb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d28aca140890cc236188f3bc2e9c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceb92db59e85dcf3ed56386f58845d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831beebd66576c9e4a6effb6efba2ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba79806515f6c26306769d3ff0780227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b9d44a0997452c2699984d31b065e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a811bb90ece54da12867d6a25f18e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cef251769fb7702115f7755ef18df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4838111665f8903dcc624230f82871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ce4e8693e7090f309d2cf76aa278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196b5d30b89f13d941b145d1aa18a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f68ddfeb9143aadda6aed13b7f6f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886e2fa5866b124b73d46b3bc685f1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b62197c8791f865190af1443d54b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717659f83f9444ecfef28fa8fce4391b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098696f11e50a12154c79947d225d75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360764c791bba30531359228ac974d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d09594ffeb3627fa0e6c1d9755d5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0349c25e35682b334ad02662e4b31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d771392a5ed8f22c153e80e5558ad3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7661134b881a4ba2cce383d303ac67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658116014202d60dc015850e656bf206244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce11be90e5d80ff11cb3ce0f6df95c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd1ba141fc38c964b591f9a57075c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd64955cee294cd28b71286307e988247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1caf23d0ae2bf323f75021ec8b408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe760d7c51988de3dab754bb83a1c61b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d35216c21659b1cf133f833f2e4df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b4e14da4dce4afc81834888b6854251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d767544dde5e6289abaecf2ee0f568252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b53914f25a3167cbdf8a1133f876b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d653cb3085e7eac48e27ec026efc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee3827d21c35e21112ff83e9e76f30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02558092c5e8486c5fb988d29114f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b2ca163b9a25086a12e92cf3f814257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a845703d6485eddbadd9d59906d97b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de760bcabb80ccd8924e6d2380a415259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10582baa9fa45d6ae37778e6c28bbb08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd848bc3771979dedd091d043b6e5d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e968aa49be62ae82cfd89f1186df2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e125ec5002c60cea7b0e56ff6de1cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809135c112d0f5d4c00b3cb901a3bc56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627ac111323673eacb38762d235562c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c7f2492669957339f769b6d14209f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088c1e815914cacb022acaf31325f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64aaa3d73e4644dd3d6c718e79e0a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d0ad9b2565d3beb0ff5a28dea94c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed918ae385dab5b73b3cd513a023b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913c8a138b8bee75ba350f2b55a857271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e7c489ce0cd238cca73c79925d0ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b2768a31b25391225824bf001416273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d6a089fe03bdc125e2374e5a279c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561b5d6a514b8b3e5a0a77a09d5288275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882d08a42b0ce8079fbfd5afeebfa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abfe838a2956be82849b18e317e902277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e508e45c4b34e6f4db5b552709a81f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b4ff6afdebd729c2b4c00c1fb049279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1e2770bb434fbb3c6618335e84be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ed88f363dc33757b4617fe10577d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561beaf32eec7946884c22596b173074282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4eea84242bcd2babac66462753075283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4d02c75dbe48d5d85d93a37e23ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19826a1ccbe45ea9e84a8b0b66b8d00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab264d2b27337d1dcddf22531cc978286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212bee0945ca19b7e726b0195b6ff55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592c6b371a0c3a21d2bf7a6f5557059288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb6fc1cff470a53a54ed1108dc7c78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a28ea31834b3ba82f9d41e9b589dc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0178a5278ab60945de50a7ccf8f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d34ecfc653b19e17359ab0f497a2292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>