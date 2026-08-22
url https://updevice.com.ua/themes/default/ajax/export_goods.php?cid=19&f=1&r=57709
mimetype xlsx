--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df7a7e40f8fa0fe458872f52d86fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a46de14baf2a4875cfca0160a72f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8429237a01806663ee7e0f9ef5269c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5367d1381699b6b2d1cec5fa93b3b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c2d421029edf8e13c726639f15575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af32111aa3d2f646ac132e80d306e946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad2ea4e6c59af00e35b9c72aa883bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea654568c79a8f74874e6047a49a408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29436ca1b6bee97e017bb5b92806832f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff45105e84262ae886c995925401b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8023b76ccdf9bdec625c21d60bdb7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38553d39bbb12ce827b3dd9c84839712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8b41fccc51826b7fa7f7825fb9e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561d8e46b55ad0231a1c0eceadcfa2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7c98a6c865e5a12f5c9bccd04cce915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260096a830c82f41a6cdd4accec43f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d6d45e88dbb12632715ccee6c87717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd11fb064a1ce02975a89c9b289dfd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed210d41a57f2ffbc11a282164d87c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e474bc46496bcc31e21392c815d983220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3af541548dc1ca436cdd73434936021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb8ed870254faf1be3f86ffcce3cc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abcbf619a09c792f4857b66ce534db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589cf29b751cc99dc6f4ebab4595e3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059505d502d83da8d1931696ce93f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2c74ad384565d24e1836c4c6c0af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a31836601f0033904b065f2b62eb9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c4575d581ee8b4da6abfcf31fc19d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f36653a14e0d60d87c093a07784cc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e36671b4306e978fefabb6672b5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c5e6102e127c56412247941b12c7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce5955d3968e22ee6a7cd736148a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b6e6dd5e63f426d76568c99b36cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a0566eb33eb84881cde383e7ce6c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19dcbc10fb0f22a9a850592ebe27d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c78021a4c50187c635bb66c92f0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42966bea1d031d07c88b9b517822118c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a86300cca72bf2ba8c8bab3c06d38538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428213d6f0d3ee79488bea9360b761439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b787947f63b95a6419a48b3d02d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46135b94e73dc7de31e56415ec1387b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb00a78395085c4a11952eb20f7149a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150f4beb2ae1a51620c23b55deccb1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f0dfb6ce22c05a359ea49cabc291244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bdfb9d8e85cac03a0018f51381e8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f481454e69ac2639790e43180e037a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39838d43669630e59638d38c9af9e0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7fbfa09a61ddf7d8aeba0f007235f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837884824ed978b24ddcb308419aa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59cecadfd7140ffb7d4afd8c0472fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542ec3bfefd2b2425d3ee74f568b9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c82f112e360a46f519003de740753852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccebcb16d9af6759e9180e457afe9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f72346c54016b3e93fea40173ca70b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ae9c9101bc2d3fb89c55e37fbd98255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516753c481b1b5e54a6fcc3e9d46449a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd840d8c24d2450a4d67d7a983dce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd569df5a25984e4042858d1f0dfec2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c298730155bc07313bb7a0fbfd8919d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8082ff3ee1cd71eaae5dea2838c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d3d59705013c3561f0ee9162931cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b53b6d1f2a870ba4424d095c73dce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4be098b97da6724b15368104d863e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5e74d62afa32222b640be9a1e23d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174defe344945b9434cdbb947ad6b42665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19f5e32269ca12edb5635fd9ec8d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e812c447cd64b79fe502d971ee5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86f4b8b4b557debd348be5db7360968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c61c2da6965270b7dd0b925abd4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e17dd8d07178e20cdaf2c4f4aae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb41746e608fbeebdb7919453af460f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88bb5fc0ce3bd99e0d9dc8484a99b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05302e299c348300c40f7e79980c1f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87c15de9b4ff51f28896bb406c57974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49967f806252e7af97968a284c2b0f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ead60ae010b464557e6db72d9e224a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d4f5e5b52edff095bf7998167515077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83dd164f64d3bb7e94f472fc4f1be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087e7f41a2a9c9ce3c0afefa78c6b7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f50e6506a014cd3b381967cce8a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e8687f82a19ffb47d6f3c97eba54e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d9f5c24db523abf219986c5dd710c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9e2859b76c788fedf64595ba990f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b59b6c310c70fa2756c1efc2f45b6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08c5d24ce13948e6f25b153f3ab58285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd0cdc7172d80780501a156a3b222286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb64d09c56c7c6902fef5cd95319fc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09b155e295af7f9d9317d9fdefe2b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff925daed136ed6b26758b456db71e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ae3476718677dc4213d8b6f67d53b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd60267aec51cf31c3bb1838a63e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238f42137642292175a8dc4e3c492f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024920be76fd174a1bd45cabbc321c0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da70c63d584cbffa5462825077d33594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fc571e62841aea352a5eee7f5eead95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e19e2dd62a1cdf62df8ad8fb02501196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dac90f0d69fd09c467fb14ddfb31997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3d970e5219519e6c8d1adda26b60098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086170120fa76bcf58638d374d358cb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab9487e42d4087672152cd7a2409d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c04f4f04e4709d4d3efd00fcf178101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0db4db24885e25d1213860b9094b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eabd2024a90a5deedcdc8845561f99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181de8bea100435bbdd5069ea865ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda6e77194d42b3061457d7157134d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38863e411c7ecd97f9ead46ef0ec7f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfa6d53300babf46833f17221dfc6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0cfbe4c0c038246beef715f797ecf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ed542a0279075cf2d25d74a829b9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816883b0e3abdeeec5f0d18e9e8dfba1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97049a87e0c1a5b66cd126e5e45c6fd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb4d1a57157ef86a8d90ef795047d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e1174a8c10934cbd01c4afa5a35e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbd51357ff5d68fd10af1592be5d80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e92e09df8eede8581d5d6a17c84a58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4eb7fe466025fa10691edfa61c75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bc65fa02214f3c4a2ab0cb41464a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1f1a15faeb3f3c156b1744363dbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595410b31d9fb9f63513f2a23800f49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ea000c44c28502f0b2b9b6f01f70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69638c090a8469bcdd94579cfa19385e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d02b3e69e12ba3785d21498314d7d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f0da06d6bafb4f833bf61e0393df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e62f010def157949f5c055cf7c3e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c549ddda54dafcfd07f2d410cb8735125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4bba2f81dea4e594cc19bbc8d2e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e37ff8b9e60581a65ade9b37def5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c95adf8b2879b937ea12e5649f23f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668aaca9ce69c5f40cf147602758996129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e3430974a52a60c7265cf860fbdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13468f112b6caa214077f75dd96b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1a23da51b74b58399729f1cfc2d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8511b785f4eb0ae4d87a97f2be6ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5573de8c91c872dd633a3889677cd4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3270675dc6b1ae96cd8fb8438772a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06100118e76af8a83c7e218f212cbfd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a0ebd7a6b1d0691c9b22caf377c38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756345d061ec23664d96977749b2d4a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77b7281a771d4dcdadcb78755751f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44c93f92dcefe49c34b502ece0dea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b56cd77db95991aa4903851fab16a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cecea493492ed8a13e65ebd7098ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648b9ed8444e717ce9406d7a246002a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985abafdcd69c0eb8a92c3084d49e731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9f2caf7b67f8cada769e04d980bed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1959939d316b2456df5c7e5c1a9003146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0260bc5e8acd7652b41df1d2a64df1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a30bf25170056a0a09c1033aae13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10704cf73637af312d86892381d17963149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb503520094e954b8dc14f43482935150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ff42ba8129dd199183338b46e089151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb70eaca053b147bbb7c163a799e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568577e94e06e36db690343961579155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7364ac7c1ae907470e4744b6bc56c84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bbe61ad07b08d881a64a913b074e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a633ab71519b5bc3f2cb66de79fcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dedc17c8bcc448150af634839d0ee9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae57c5f7e3343e9c5578db94bcb546a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e8e3f8aae3bd45a6018c4c4ed202f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077ee085636cd84f5af94e9f997d08b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b692c929930ded5305e7835abb06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfefe102aba62edfad9dbc8f98c4931162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd50c4ea19449376586e3106dd2d37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250b571c13add7ad9459fd895e4af16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17158a9f80e933991cf30bcff0de0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7269da463c1e3beb9806a515ce2c6bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64cc3ed745ee9ce51ca9588ef0ac21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c85c9fc8f58f40f65a8d918c7004e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f40f58a5bf0ac88a05f98b6ca6aea3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fccb84878d956614e864babac3a8d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871468efa92206fc48d2063ec87fcea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c735ed75a67600ea2295582f3d0171172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6d8c1ba8ec99effdb81281bbc51e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811e4a9b25222104b1cf39eae79de9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad2616a9189e978b6a23f536cbff80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3beaeb5cea53307b10ee9fce16b0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e37c6d6e240601ef85d67b49c5d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7def4aa68272da577053c32f552e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a710496be3bd687e17ced165f6abb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2b0f1bfff67dd44f641ff65f94b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b0b6f80a7ed4123cbdecaa5dc27c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473a72c97af3cf7ed671d3713216dec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07221363e2670e640f09802354f73094183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50582da061b3e67e30eb78b2bca57acb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd497c8331ae9e34c3d3a5c6f2284d22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd615b4b4c1b530a1a5a42593f27ad7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dd764192783089d7d2690a488afd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7c656d31eec588a5cf9f0798abbc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99489899bf6853d62bceb3eb4ff41731189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235dff7390a76330cd2b7f8555ea7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71071ae3c6169460b71e00f6ba639a99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629308d93c1586935c4930dd6dc7d9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a491a43276a40caffa81c5a68b66b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c119275715d4319f1c547c2d5051194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916678a4ba58e3eaa5388364a80e032195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82015ea3231749dcd480334e4ce2ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5497dbc58080c794e1a53436ebe4d53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d62ccc11d561da55733370a36622e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f1e25e7a2f5dd1722c5999e0190f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462a1321e97e720119c1b9b5cfc5efe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba208ac4422c02cf310d2f67813e182b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3999c1bdf7459f07337a501515b8f4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e042edf69f9df7d92d33176a3482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8ffb32c23663d78391e4912b4da1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa004ad467093677d691aab298472d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245656c8109581bae3c0dd2dd33aa0c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87db665bedcb9d6dfcebbd99b0610a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1a5012844180ca6723af2b42996a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f60988d27318d9bf4bc3d035f84c91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30309a3cde839bae159e549c7fc6db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c5246d09369e53ea4e489292894a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19392e52541c8735a9be09446ce490cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7f5ac07d78d80ea11ee6d200bfe03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d0265dd434481c6573fd4adc4943214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24738ce47fca539ad1ede7526615a3ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1b9706781570396f552c1d3320dfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e717c64b40515b9d16eb86660eed394217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b671cb38ce22db75c4d3fc6f6b195f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbe5ae6fc8195fb721ea5a0d5e0898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b791699c529ae3e28b73775611846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7180e6de8b045bf7712970881ed750221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53652583c84ca1b8c5dcc4ceb553a771222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4229d8dd302fdd61986db982bd63b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff06d66494f318f2e3b2eaf1c1932f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388197ae118df2e9b2b7fa11ad20a775225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e73760269076a637455f4ba89394226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90848fd477376d82d926067369597792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb477ffbed3c09c67002125e9cc82a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0cd0d3a397f49a0811309c4b7d7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e9769d24e026a397b6e5c06a0a1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c876928fc8a74add1c0640bce402d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d24ead233093a198d4f7bb6110ad7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380195546c74368f449307d2007f525233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c6f626523086bfe647978c564b64d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed5c351f8f9a1d13c2608277d4a09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba69e39967a7fec43b62e2685e027f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9f327bf6d106990c2358d6184cd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925fd55f204768eb546e6e3249fe84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5108234d163b507486ad07b7d0616c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6d103aa0af8ae0d7763b7dedbab08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829e24c028c20fe2d8f79e3dc07b53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57464ec73589a07302ee580fa4d966242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256851da3f8c4891089fb2bb9f69f427243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1e034ddbc4f8cc9021338dff85c8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f88081547a3a87ad08fee46a092ed4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15150cf4252f1dd079a82aaa7d03c30d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502eb0d674b824af5e2433caf008b92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cbfe0ebf5d694109d523b88f8a650248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a364db417ac292a736e3b67834b6229249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caace4cd40a2232def5cdf2068eaff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afcf43cade404dcfd205e4259f89da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829aa26cbcf6ce5bc25dc830e0a0d1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03fec2324aff4629843d8d246b84a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d543ca43980fb27f85f8b89283f1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfe395c8151f956e2b5170018b59fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ed5895e65c512908bdb704ba410cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164fdee5661b9732e5ff408301826c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8b138461a0fdf9b1657fd22d340d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fd5d8a6a84734f8ba0af00c53fbea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da2204eba93319fd5b2d4e22626c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6838d3513f2a66d574de8e75a104261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977dd962d0f0c9a6a64988f1faa1bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873acb89e53918f21c4509c8cf34bd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656afe54cce33a8811c7a73d913e16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c674cccf17e617b8a388b2934a7df9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13a774c522590cbd09b778210d8edd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca39f8afd77de29acc12c67b94ff43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6852be961017d15b115091d1ca13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d35c7e68f21c6c29fef7fc566cad6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8270b94304c921751383c68f14f4c15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85aad0bc28bda2197d63aa4e36bf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a35e95f01eae739abbac8a0c0ea2ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c222d13a66b70b2caf4f8dd44ab951273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad409cd2fddf6ff2ebd854a2d8bbc2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9554a198488e4954897cc9eaf33164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3eba0a62ad85ed97ec03a820e55c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783ecc5a714124575a8947d6b1421c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd7c1b5bcb1778316aa8bcc6a9056c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e8a99e6165b449fd9c592b07b5ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714988a820217468b0e40f31d6d55310280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ad07826a9928cfe24ea308f215688281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b16cf03c5b5d3838913f8e08f0eae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07554712adeb0d65f736905bcbb1fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b108dc935412322ed8a7cf5fe43e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e014b2d746cb4d165f727660f61f35a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff14199122821dca41e1d5213c1f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4eb2a7bd73769bdd02770ad8cf09f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32216c5ab02c9fad1e07570b19b9eecb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f55138f38c0f6e72b474351eac6bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76481c9df6a281c97c91fce3d7e236c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f612fdab1b8e89be0628ebf6da31b2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615a305a011054f676c5a7dc21f80b2292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed1497cc891dc8d755356943391a871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6277d3046f2c56e66c4b55332ba8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa9b69a2d3d85e2497658727656a5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada98ca5a8d85d859f12eb57fc6b8e5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bfded8b7a48da4a90a20ea963ba55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408a912417a4346d2a69ce968c5b1ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c40891f2a873d370f732d5337928f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34743fd649523b4c79c2ecdee6de18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962528c81b8299a6f5bcf9c2c2bbd999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ac46c347abdede6bdaef6499e8f5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b03d195a039c665a0a48142919e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e31ecee593d5518b09d9e58b439ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ce964d997a3bf2f43bd113acfe6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d77fcc917488d0b1a65c6c45bf32a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597225cfae7cdcdb0a399b5f1cbc1f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a583dd202d522dfe12258551488038916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e684c2fac20bcac4d44d0b05e4fedac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84515cf8ef91d82cc0154e1d5a2ad718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add39f7cb77006016436435ca6b9e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee0343461696f25ee60ec092de3c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c778e7291c13a73464d26f214c8c3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa66a5791ddd3e48736106d5ab3e8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910c6c3cefa91b2092ba05a2f5afc3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda0010e69fa2c3ab3f763733d554c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa095108333d82c1e5b76e640ea3b1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b4926cfa93a81f61d2f67acba69c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41e84f88f5c64e735512592189c00127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb16d64cae643e6b556d8400cbcae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f9cd31d09b9ca6e92bae2324f75429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e0e97d991b0e397d53d3149fac8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634ac78d4ab362e09a19b04e939cfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5952dc009e127376fcd59d6e00fda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d6dd0748e9d5ec30bdec3ef982d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf30ea91f1163301c8181d11708cb5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb81df424607a1af91d60cc86bb0df835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1460ea754a87836f6ee36a7658441c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7612bc7c32fad1ca3009cad3c485c9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb05e01db871f97bf8fbb3770ac88338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266cf8e6d923eed0ce4f40927130c7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8dc8f974876115dcd4a6d8f98b8ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb7d82956f929481c3642958284e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbabd1de744319c62e7ba438dd8e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c739b65c387c176ea0929dc3497c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ee5679de5464b14f22cd9b5b4d6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c32da2a4803c0ba84df947e417d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566879b7f00fc9f0abbdf87476ff94f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f19230e3b5dd2d767f23450113b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d2ac33438a46643883fa6f3dde45f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a477247a3724aee6d8b3256fc7bbd0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9a36c42d5cd4733c04dd39ddf94050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be064ea746dfb2501e7b0b300958c15951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4441792c4d02481889766096875a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f1754046d4dfc0e7afe1c032590753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8f5e14d4c8d4252d0f8e15c609c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858992527b6364eb1693c1c03865a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0eb95f890dfd1b00dabb3667fa8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ee45e235facabd0cc3f70f980192057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b76dc73b2c194dbae0c03e22c29f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cda42a247f4d7058fb961ff4d74dde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b09955b87d6b40160b099fb6c28ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab726c76640e6bf20c1bd41715b34661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a75f8b593ea284c03cee0bac6f30462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f19297b104f683c2a0ad4cc9206863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055968b60da1455d97436086d0ad9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1965f5e326d08fcd261cd65c878868c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a30692aef3ad971f1ca6d68a169b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5ca9787aa008946a9e0755e6b33e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d08ad190d0e0a5c7e78b4ee8e6f7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7061a69016679b9761fabdc7beddf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1da5a42cff0a95a6885ae221e57070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c53d9a7bafc8753ed62098bb3d759371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece8ede2b70b40242d3b79116138a2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a3c52e28b2365ba89f9206d0fb1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6acf7598e24a5380fc8ee4db5b77e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef872f1faf1ca29bc488def849e6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5dee9ae076f40d9de2503db60afb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e0411e3f0bd306106a85f007b2ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676033801468d319d97c9f2dc746f4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ffc0e3b24e3f53655f0e8990f031479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfc1d7db7cca4ecb99a9e9942cf03080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafaa77c3e6bcfa7a1f369afec4b17781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d16d03821db43bd17597b5d0fa4d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9734d5728ab84afd76761328341c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3a109c240fce23c3abbbaf481cf8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f29dad6cef992b73ba3a611300e8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6252bc1e81283567510b4f7357c59a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65744ad2e0a5c938b73f2dfa4bce387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f5f55d641f1ab52034ffca598ef1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d22118cff1debb0deb160d20a36589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884af20c99e081f360c5162f9736d3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a1043249f43ca8c9fe3b025eaee0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008affb7c44663f681a957c5582ad20292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ac7bbce87c9fb212789b40d4cd00593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be18d76c937c0e63ef76daf86df40a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9eb718a65d04d9e0e4a88620137f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddee3dbeb8c246e921b3ddc1d17aeda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242eb1caba60ea45c861beffe9521a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4fef99faa2f8bca70fefbd0957c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1316e6d9d2564bc0a55a272f89e3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71670ff1a5fa8aff02f647cd115bee8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c6a0ad0b4f208a6b4ef38c850ecd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30020c6204fdbaf13bd8d22836fbdaa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b035ef6563a98c99987ecb77baa95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534ad33b46aab395e758af24e36798d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7dbbaeef1eb93694cf5b1a6aaf726105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c3a85cb8583e99005a2fe67df9d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aec45db16765dea2166abc4d1de87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379abf9a3075cd1ed1b25d452ba5dd83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dca85804884873e3cf7d37d2afef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e5160855639f82e5c797a4cc7b8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f7fa853fb70b4746255273281ad1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737097e777db54bdaf4b7ed35c9212b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f690e087d92e4abe5f0518560724a34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4bc1f96347add3cab4f83606d5c25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1583d9a0a1cacbc23020a9c3babaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78a999392ff25edc922b7014145b27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0ee6c53717aa1199d5814bd53fbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c996bb6241ad535f564b646c8414118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a8007e88f4339ff9ad55a283850e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e9f38186b31365a572d190943188e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd15168b85c186d9e0fb6e176fae7bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde443035a9201595da56b41563559122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1bb8343cd34d8f8ba5b87b5097f0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f48d175332d414a050bccc5ef1d8db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc0dcfd2a22ece6200e6f5ce3deb7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76ede098f1facad73a95c9fcd6b2ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aadfff222c1aff480f8ca3963587a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e51a35fab36bcf62a480bc14136f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4726a77d05e4083f6a0aa10223c58c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a236f50d7e4514ab35b14d33db017b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379416941923b2f1e966a204c34d1e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6c11ff071e46818aff1e48a66dd52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d685b148af74d78ef8700f688e2d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624043bc3ecd4a54e9fffbc3627adf6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85a5490eca4bb3ba2999b9074d5a23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b6c789ffee7fa59e725b6da374254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e274c99c3e343862a0a5324d03125a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000a54a1ea5a90c2485608538c9fdcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2b43e8968ebf0bbb8897e16708ff0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065988259912101289bf0f4a2fd2efc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1390206f4d8cc849160bdd00bfdda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ad7374cb464fe08def3313306f379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be0d8308fea8f5b1e357430628bf81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc41f4a079deabd94ff0ecf0a159b72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72d8ed4deabe56bc521cbbf8083353145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dec01f7e4b9d79424cd81674a5b16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94be1d0aa2dcb237b596ae1407edd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acacf76e061189614107bcc509df83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2279b3a217735aaa3ae684001d771149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ec440b63cafe95c2f8a6f016519a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f269887db11f8b336fa0cd54a2bced7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9296b31a78aa3c1a397b0a87ab32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8442f4e6dfef3c77f0ad4ce6a4c026153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1938f4d7c7135e93e71965892051a3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c64fda9a7bda58ace66380bd9442ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a819b1d812753f158c23ae02b47f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d041483a2936b694293a40e176ee4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1514954d86d6e17c711c11d1d0a1d3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44e9bc9de784c764472b7a640616e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b0a5c4a8fe62732e5087fc0120200160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8040661ab9db2f29715895433072b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1beb26ed1c35787e53ec7de10dc4e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6dcf03c68f59d2dd24f5baf3492a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9e64f23682fc3b0d4d91a0bb1705164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86fccb31a241dc0e22913f66e96b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036af08880a447ab2a2a95cf56f0b782166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05243785594f7318d4653c76680c459167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b6b1d2d3872b252318eda7ae74e35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f1cbc3725971d6e1ba875dd20d2b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa048af818c196ed3fce5b961759a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8478343f3eb1a0235aaa315654acad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced715fa7cdf5832ca45569a8987bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7efb2aa4ecd0429fce8c31a8add3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86868ea1ae201b3014cda89042e76987174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee3aea1f841901f1810343c590f8ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea90cab72f409aa2166bf0293bebade176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56f4e5851f156e81ee6172650e2901177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ced56c770638f48ac0582f398ac9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9f37af4257a5e968f3f7c827ae8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a611c017c5fb21c384e74b7984c02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10085d096e24277864e415d02caeb90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f08425561ee7c62514b649f4a88c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04865def79d505fb40ac2a84e91a37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf0232296a5ad4bc2d192a59aaec19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30726e3385d1b06a8d220e05bc35cd7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eef95cae3deadfa574e13190ba1ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b532238e305136297fe4cb329a909187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb2bd2b0e577b0b2e9d88b7bc6fd88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502acd2e9178f5e973b85e78eef7b48d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db50e7db475475a809de7fcc86f349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105fc18056842ef0de7653c664f495191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7f4aa88be774364081e45d4dc061b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3708eeda2b77a3e8f98607f31e4f21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f7b82b3baf4a42399537b7f040fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91ed825f3a41ab5091ea8d29b18a57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c079433d1627a2632491346f69644196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea0a576c3dfd3577d90d404f0693b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd303464fcc7ead1b90bd867913c9eb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a72d62867204c93e34dc4f02c946199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c8c5377247552fd1eaf5017c795bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898615a6264878f7067a0bb069d32278201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df53965185f44927cf044d201c915e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30fd309b7041435a1d43fd33bb097203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180b34e0d356e5104d34fe2598a8fe0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b041c524bd230d0febf9142df9e828d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d9a62187e850f5905f7e84bdfde36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f22d0e773294d8c76d9399591c7055207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34b26e5c9ce8eaa00d7729f785f8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395694c36a4f11e1d6f774448a161b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e35e0a4d541e505072f7c700fafac4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea25b61ed35955c80b8f5f4c07dd51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59381529c719a16abc2211922e6e7f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176fe2f0fcddaea11b74f2a1f4a6a49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e6b5a255a80d710154d787856af4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f1ff634b4f872fd37a1b895849807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881772d7595576bfb93816a16d74128216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2c0f5a0ebd8206ab3691293b4da14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b559fcea18bf0d4e183932334a9d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c443fc605fbfb5bc0d2a355d8baa34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac4579fdbd0f67a023a0e63e535e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533dda11439f02fb2e18596f3e8c24c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d16697d3067985a15fdaebad1f7fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdac5b01c1e03f4c23adcdbee120b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2883619588cca93bff2af384efd21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275be5518d1791cba1570320b4e41b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4704e18f3c5a1851972d82a52b7c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4409c36c9f678ee5dac21d093bbe6bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726bee28bf1736d19e3647a39b5209228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbf7cfb8076f1be0f4f85d9d326176229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79344e6efbcc3e61c8c6e9f159f4e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8e903cc0b7664663172ad9ca51bd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cfe5d87c6cd1f3a684c6483ff529e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a55a92345a489157ad385a3d98f0d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b1aebeaa5f04d14fd31e7109e9921234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea94410819e18ef2e82c7279e84e5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fe3c9430afc504cb3401e230136d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc5d4f917c40799f39e4e1961a3ec4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21977aa33e59343a3a38e42fe38bef44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683601900db9dc241c7044cbb01c469239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb4c61b51849f6232c89fdf40bae0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19a71a55d97fe6c82cadae68a94ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb262ee91e807b8e85cf9a75fe2d382242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d094ee64c8253352b1ffc412b45591243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83556ec4c42b1c7003cc7e73fbb8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc019cfe05ccb23981dc6d0e43504c39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50197784a4993ddd7610a67dd4ec0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502824d901c0851f18676ec372042fa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b55dbb5b3b3dd33e4ae2456e5f5008248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49225c58072f5006547883847ccbadc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666668a7d3dcceedcad77535ee51912250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47407541e0a545f276db2ec8197fe6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf971e845dbc2a99bb0b0e64569bab9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99abf10a6a1d8b80987571b641515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ff21f4b6e6f7d7359b895678e3c11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe8769bcffd9374ca67855dde218d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d8864d6d67f12425f8ed92e1b164256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63307fe2847fa64ac604290834f989aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05d43b7aa4fad541a54ceecd9266a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f759a6716329f5d12e66d67d6fbc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b00cb50259bd581a14adf29bbb2e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01488c25271313eaba1beb12380e4a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0123fb6c3cfc647bed85d2f8a8c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf086740956c451d61a597087bf48b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1031efcec32da9bd4079b769de0093264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c91858cdb57f5b10d2065ef8a457a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075abb92eaedb67b96b21d14f29a573266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdd6c6eb0126aaf8b058134008b5f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb2a7be850a503de574a6722d9930268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569f372f007ee289aa4cac425e9f149269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78730bacb5406fccde0f9d5efd8fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c624cb38192cbfb31a20f163a5357271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d2af8519961a34b3af965f5e7895272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d136876374bf8b4650fdead235942273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c88851cacb06205b0495cc90aee2e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53967dd2e6aa8ec4a48f5fa80d926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab0c09d76372da4ea57eab6aef045276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506979ac559998e10268b18c83b550277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70ff2415edb779d5c786bd9c3f7be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85269d66ba5c6e969595182f7c36a20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124492a4e9496b05ca2184e465d3844280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e472fd6f152aad59fc816d46b331bb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee359f5b3f4db21b680fb7d827353b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54711ad1815a58fb75bbe5f544936283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503037849c1f76c27b5dd5a9dc11f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2814014d098012dfcf5449a6d75ed0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fde8f54a52daf2813e7827f3c9209286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf980915882a5681197965640759e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd21b65ace2a99cc5aec19d7fe44cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636a766f83b36d389c1d95304c79a25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695977ec795724629d26c7b1075c416c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69aac2f0c92f8a0f0a6c4752c5bba7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d0e5ee6de5deaf62bd94d6843b91292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>