--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,65 +265,62 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011997</t>
-[...4 lines deleted...]
-  <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
@@ -370,167 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...106 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -682,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -793,72 +766,60 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
@@ -1141,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f54382a6922a8c45437e916e5f1c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cc4935af0a5e98c53589e9f6738a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb460024e5a98c067d2448d27d3dcc8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11edb9b0f7103f251c69b9c4b5c5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10684a8a02cde4a7be569df47b5a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfeb1919f7dca08de5d0b2960325a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc266f405ee71c7ca3329422791627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9652eb8f5b113d9d4d8b3704fa6dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aaa72d594a0fbcfa926a90a2fa0aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f5fa9931f4612675525032e85711910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216d2500430d1bd21386b7d765cb18611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff87587bfd01ab77d05b33921f0d7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102a32a454cc4fa1c6b876a5b547be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db95555649dee6165940970bffda014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43149a7a2d646eb40f6fbdea2d47edab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5874a2056e9ffed73c9f906510334516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f5998760b3c0199a0b83c2cef11c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c860c449323ff2aadd7ab31db1001918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72288b4656c32558aca2423ebafce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39e38d8acddb79da31083da9080c1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969031a86a7fe0752f26e6cc3d3ce021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bc9ea8148562073be21bb5d06137622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105102006d75ca964b39afef099d88d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027c7cf9c7a89673f279e7c800c4dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca29f9345009afe4bdf9a0802f398e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b09f23688de0076d70292bb049ba8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b22e2d431469939278ed130ad5c34a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701cfc36afda7f1bd332722235059428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc95c661c1d6e3ad428e50c14a3a2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfc9a9c02fa9537864b602aee1c15c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779254644cf17c2770c5e7a3217393be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529e58f3ab6d2dc8cf9605dca10d44c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e05e0f333a6c67bc5afaf0885721033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568856fd93e0ee260a6ccabcff9ec6d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e9dd4f0c1b5d9b20e5c0312c0635e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1cd527c71594628fb06051656a1df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244dc050c65680ec92794007102efd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea564251ec856661c1016c29bba28f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2899b646a61616c4fe955e2c66520639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21067413396d8ac00f27737426fbcfad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d782bd52eee7984189d9276a01685e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4fdef1d0d22138208ddc68ce2183a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2e6d8a4f2033cd444b549a39352b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046cc17f082ab248b94611c35d7b68344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028aadc940bbeecdd82b7add070957c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960636a0a940a6c6224b135869230fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be16481d86a87c33f460489067d7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a2873cf71ae73b21398fecd640ae148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c7b9313099d26bb4f54fb6090505f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8236d68959343aa7d2900366dc4bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a92cd4850738ab7a7cf23aeccf325251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbe04dedd3d4b3f9f02510e5784a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693bad779f9ec73d649992945b1d82253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf15dd99c67258a472d0731a895852954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ff39e3d44ecbab178fcb07a0c37855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaeada9f19e23014df270e44f6367056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635d8d1a57f04fdb04200b8900ea8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e767d217f0ecbda8ad5da658e0fe358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8faf6e528067b6e55d652083ab5fa759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7bb36659a463f87f3e850bf13902160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd115ac12bcdb17400c89c5490e3fb3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cecf2bbcd971697bbbcca62a9affdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719fa7eda0120056796ee91e9f7cf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48593816df4a83d6550e560dadcc781d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fc0e62dfc404029bd2b133fee17a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88431464f4d3d8cebabb9dfe8837088b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c49e4a36f0b47a853544ce2d5648267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae8fa809836485def450d6fd34628868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f134a63abb1cafb49b7ea9da6636069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a630baab02aeeecaeda3baf6a5764e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f6b2ca462e35b801af9d147ab12c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe437315e2ff8e886ac3e10516a0e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2a8b5f39bcf9d54a9cdf1d256db4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ed78feb882edfdfcaf9a92ceec6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e0ff02303cc244cc33433eea4c77a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f754393999bd42820c3689838ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e278e30d71b2dde16a28d31659a3fac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d41aa45b80d550bf7b8316417fcbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b50e812fccbdc97aa643461c3537179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0107f7c2303241214136ba1a9bc831f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3b878050271fc1e4972bcfcd9449481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721909f8c77eb2d528f786eeaa99696382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed0e6d785c4285603ae9afd0d85ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc2c94b2404848deb08ea6d65d702f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301616b36d2a114e38cb1cd5ca59ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ee92c04d50ce09cc70990e09460e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5eeda326c2d9d93a09fd41f51cb8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bef0cb7ec359416f839b9bbae173588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92697333371172baf6ee981cbcf689989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360868fc4ab375a71a1ec4873eeedda790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91928fa343f4532a44303421dcebb91391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e72a5b55ff37e4085989f7f199a88192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e94a0e8db908161211fc64f11d737d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084115940ba8bc19222041258915b9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c92ee2595d9481dac7efeaae10c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056265768853b5823869e85e8c322cab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1af619831e1a62c46f32dba47aec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d081bad2d53a327f764b8eaf39204798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d13c2414d31ec7909ca8924fcda899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e183b2744c2ee8609df39e91cdff5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5754d13ef1a5b5ac80a7fc142b61c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6b8fa1df1477c3bfc7012f298df7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931ca89592d4c3f05fbf76cd949868103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b86ea3bcec5a8a700f3eeefbd1bfcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417be0b8bd3935231f45de5b3fa0057105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247476d04e2abf0c3dbe54c73eb12be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15344b8f59ac2a96ced26edea7e02612107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8c2917c11475e6d71860a00b83fdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845948caca9ea66c9cb34e1fef9b2ae5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5a06b31e37a874d2adab98cb6f692110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821d891874b11d6381956db65f73ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3039ffdecdcf9e64313cf3b7f8c33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e5467f0e26753e754de533bae0d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e8da9c32c4921915f21222a85c419114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8ce37727058935385f04e8cc35bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f78619e423fa31adad1380e638c89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069f8518080279696dbf1ba20925a8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5fddd47ba752af80db487f96a5aba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e3cebea4e858e473d01c025e4044c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea882b4123136270a9ecfe01313dbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246004894feddf9ac1e0bc764326cd30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a93856e7e7d2e28802d7f84b58d07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d201fd8695d8495c7af51f0fc76795c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96427407ebd43e98bffdf7e2d7e05a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7296234f851313f8f7949094fff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e18c99370b3e2b358523960517a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b6e0b65fdf13a1a1735c2fc73bdc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7754c3f0937722af62e85636fa24154128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af2628358ffd2986acdc0741b3f94f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44389d10fce7ab512d1316bca44ac4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e8fed06fb0aebd1f91cc48963af77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45a88f7b42a5b205a3052d3365927132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55340c9bb1cfc64e8b4d942d487374133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213b049d5f310c0afe61f56a670b0d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d54029275c43dc9d7611b25f126ef5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e79db645eba3c7710347c4de9e4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdc8a9385601cff53dbba075ef49ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439e8da3991a75a96a0cc0830f45ade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db9f5433bab8fa3296365a4c1104b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf4e968a7e2f4885a67058a3c4bb52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f616620e771a30c25b0df0bfd4f187141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031e23727e8519eb48a6c2a493cca0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af90599561285c710f3f72fcc3a62cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206c7dcc449d503622cb4dd8258fcad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a529177a8fe6319582cf86c4222b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8b1fefc4d54a3c9dd656862bc5d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfbbddf3b9a2ce490956bdc8237cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a218bb3091bff8f72afb0a2d857c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af5ab334117f070c9d2ee6d84bda7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc9d8a44072b42d4a58292bb0dbc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db518f31fae18a08fdb103915fcf9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a119562c97945065d9fb19239afc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dd8f8b54361640e4fa8d67f40042c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e484e8ab6df5bba543e9f966c30f71b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12631ae3d84780574b54f7fb6636db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad8dadb193dbf1e31dc58444bec42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94fbaef3bba20e4c20f4493e359e60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da934443fc5b776d0f675f312a0d131e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540030ab9d778b6efc57eaf32b4edbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731799ad8cdbc21ea63ae2b2f438c82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e70b6e4eeff96ea028518e864eb02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6820aad100cd584585424e3b8f16a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388bb28438f470421cc1fa987d3c5a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957948bf95cd5e2c3f56085bce201fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d28af8857f224306af9a5e841aeb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057c279c378154aff5c991cabdf3f45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57872d17a55308439fab8b59f4c2ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd32a2d62051dd982dced880ea93d14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684d122c2a5320a6cfffc3a2a93918c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70781bb054d11e8ac3240facd0199a63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb81d788f0f0e87f1df02521d3c002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86052543dd17b015b1d76e57cf80e2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470b20e0e1bf9c90abe3228e8a174f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b55b529c4dde595add7c8dfbd7f51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1fe9ad0d54b8f6b90868ad5911ffc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee5dda3fe086886ef874eaa928865176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334adb29f640068bc8c1f829e6e521d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119ce4e22ded74008f00664512a4ede178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a11662398311d5e23b2479963fa504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef89069aa6b0ca190e1166c6453925180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df89fbe2ca75132d16296eec08df10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fa69e1a7663df943e1e8556251868182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46c7cd4628f84c2bf08a84bf4837f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96073054c68a133da9eb073df2fe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b5d086b18735725c1210e9d674ad2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dcb213b547755bfa36b96034174a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f90b7f6c748859c21817711fd938187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60b6e99e832bfe134d6fd4e2daa6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67f83ed1e672e4d3f2db1b19eb4ec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954071cd73c68f3aff11e906d098aede190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b0a78f2ac2bc5769599db49aa6950191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c884d772903137461453a3d5c388c24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a13aedd5407cf556174783905577ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9004520ca34531df86b53fe8949402194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa1ebba64deaf972beab1d18cedd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee1142efa257573ac4b02c8981dd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2775a7267c1f2f9d7ad62ae7f91d86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1bedab95027794cad2e1db50da574198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744d69521f1a9bbb88b0f837e3b102199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934662ba18197c9b48f45c789c6569bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa0088a083e8d4ceb5fff2c5d0888201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3dd26de4d376084c379aacb027e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e199423fdbae2e5085878c33c17685203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32129cc860df889f0905221fe9848f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e37bffc1a6bc1a3ed339e946b4564205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9a63a982fa679c5fbb976796a8de8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85c26df5a390e045c3847a92d1dbd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c14b68f47c763ad7ab702491a4e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad26edafeeafc93acb9865ad419e30e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25446e9b1ff0897fbd81154cbc0d84ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e51a3396ca481377afebd384e44f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13537e5380c37c89d1a7943d59b3418f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d40a1ec0f9b8bb9b3df83a7ca136213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68310df4961c129395da21b830a2f447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71167f6dbfb31e1599aa7e290773fc00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e5cea6cea94243a8d493c75ae42b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547623613f12613e7d8a38fb0dc20f09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6b5eea39e7835f27c089418c3534218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9311aa2c28d2b33c75f3de04df23d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbdd2479ee235a01bd10da0ab8897a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74c0d18c258abcc0d354d91c52088d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4999b15db5075ee70e9184933d143222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e147ea2cfce0d136cee7af84971c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c30765b1d65ab70355bf38b1f59790224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e89a7c8455da1d1ab61d3f3140b4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47338f9697855cbb9cc116aeb39c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f62a7a2ab378766eed783571a6f46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55b1fc56de45be8f0095c3dfcc0c7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb87283d81a059a47e162d532a77d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c89dd7c126efdf63af60eea80779db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a91c04161216a47801cd32b879a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9cbfe6dda01fba23d7ab3b7944826232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f08add17cf0f73c6d90393ad0233b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bdd8547494329017721230bcbb65e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8fbc1678d0df2895aee9a0d8fe79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba4211cabecb1c67912f764812e09b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110eb6ae252fb51cb5a40b863dcb0f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3502b855442f63e30b0946b57f3b75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d222349a3560f0476e93bad31c75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76569ce0b9e8a32b0580eafdf7642339240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cda40af149bb4fa0ec629f937b52c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e52fee0ca4b3cb0ef2ee66905fd64f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe814e6d24c1b181f8a069ebcd9f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e73ad81259df548721109ffff5380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb023bd3c96f5bb858f84a3f33e6cec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f13b57e64490369147cd4abd1d7f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656335f19b55d0553e52c730ab64f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78c1f5d2230b37c78b8a752748b4a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a106817d6e1600eb7dd09084c214a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e099a645d16fcb30be02cc82898b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9455b640db87abad9750a126e5e03e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabfecc18d2eaa56b85aa55ea955c06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee4fa41277656cdeb5b1d2a738d57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53861fea81188cf6a71d3540040e40d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9acd9259be8bd3adb574bcf437122255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a0a4990bc4c2c751c68256c62d6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c004cf8a230f80f356b28831e84dc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a947f50f61761d12b51751dad711eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9152785cbdfbc60d368a9eda1362b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619734a71ac3e801ed27fc534cb436260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebfdc8120cc1e51db8bd30ca23b847261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33ed410eaf9fa97eec47e8ff9dae1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12298a017b7be43165010a1574e03382263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72716e5c67cd31613bb48cce7350f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ac30ddfcdad44c6ebb7a7ff9b932265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f6357b425cfbd97745b4aea92b6a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f4a473f5e67b38665a5af6565ae0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382fee67df06211390b4670a28d9555268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfa4fb3ccd4ea0f4e1872b6961578e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a7679469e002ca4cd7d1c8edf07b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad1d700bfa53d37ffcfb171e7b5c10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9433689305258ce54507b367524e4d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986865856f5c241498082b378dfc8936273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb206b02ba9161c11cf6558d167da25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4681be9786a859a35880d06a75a48db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd92b75c93148520d7946a1e070d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d131ee6c60a220cc12031921adfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1618dc382858c00452a18af97b355e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a4494749859cc339c57933b3f26da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee43a14cbd54c0f6e9bdaaf2da19a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22d9c896d88f4429c28fc1a88c66a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace6de0ae0064bb96ec8aa9b94c9c22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a92785b4ea4b095eef222e5d2c8c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf22d65ae0db23bb273d86f5791dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113514b9e1cac04231299ddd4aff078285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c046906b87e4453e9d625a628d9365286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035daa5da8556fae1ccf1e0b8940457f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa3760490df28782b54537b043093288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25385f8b3772fef2c4437fd03e90614e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb48b3e5e73d6813d6034dd99bc4062290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f62b97b3e6306c46a26e1377df739291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32237be7a236c1c708cfc3409dfd017b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f041984ec9e9f0072ed1f1f976198fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18128f43de3a37280c8ae1c9a9a663294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c784c555e73a24161b30f72b2e63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514fcc9449e831f8579203de8606f4c296.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51bc8ccb1054bc62a8e59d2b0e91e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fe87ab96cffc65e5f705ac58861672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e5ba7f01462ef0f87e41e48f79a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5f70b76f80c4b170aa4dd79fc8d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f6fd33f0cbbee6cafdb0f202a25bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abdbf24f5ff39bf6098d8a1044aa086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39789b7ba099e506c80a76c7538f7377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e393b0720461c351f1a0e59998ac6af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d25c3446c64ca366c165d1f0521259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507eb95d86cf55380973b546d13ecd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18509f237630c68f3a32c63942162ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e1792c1b1b875c735fb7529a17d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238cb4d10101faa7deb16a5db6d780f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca6e67643b0f7638528ffe27a3aa8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b72f924045cae7f3e73847b51cb47b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b0bb653cf88651f38e0f1e73c57bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf9f511c90b3b0d3c2c3405a57ac1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065c69e51443051f5c24014867454db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0efbbda2c2114a15ef47e7e963c33819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e503d26abf29f043444d40678ff0aa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877de3fad116a4b782bf9085f8f8a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6383781324401c769c2fa82e20cb83422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3ccf070b319f15a85575e6fdd7ce123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ee29b6fec656f3da244b6f86f66024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a07fdd0efbfe59b0f4a0e689f7d3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469820927078a132b2545c0a8c62e2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5462008aa8ec5295778d9d6b8f418227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb0814c02ff91f30ef65cfe82eed328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c2f8141a9d130f825b1eb63f869129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3f4c836b9a0da023904364efcf7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde50d85f38ed6244116a75367e6eec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6b16e13b5e0d560e4594b4aa7797032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823089e422505fa9735750e640243b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71924f59f3256fb816865646457ecc6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c253d0bbbac281534629c6d7f0eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691031d81ef62a9cbb9d580109deea4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e603765afca9d4581bb12433377d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b04d6be69fdb051ab22d0280e85838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53b5eb100cfb185e6126cb2afe3c5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a82166f9d140771628f05321b5245040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ae91737d5e52aaab705a752e372341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4150aa8bd1c393655614c889b41b2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103021028e3025212f75663eece8b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ace77574b42f7b952d342c822d19544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010195b283b82ae2b9685fe52970e98645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72f88e7071b59c95e6687b02c5ea646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6384cd5115c5d108d0085c300358a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85295df86281d01cdc59472aa9425ea348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f73e98fc33701fea24e6b90ec94b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043febf4e2cb0cc4442e38d04929fc0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1fc90b09e38e321d12580351da39551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e23e29cf423a189d0485798cc6bbc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373741e9fd939ff27d2ec6b2ec58a9b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464100203fb0702d50cb4cede40458754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415fc47246c41522280214ad5fc5b3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327adfd6c04840d3b00b257862030d6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591500add84a2174a928108c4b20c06057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ced6a801b3a8b4384ed0b5023bdda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8ea0d8f98bcf21f9569d9460f2c5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e94ee455bcf8187615ca39cfe4fd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603512dc61dc32694821d5a9bdcefb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186195402045ec3612b4838126b16f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53433e3449f6c8e018f490e90e7eb59663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff584c1f1f464022ae782ce2f21c92c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e4cc6a1aba436a9353ee55862cd3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91cbd9230d97217f96130b7b8393366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa96367a16e19a8d533739cdc983067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d84b2926ebeee2a057db8438cf57768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496460be20270e60833de74ce34f24ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be065464682ee5eec8f1e6543efba1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d0e191412407b8ba3915054f1e02e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e50b4f93c1096558a3113384384ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e378c1a038c98df67f0bf2ff450e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a878df02ab6075da4c43affea959474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9b55f682c04e3c4538ab36d218e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1782ba1cac64bbf3661c79e7b22c74676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ad19ca4a7363a00079756564540d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce6d35278fc8fa378178f39fa25dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c64c1ffe2af4b279ee9705c2750b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f076902561c500fa179f374e0ed6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ae5f0f58a2fd4acdc5d37ed97f2d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d83921a35d8d9ecce3553e61dab9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833629779b88fbf918100f49401c24c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1595577135b5a2b5c89afe24bda9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f023162a5274e858160576a632e52b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88497adfd163105a6edc176d03e82bcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72246540d06ea4da95a86da234d87687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980786c70c29a964d2263a6196b3f7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f3c2874c5769c6074bdfece1908489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbfe2507a3ae0cc8defe3b9185f5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc31e0fc3f97a8757bb87caab1fe4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5f5adc06fb078613d55f7f79a73e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396e93716e0a63ea2530a5ee12bc3c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133be0fc2297ddb9142fe2c5e8e7148a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bab6dba8320261daa44c0897ec5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138da455a01d493aab1d1a2a2c27d71696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74249586dff20459da42ed75f71ec3b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb444416b3dffc9d535e583e0014b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fff61e58f1e71f83a7083bf63ef6c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97823adffc49a7b0c80de6048b40f612100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cf6f7f7f1a867044da6ddb87ef979101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb907d2f82877abe7a0b3f4e65dd337102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136171f0dd7e2c6d1dc0159186a8c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ca48209acb8615912bd1ac39a5c94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41283296499eb989467884d65b098105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd79627003c23018bec49cff5716182106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215823838a7376a6cf68dc6f5537339107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f126292fb8c3c29f6328ea89df72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8bf4d2398fd7c8a29b9184ca6c4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c735d930984814002b26ec217bad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6cd2acc0837062385230570261187111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c5975d28447b9a8fa5736ca5440d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12c0ca6537684cec7c9290365b139f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647e7a426c18a1fad62f9c829a18dd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016161380e2ee19a673a79282a56ed11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0540feb4d4fd9a001fa7fdb1be4ae8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0476f01f3db1af216e4780b92c3671117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcffcb047f32c9f254e40584112a0a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94925b076aa3ddc87742e7d55bbca534119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf29b934601613f7515848ccdb5ffe1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aa60988675e3ad39c71e31f6c6dd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a790d29bf57a884736d0bea7a77867122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ab2d2909d199fb72a38d4d4c9689a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce6e27a4bb8ae3b9f45b45d5b8ea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562f72dc1ff7676fa9fac6bc150a2b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40d0d4dff5ea891b14961678da6847126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b1f8448207d3054bbdd7e86a479d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaa9c9c6e5de92105df90fc3f2624d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e51120d23626720993883d612d849129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09a44626aed8b4626b07540193723d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34137840f30bfb796e9181b09cd16a79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb6ac60a615fc0d42d44d47db0f79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e91e0f3b681c7e5a5223cfeb65ff3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240374c65bdc8ed9dc55cbf7198a966134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b8ceac9198b080d5d926c08c018e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4d88da573a9066d815bd811e9706136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c6cef2261044a7d0a440b7a7eb44b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6dc7824990e43b60c8becc361d17e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df871569e98a67ee1c10643c144c0c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6471a3ae4f7e6a6c30c938f5bd1e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d723ffbe11a76a0eb814f700a7db76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0bf83ff082ed76db37ae24e3d0613142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e394d52b81f8e26d7d14f2e11fec2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1849039fb2c63345c3ebf5feedc5608144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c013d4dbe7016cb453c676c251b37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e1598845393fe1be98f3eb86b1854146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e47f82678f33a48763e80e642abf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176ae25553aabfc2c8c5ed02ca69b3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a01f0d535eb7eeff28db32958ebba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423d699457313384a541fd98acc4596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4632cbf90dbdb52eae02ab05efb581a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754479bef2b1f2e2502117aafa33f22f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa8d259bb5b0f228912aee367973e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca9aaf1df4ca4392a162ac1d9010be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91135fcd8a5ebed815e3175f48cfb9ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02d3453bd29fe32c97ad48d460111b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44571d9021e1ed266214739d3e5f53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caece81af8a39b42230ada8313936e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624b0b37ddf3f00c995104a476767d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acf6a7834a18499e643e6115c9bfa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6984e320c14b6ca96add0157b67c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43ea2ecc5b2e10ef868d3d3d90481162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16985ac0b94459f93e8c01067a3fb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b55a213108e86ba932ddeb4f4033c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ae75b0f1236a6eaa0ff53143adb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7dccdcae50f2982898f0acaf3afe1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793178c7b06787797b7f588d2e35dd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fc0b3a8593fdce594995fb285e754168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85d52f09cd6e3a404fd7f7bafc3e3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25625f1164cffc618299943eaf335a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6ba135fd1082b39fc4913749d6f96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c06ccde938575ad90396abc4d880b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f64de8263e3d4454aefca0a664a84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f7b4dfd7ca85b6b66b543928fb7ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff426b01695f9951db524e3f83b50b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c8c2e1d10d7d863d38de1a4f86fdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc2d09de228471c19724d4ccc6fd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134723c90ca712b6da5a864b395cfb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85422b1d3bb3ee1f1afbf6f8958becc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b1ee9f187231828def88be49819b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39178d452a5df5cb184e357c04182ab5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa328c04b4c69cb8ac34132bb0bbad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683554b4f5be9360d65eac05af9a746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c5fcde473ff24ec782eeebfc53d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3cda422c35066be9b970d3f6dc15c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a77eb22f4fc94724f45602288ab77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce090243dbe9aa787f3460593be75d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73f8760fad407fc1d34bafcc95748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95dec5fe0c08e2ff77deb41c5db198189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b96a8a91ff33b9c76db7cc0df55440190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda6de201ba4242dc7eb4846f210605191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7125dd6c10233cb7dc85e37f2d97f4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5058946e154536d2cec633270f571e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981adc1d5893c2b8847681714df60ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e951766dcaeda6a9f630c3b9b744195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07502b5fac7592f8fb1e0b31e0a5cbfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be2b5f7b46bc10efd05a6d9e637067197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a999ed2e74ac482221ed54c9a55ae0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad1ea5fb78b40d43cb851d504015f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60aca89e250098ee2cbda2ca023a63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ed211e0519f82bdc458298753e97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ad745dae3a053b5f240513924c69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe476b7a22e869e574abcb6e4962215203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afb352617755dab709f28340acf60c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0fcea7bd8fc22f0de4cdfca79988a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e0f56a4f68e2e2be5a51e5a22421206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30ec4335141611ef94e8b93e0c4b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa588ce06447fbf0583753fc3b294806208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334ffdd9c6e887f3be84a8346487b1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47542f99f647a8e76bebb8c2dda00f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29287456163db8b37c2209d807bc13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eb3aff8f2c60e99c16a3e39a19d14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a37e74ed217443b64c26d8d0d25ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea79824c36a15fc49babb4834b68e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc48d00ad9bdd2da105d534c4fdfde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f7964f0782700d702d1e4d7613ed9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2849ecc1c5fa598f69ae583d4c025217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b440bb0fb35ebede62583ddb38e9f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91841ae22e378be88b9441f40281fd44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6308f38502868a07479a37ae61f843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f647de88b4e63b7fd7f793e1e3e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11acf5f5954b98f233be669ab8268222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d95f616fa6daaabf33dc307d67db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b2207065d11c8ed182204709e6000224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee183bafbe3b00a2d07ef8d4b9118225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd15db024191292dc05a683ce74c84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0cb36a41dda78094cd07a26d3eb94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c10379a8d14f9c4bf075c4f6ce6ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ce565cb689e120aef2a119f019ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590dd95b74da45d98e6c874fcbffbf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ef362b9740bd7afc4c7ea59576fc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e0b935f34ed7adeec87e77a750171232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2407d1cc54fac03444575a50273823233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d06a6167aaf92e7cb1232e970db5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74b0679001d9a8587039505c10f48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b8c763da42279cd82f1e80ffb70f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb392538315f79638352a6479deabef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f56a1202c8e7593c42c7665bfa065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383a93bfe7c9821f66ee33971b97f5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997863953d56e5aae9de12586176e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d786535e4f60fd6b9ec955fb43d29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72bb65a129b96ebf8c6eeb2e83c2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6dab198d9b0642dfd57c1e714fe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfe145d5d64cfdfb4d0b4d0f6e1f62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8198afd7278e4c71926aa92a00b17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141b703fa6d65b65945cdb7bf58ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bb88216ccccc943e1043d44ea1698247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153138f225936fcf679bbef7889f375a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfd7d4abddbcc4eb4060d0edcbc31b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48559acada065b830f4fbd465e3b813d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc52819df7ae92b051c87599d76d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298075109b2459f4efbc5961ff0f8b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e188d99ec2599c9818038c5b5d66c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3996ea22ff6b4c9a7395c4276358254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63c5386e840b36673d848e8e19258255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40d8e4c06b03c1e8d1a1b693c5dab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb31e6862e0c4b19afd5f61f68f54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd649a05f09ea209c242c167b72ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51e463bdf91dc509e311c2eef964ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72315bd4db37ab19627f69878d8b164260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5326d86e67f55b712e2466266120261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed175bafde563d85d5f88e7d4ccf14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e57828849209158befd91316dd8681263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350758b83777f673136d71f78942bd89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29d4754494938216be642c2bcc67d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c1e550c746ffe0ae0e027ec866a39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638799ff0918a098cdea513bc53270c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c005da07955bd1c718612005c4a08b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9528d8ba7547a1ea3e10efad3fcb41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda89093ead7a19afc184a2739fc9f3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172df3cf836ee733afdcb0b55901b095271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6d635a68884dc0583038b62a99f5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff14303d9f5f6cb4b513b9728c7c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c0e35c7d05a29c33eb0d862da5a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158a636c3e99214cb969058888e048275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ab83a0164ef58cf043f28536f046e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e734b0554a5cbf398ec642a1762afe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9fa6331da4a52238497cded23f935278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ff744ffc64b2226644a708ac551e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8388b219ce02516774cfc7dcba2a52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1916555cf2531d3e3a6189f3512166c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4658f1f18fcae67549e5f171ebbe282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1213,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9593,470 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10323,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J149"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11008,3110 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>26770</v>
+        <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
-        <v>9.24</v>
+        <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>26367</v>
+        <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
-        <v>8.68</v>
+        <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>26371</v>
+        <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
-        <v>12.77</v>
+        <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>26396</v>
+        <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>10.53</v>
+        <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>26398</v>
+        <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
-        <v>7.34</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>26399</v>
+        <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
-        <v>9.789999999999999</v>
+        <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26402</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.68</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26409</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>9.460000000000001</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26470</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>79.06</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26469</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>20.45</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26514</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>5.99</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26544</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>17.62</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I51" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26564</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="0">
-        <v>11.18</v>
+        <v>10.75</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I55" s="0">
-        <v>11.77</v>
+        <v>10.75</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26566</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="0">
+        <v>10.42</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26576</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.75</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>169</v>
+        <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26599</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>10.42</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26615</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I65" s="0">
-        <v>13.57</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I68" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E69" s="0" t="s">
+      <c r="F69" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I69" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26639</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>58.03</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26653</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I73" s="0">
+        <v>10.07</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26657</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>169</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>16.2</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26697</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>13.24</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26710</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>10.59</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26711</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>228</v>
+        <v>97</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="I91" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>19.48</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26727</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>21.01</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="E94" s="0" t="s">
+      <c r="F94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I94" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>237</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>249</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26739</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26740</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>19.79</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E112" s="0" t="s">
+      <c r="F112" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I112" s="0">
+        <v>6.03</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="F114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26747</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>4.43</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F116" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26750</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>6.03</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26776</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>9.140000000000001</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I124" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26792</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>6.88</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26801</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>15.05</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26801</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I127" s="0">
-        <v>15.05</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26811</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26812</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>4.53</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26815</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>120</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>8.83</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26815</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>8.83</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26826</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>11.48</v>
+        <v>14.85</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26836</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>17.33</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26837</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>15.73</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26837</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>15.73</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26838</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>11.99</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26840</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>12.48</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26849</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>14.85</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26871</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>18.89</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26873</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>337</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>26.02</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26890</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>340</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>11.08</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>341</v>
-[...36 lines deleted...]
-      <c r="E144" s="0" t="s">
         <v>344</v>
-      </c>
-[...135 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>