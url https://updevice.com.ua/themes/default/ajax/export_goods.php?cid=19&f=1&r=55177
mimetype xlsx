--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,65 +265,62 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011997</t>
-[...4 lines deleted...]
-  <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
@@ -370,167 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...106 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -682,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -793,72 +766,60 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
@@ -1141,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e37daa2ca565719d263a8bf7cbd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4659bc019140b612eb31216e2671acf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a5063fe36044387bb037ce2ffc7213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c342821ef0b80575f753f4d3bde71f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263a4b0f9e8a9d25f4dc0bde50d88515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c768e269b594d26b02007641610bc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c10f06bda3e638702ddc3531e2f8e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff61a4c7902471a29d3559167440498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e308ad29aa3aa8cb5249b3a10131fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4054489fdf7f3cb6087316467331510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab37b548bc7c4bcd18f1787733a2bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653b233bef1b1fd94def34b5322e90412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e8a96280391e2dee02dd4ce8193913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10660b05c9360f61d405ede314b6fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757d13a2e47953bfb8b76f52f535dcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc730e23a4a2ebee281be764526ba7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e13c5dab347d7f11986a2d5a5cae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c37377be1a469083b654de80ba49e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de821434547d1e69c8859bd150c8c0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6bffcccf4418bd65325cd253613920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e54e521ebcf693fcfe38a65ffc8a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be8e648127690593913f9c6e6b2de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9e6260f7dd366dafbdb1f461311023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4446224b9e88b19c776f6af63295824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfae8db15b2f8b9f1881e786f5eb7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660324ebc34ed8b403dde79dc89955626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0532d328e2c4e1c4c0e02eee56b054e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dff61889f8fee856fd53000161a7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5875b33fe757a44e64ea83e6333dac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d50f6eafcfb633c45167ddee0af6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3319d58f66585c0fcae54c22c749431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1536e4855b9641d58fe20db4b9bb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a74cd9226e697282f181319b5dc37333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e59bba4d89b488e127224a3c316a8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3279ff638660b89be04dded3d7354135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb172d5cc65dc0a945b9f830c2e9fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896ad97ce561c49ca9ad542f0c66b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbff06574027258030fa2cfe9a921738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609cf7d395868857e32afb36f1793a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa73830cb8df479ed36d156e07de6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014c9d0f3258b0cf3f68c5823f842e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92fa2d1a0e7c404fb27549727848bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70b33ec6332b443b87d24e8dd9b54143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9671a373a832d70df6c54c5e045c63644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fc91c0ca4e52682e7eeca1b1cfb3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d2d15dae459dbf54a9555d53502146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a150cc69eb154a6baf96b9b0a6a90947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2f1d634db685943cd4782e3dced2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783e7a640ff2f49409ad332d6020ef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865106923f5fea093e5d97362c24bce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452f58c7c72983e57248ca7b8a7ccf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5735eac223a6240a0e486fa70cd789052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9292e7d074c04012d51ee839ca570cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e7bbb703eaf16183592e6d50d5d7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bd8c79cfa7a4d5d2897bd5dc658c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f959d1b75164b3d4a870eacd8bfb4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb3e57582aa539677f114a120d1ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41f02a18b77b5580a9a09c55389b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665e3b3ffc5058a5af014609478775659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d8189abb0eab4b20e56738cd0784160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7cc522b2f74c5403c254715e2bb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851906cef5133488768981765b21614a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f649dde075acb4b2e8e840dd52d43cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4de42d3b004e9f2d459ae260f4eaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f1f4f4ea4d8c084c14fce2868ff465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b336ccb4c41d672a3b26c220cb5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d2e55de24f0b26ee9c145105de1db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c324f1943af42186f7b0fa61dfb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a620fb39296b613c5f50b81e2131569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6257239e76f522cd8c1d040cb841770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2af7f1a108b94c6996aada1ff26471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c236af8560bb8411cf853052cbe172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b01581354947db4d0c9564589991ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3c29ba3b41b38ec95bd4dba1f36774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346a40616295b9fdfff7c16e36ffe2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602599e1949b8d0cc25c12f78edb716876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642e4aed9782f7eebf748c8d13885c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9db6bab50f15a2a2ae65c702ebccc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2a17ec3812d6e9144d11690359ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bde6dd1da91aa8dd057df61b51ee280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92da73797e330d791f4bbee6dfd52d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853f672235edbdd952171c013279dbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30659f5d9037018481f7608bdb667883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479fd2ec6c34cbe8aaca4d42f6dc63384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38fcf41dbf922534826663240354285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873fb4b790c07a3c6d69440238ab9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1cdfecb02d99cda2ee6e1b312808287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bab9c3b5383396804fed813dd3e2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900b7d4ee5486400056c946dcee18989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558026ec01c150d21ca6afa9753aa86790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327d0319819fb218316fcd22d8e9c0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488309fbe7a90e1b73bd71ef2c3d01692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924998260e88754fb789637ce721c61093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0af494b24e2c7b875c542fcef2808894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4909c3160992dbd3f5e7ba5b75ab395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b96159f82f01063a72b52b8cbb57196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f688b87193b83d84719ac8f24ff7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854f7f632eb5887303abb50797a71aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a6d509c8a8b627cb3aa6df5de78599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e980c294fb934d907a93d76f2db7e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528db006ef5438e3c90b7109a85c1e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca61bbe33f7842ed2a9efdb2b49488c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789960b284766fa3c42877747be4a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2604967eda150021e35af1350f12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff0ceaee12d0634fcea2c21f7cf89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b7445507589e8dcfc3e8810bc76bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8341fe34aa2bd86730efc2f0d7f9b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbc6268fee6c9fed32573b292edb85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290bef7bc66ed1d7881e8be8ae89c74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f76ce0e34ceee37961a49d9457693110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bc5c024535ecea2406ed691533e47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e489441c06a5e546576aeea0f15d0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604bd5d51cf28d5855947083d521c5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f07cd660a613efd8f49864aca122b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb142e42c3423d4bde5ea8304d8ea3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4352ccac0e4b9a77f8a17b6bb95a483116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb6a1022e6d659175884b95cf1980b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a04938ebf5a3921cf1ec205557a7d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5a5648160da78c54dcdfe326c3b12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4f9a39957c55276be07523f2985bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f3ced78aa96383602066de4c25b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635f4f11d5cef03f7b658c10bca1c13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bc525d65d25f57580b4bb84ebc56d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c065c127736d32e40d06ff14d59c44b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8a12f05dfa5895be00d8142721d2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d964ca8acaf738bb4013036568083a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a48101743190d7a9345aee9d173af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c8f4fda4483e55531b23d4b7780f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1188c67551f321b08bb888d01f678c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e91f87d28c8b0921cc88f7e44ef2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e04f2394a4a5b51bd7d7f68e17544131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b1971d78a48d22ceafb424602210c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4062bf85f1c34c429f543c2737366133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a89e460ebf2273277696f3b681bbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbacf70b2a2edb82af0b8fb1e83f33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04a7805c9f9087e86de92f051ae847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa8e89423054ad94106d27e5e32c8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec95b75f6e7199565f7ac62e2c4f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fee728a318c23cac85d9a10b810e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6c4e06badeb15c084fd3727fc504d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330127450eab2b2c324599a52b0029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2f9e31a235422d34ee154933b5254142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4b1a48904a0daf509b7ea234d567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ec96e01b0e042343ef610c228d9c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279b843d50584129a1672c4d8b3d81c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e1229adba265d90169f46a1b66785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb396165fca6371909d4933ff66773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ac37571374dee1bcd58f79285504148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2afb4a1aa8b861d7044f5f5afb3a68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5c231b08d124b300ecb11f8d92e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f434e25e8557bb6e4efaa4f672bf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1573c01fd93e9491ccc980548ece6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8f6ab00a18418fba6a21cc919f39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917d0448aa71ca200e595f425cb177a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ad44e55877729d20fbc5421f827f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee2366f187461accba2a016e41cc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc33533e969ea2f7d9fbb1ba9154de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af853efac33f5ab6f4d7e4b3adf28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72481c277363bfb3b3bbf90c9cb0a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad042107958a47e37f372bbbc47b9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5f6185342124c60dc82fc13a47abe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d18db86517799bd347d04b47da80c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668eae64e03611343babaacfdef82fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3cf46bebefabfb1577268c80223c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b119733953145c8d4f28a27be1fa32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ab1a5e5805cfbd2f255c3ac45f72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a9676cac2f12f5ef2520167340e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701376f1b64065c6d16eba7d2c490d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899acaac0bdddf66797b02bb143b046169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e32c27db74c07e7136594474f7824170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea1dddd98095af6db69f4938fd36d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f22bd03a632fbd261396b33f1c1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b2d8f60f33fe3ad2aded101e7ba73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95597f2cb266ce738c3a79eaea5d91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf671cf71a4de11fee438694619d52d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc34fc13397786b4c8c4fd526ce4a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78376ab996c73eda42d52c245c53ba5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea41424b731b4618b9e146cc51869178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdc9b43d39d1653a819bc7a3478cb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465634d6d26f3ae25b0fdce3c64cb494180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3888c8b95d557a203a4b741de56d2e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8b7e559c859336df389a56e707a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7b02a943a79fff0c19aee21a8a997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107217e3bc73912e9751d7d8638426e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509de127e2b3d75274a1e63befbb2d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1472b5e33cfe65389aaa2327672e40d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9cc587986ab5da33bdbdc5440e282187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec9afd661f926ac94c0969b6850743188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5566f65957c76c5666b2f983921a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f30be6d655758b1eb1b8ca77e58ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c1035c360fa6c1cd0ad567e266bf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d90d83f5db54cf16f4f704e5a5b5be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f64fd438a054ab1c805242ee6a7ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7026f7a9e4d826bf387a4a957d92cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836adde0d05011814b7369dcccce368195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96077151367e8c58295f48b10d67ddc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66a2fff4fdb59a86cf3891e5272523197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f56bd47a44c84537359d0ca78bcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbf1c7eeedcc638eb930224a2ae04c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c14dcc91ff9fdfaa8de118fb261b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d674ca2cee62b7d74ff6d1a8874954201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55961e402b48db574e2675dcb3707202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f70edb290908722df60b110bd26990203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba31466d7df0ef7d98ec8852db970d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae2e412b399d38fe5cd5ab787a9b77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27eccf284813d7276713dd710707f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c2119ecec363a0ec599fb2c816dfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f437e0a997d747689c65c4f40f493208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee158509da7f977ca461eb9279f349c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460d33c8952b0cab3cbffa2f8554f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b66f8c6037e78b596bdc20668e392211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0fde78c7cc673713601a43c8dcd36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219145c0555fe748db098381d1baf83f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469be00baa4a69a0145728b44005f50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15847ddbdf8daf262ccdb0e427657f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925db74793c98f4b6ba9110d9a0c8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0864dc030a6e32615afbbf6dad2e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29b3525fa7368262a16c793b0e01b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fcc35dd32736923e79aa47572a643219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f9590f48a5df0f5d493cfc226288220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1345924d26cf8e7a3b117923b8d45e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e7c6d7faf639c120f56308813b5e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e1ea33c5bb61be1512fc0effbf91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a849cd8cac7048f8decb6e09372f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d57e6cc07bb9f4f3052d89f2e57d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ffb1feb05f6a1dec2eb3113320463226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09913db61aa2c247049707e5570cfa95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203af9b8373c6211f98fabcb9b4d121228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5684cd31d00acc8bcd25f26fa3d901b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868a810e3bf961e2b3074a0443ee3a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeda947a347bd28f2cd45aec5ecb6f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b37075fef606149b9922fb16fd1556232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db799b0c0374b1a399a038ba18b7b4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eb66da3824942c7618cc14edf31b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ace9d1eff3a9bd2757e199154f569235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dc8965d68196044ea768f17f0cb42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3edf6247f27e3da3cb239d80bd731237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b3c5657cb65affcd3f7888e4dd0d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af26d846543f00e2bfe68faa51fada239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b87b61bce44a9766b753417dfdf5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6e18b0a21e2ca0e2cef727abba35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f348ac0b338b4696df2296c522d46f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4e4d71f3cc8c886fb62400febc61c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d5fe9824dfa532d36babb162e37de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ceff6e5dde10387455babdf9ba762245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d538eb218d3810c7541593b6498a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aae7b0482542a22e4d7d3eca632da9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271546eb03eadda752aef72bdf09d23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb234b2d505baa6c347bc0d87a1f8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233931cd00a18fb32ce79cc8fd54433a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d90332e286af9a56b784bd33c7ddd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975002445b3ba1738cd83b15fb7979f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8461d74cf3389333c6f4eb0faad136253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dcdb685b820bb961e0d9f0beeadc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0c2d72394768f9ede45d5aed77b9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2cc6239cedfae03312a44af0263e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac97d1610b9a772e37ce9b87c398fce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0d342c1c3274033020504a511759258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866d41e8ad20627a35a49dbe801372259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cb32d6ad034e9cb71e9a0967e1fa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b92c58df99d6153303aec3bb5f4f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68239ea0ed86bcc45cbed2a52265418262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993d4cfbaa49787ca6c1df1a595d254263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e32f44aea352ee89fa52640d9e5a27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6e19e2eadde2b2e42e215bff96a3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa050fc437e583a25acc57990b88040e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76989a43c03233461dcee6241c65080267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e41473dc1e4214903611df56dc8f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b35f34338ade5a25bbaf3e6d59468269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7fa5d500cb70ab10aedd7e67c18c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500f76c68a75963e4d7da5b15597de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97dcbf6c66c2a9113896d4f5a1e982272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eeef501326ca7841c967eac24fd4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99411a53c57cf1eaa240f96769bc7f6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcbc7d5a9a093f74ba70154d341014275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09170082d0a47a063db7a19a76d6ee6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73c78c296c92ab7d58542bf651cfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1478c32558875c8be8410da8331180278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6828669a09303d2214ed323629e48a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779271d1595c4ac577848436d523e6e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb16b53d55b1a07f25d8812f6104df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c915648172abf6f902e286b5cdda83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e191ceb7baef34014e5c6f548d94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be28d01fe187a6be2579a9a998d4e3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e90665e9d99240b16cb85468a063c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa52e70c2e1f392f54f0a19195fd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1673d6996ee024ecb6c319e35ff8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f67221395f3992cb238829e695262288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e0f548b74d879788ed56fb3a750f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5227b07abda03767c99f6bf02ef3afb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c2e7d0cd6ab772940dbc9dc41e1c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc904572c81c88ba5c0dc395cf6cc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a64c99a1ecb2ae21f13011357cb679293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cfb27e99a7c0471ee5691360eee7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2e965b1c8a20845dfcb182d22093295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af623305f3fdaf96e407f89a45164d1296.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8409ad41969bf7e266ebdef1cad2a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d74bef7540f86b6df5604675b92b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707dda746174ae0744d8c8c126976f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6342bc2e5719db851c06e56414305194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3507c778a9cc8af19e4c4b495d1885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45fc1c71921cabbd9600ecc6b03fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38abd344a6a76bcd9c1e516729ba0447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd423873403f1525850257f7e7264f788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe2aa99684fd6c339992d383fa66d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a1340c746c9af2e7e33bb92e161110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd37d3310e4e9610584e03a234236511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04822c0b83cfdab908085edcd07bf8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a31dda13058f76d56fe5c48f9d62813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae0f85b877e64c361052317b9f148414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecc3d714f85cde913eca7014702ceb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dbc44632274014a020a0b2728059716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b46caf6c765384041b08c917a025e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16364b384ecbdd04320e41cb9b7b7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf83159b2c08c95b9f6d99968277c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ea692d1042bdc3102bbc8f5341e1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c6ea1b32afcf1742ef88bed1e0d7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0659c74eeb1790293ab644766c00f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f48ab4086b66403a07cc004454ba823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf64b465c2fff2cca94fa238eba0c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d491afa205d82bf4eab2b6060c8e19a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a10a7a6bc61c8574baa36cc3ced08426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7967b9339c50986b73da81b59692c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407e54d2f3a3bcea7dda80a3582aedd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd88e19f1ddb4a4e85a386fdd6f59129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c237e2f40bc894d301736a02e3c258730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaac17d5edff83f364a0c4225831f2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f3dfbf3a64236b187acb789e38e0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef121aa9e685cf04756ca742405faf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce2adb87fa0028793560f73fb7755c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179d275cc24487715f78d45b7d1bbbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2fad80eceb08b815fd834eefa30e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583f5fa5d4daf027bdd2ef3f1859a3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd052ef320e8cb4ee521539c927db16538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132282295ed2f24619d6700ea854a8b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce858002b2b8c29be83a4dc7f8e1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798f3ecbe224e4f1c8d1751a7ed5f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e20f68c7ac587c5647e9f40ac1d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd9b49c12bfe442d2d48a10234f3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef562ad8bfe0a3e52fe53b80f4b81f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548db1d015f24ee930641f445d6b9b3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97610092351ad3ab865b0daeee95046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de5ec6df895c8913a1229595c482d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59079a7f26674b3addce3a6cee9d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee80221f4d752babd3df362c1106da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3ee26016d93c4b7ea0948c9451f6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28617a42623b244e1ea2461903b15e9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1650c8ccbfa93a64f4b1845eb16c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065caea027c48672a7fdbb5be8865fdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d11ae62d700fd9975e47f553d56c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d4df8530a8fb547fbd426ce6aa1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98a07cc27e65376b4e43230a7a2af356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83297f68d6622b31acf315a8cb55ab0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240307265f77765c7bc1c43164fba83e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54307fddd2c1a8bff185333ee6b0a6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d29c2616a2804cf426d2be9a9b4e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a825af1ceb6067a48270e55a1d0560b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d7f6072c1db74ebc1e723bd57cf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b44fee6cfaec41f7d65a6cc72aad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bbcc94c2b2b7df82f24aa4ff2adf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92aeea22c81aa4323810ffc6697ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c92cc1e524ccaedfa8b9980689b9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe695c5102592ff00b14a94aa5d80b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ae2ffec5292430309599c2b2bbdaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e222645d9823ec524dd902b685f122969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddccecd9c133d0583a6c96b8b0ec08b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006d9a7981643ec0a5bb58bc0e854c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bdcb2934163aa121f02357757f8cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d47a1f0c4ac6d4cdeb8396021cf1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef65052c64970d8a765fd0899d0d2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e711e4e22e756661314eec9cd7f9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1769e23739864794e9fa2ddae88a2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c0ccbe85988a9e8c178c35a55648877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2789c15fb2b634b3b29efd5b7133e7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8592ae40b72f711f97ec0494be62079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f243640df9f2220878d148690954b1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeedbea1a09f24045456d8df74b17281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96897a4abf2109fe1dfb69a5f1b2b4e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115833223dfe69d410536a9f438f724f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305641ec2100f667b3723dfbabe372d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d812b079fa8eec095d1bac5bc7d712585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320acdb0f74a92d7a26dc8916a652e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8988f22ad4795153a3452d856196087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d663e0bf689d082c4efe262d89701688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b507920fde4d70b553b6c0223aaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2bfa3ca1f3fb98f3a461d303c88690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f02cc20e9040cc4befd0190fff46191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0644c58d6782716d718765ed4f0bd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742efe0020d69301a95c248c3b463b8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9098b657b151a60bd4ccae527e290294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a928afeda50f28dd5460aa070db6b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb38d7f1a09343dc6374b5ac98f5ce896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff78801202a1a39169202d15dbf8ac897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9158b894ba917e05af8f8935aca5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478b121199785226650a9a7325fe6d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df164d39a1fec89b6cfcdecb328cd02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf6fbcb742e979994e017eac739c4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fac8a91a03bd2d66a4ee7c8cd3e03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b1338dd89dd2be5c00eda4197df63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29de3b7e60eddcf07b6ce12246b13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c511b1a42e718c29ea688e89dd06c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa433ea321fb6cd9e9e0baf24cc5f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef3a38081bfb2c0e0071aa2315a330107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c543233f901939952b1c4c94592db1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d3ed73b82fb0e3ba723491a56d472109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a33b9f79766003fbc5a3e43193342f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99133696e4d28c1b6566120349333dae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1fddecce21e34e80101abc69065f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ea283aa9c8c741d65ed244cb1e81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c27301b7c8f9871ea76fa10581d2e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d5bc4343b8a5b50a1d52696c4a606115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523bd9e094d22ab03668cc8e4eafb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0462886c192525891867c24e5d95911117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed9f60009b85a4ce0b27d465fc5fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254fe41ac85397fc9756cc96b8782d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918847049a029d576e0b6be6fbe438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c69a572fcf0631018ccb7787b8dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52d251c993e9efb86b4634d201e9d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753664055df2d292d60fe0aa2530f00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dca4950cbc4c09bb106c188d12171124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91019bbfe901b705b57d6b376abc4273125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2deaff0b203b5c741f82bd905ccf63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaff4b7e1c65a948493384cd654ede8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45309ea28b506580560e4cf8304b7f53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fd0a81296b180ab0d53f7ea8641ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd162ac68927c04323a3fda2c7a6a25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b99cd2a25ca4c997eab5badcc8b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85da1f4a61575372773b4865c94059132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14547c8e44c327716236d19bd4f3a271133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbea844431ef48aefdf1f4fbea5823134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468024669a38aca6af3a5dc954d002fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2539667488e6f6478efcbb41fbba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9cb9a2df8640602b6710a2bb3f858137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e8568d7ce3153174c8863799526ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414319e3850aa4eee082c1059a54dac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64d5c124054967d6e8bc63703f7cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f1fc9336e049fb6ebc12942e9cde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2300140f848a4f84709eab014a509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306c52c39f6ceb7a6e5b9f3d683d79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ade82be3ea224b46d607f66c0c2a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918afc98a1a6c6c401c586dbb6297c8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4142c55e29a231e792053729dbe3710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baec16a6519ec9e7097cbfedca7b4c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58d4006c641b0d117ea239f84e6c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aefdb6a8ae77e67ee0bae051784f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dd8c9169b80d1778ee6a559095272150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948021b21fcf162e7c8be8f094b7d51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c4baf6f85893639005d46e42a35b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac56a1abcc0d28ece73b1b7841525f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606846baa147bbb91c1d88fedde47e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474b6ce7524dbfda3d08c8f798c738e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1f228030e2bdbac49c2be24ca4d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c74ed68f7d2fa934c6d0b85dec5935157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4674cbf9ad822f80b79c2e5db7a07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1ddf40782364d5002675783113a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3b6da89cebf7182dd639bf50d6df6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0316cfeb82ddd9dc6698fd3090d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dc77e9ba42f971e0dc0da29a9e6d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b98aef815cc35d8c01453db5ffb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d55fce3a9118d858dfc5c38a649c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b2ed70a7e4a18dd2197f8e9990c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f30134b3bbf0fbfbb861818a4e012166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bff242bd2ffac59be6fc15cdb76974167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcad267aca31811cc20123750d7967168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8add50502dc82589ac81396aa87eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989a81cda44b9646e4e3ed1c46a6c48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a283ef58d07b3701ca4f126c3f195171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781f1dfb113984652215b101a6229a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb7507da3c05aef633456ba3e3df8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5edd8eb324ae8689ad2094beaa861e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a678b28b6e0c2e962a00b2ed05d4db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eddb02541d00f9b9b5443df745f33b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eab86b0308d24bd4b374335811ed0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc67dc46fd0ea3a831205e6c3c52a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a94a4ed90c3e8304ccac331ee1ddf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93976d9fdd54d48b306ecda50cf58554180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15e95880df031be16b4aafba3f4ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3810b38f5fe816d053d5a7b2d61aa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9ad4cd318e2623e32621599d6604c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feb2d4017cdfa98b871391dd1f9992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cef4fe2eb6d097e2e2a1a9f6a5531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c689d566def7bd54a210e06c3c44c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb2726487e866cd559948ef086500d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6117ad0bd76bd0bd2e7772edc8e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1467d97f3f1c6d942d5150fe2c93a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba803a066fedc48cb404dbbd0c878c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966a2806ecb5f8e4390bccc2d30d5bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88835f7adcda17deddc505b58336ff8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1a6a346a093e208cc57f71ffab8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12720b41330dcaa528931e2b1bbfad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8bf7afa80123c2dd1aa47ebdc1550195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801419a455904cfa6720c6e9e81544d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f2e41fa3f1e7be9a7343a1ead6eb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53ccd56dcc19863f6254fc18167ee1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ec098b5b74b0e8b82c3fc898fef8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b7cc6100d81ddd88c2ca28b997923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bb92be6c7eff9ef6932a2bdbeb148201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b15e83eef381644c436227323de311202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f607309c374627a027d4f05272eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef3cea1ed364a49daea27a2d76ec36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f05a39f21a9519268207734b737ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c786f36397ee8aa967d3249357f9058206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce0ba0e9beebc29beda1fc0163d8f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e04cbc1d7760e65306aa0eb74170208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af9566bce774a09ceda0908b1383d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa876d77108853b822e5878cfdc2f65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a481359f66d0d7802cddbc51eecb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566224b5be8b6ce0b54c22704dd266ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06dc20178b42407d1debae2dac3af7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6bf0b038fb99155ab17c7f33a0ddf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e7fea8c12a3340e220f83a29d2e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c796f4dc22684e40c29b566507f3b6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f773ae35fd7170ddddf1e63630e58ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2ba4f95f0e772a9c1803b4da18db0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78f693e9db4fafdef0230980b26da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a030439f9757179ad1bff0a0043127b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9903696db4b85ae169ab65611c7def221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c640530e8bba3047fcca0e85a6ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870b21d9ff60cf61905c6bcee585f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e69066421023b7985b0ff42be9f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312a026f2f77ec193e7a12f20fc16e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a169447cba23b137584bc0eaa7174226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321ee7ef800d11473b701342c0621f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931266a80a44380ae95365cddc80a1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1a83efbd551819026462284cab60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca3bdaa22bf3e996dc7ef5d6f6809c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23063d464da3cb85111ab3a2d17a6b6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c68cc15cc2998ef8ec4774eb7f9f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eef725a225ac0fbd92f9d45b3abe4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bde8e56d63fa4043cbf615d0718467234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaffad187bed2a3a411e5e8dd8c6c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181c79847daa0aaae03041bb32b1e88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33662d180ea6a877c75eca735c2a5c99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a13b11bd10759382520d52b692a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae39891c708581a9226f55bad4f32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab04a3a347e9139f2f39de494a67093240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc99961dec382851ea90d2de0273468241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d714159cf09721f0686980f84ceb93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf8b7a2d32d0408adb4ead7070a6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68dc42c78b6df3fe4ac7ebdf2388eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bbae6b0ec626334f7038c91992efc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3695e8d370de4fb3a0f764df6614cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b41825fee420f741a863943334397247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d3326d92fcb50c3263d137ac134f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ebe3c2cc30eb39ac192ed1a2d356249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234686d378ae3cd59eee0d7592632c10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6f7a1b0617857157af072f76067f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c90670ca8ddbf96578f2299c1fec4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853e4ead2af86105efd6a653d9e85fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09e1932ceadebc9838b1c9b057586254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96743ad25052aad51f06aa1ee4401c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0475fba29100b7c412af1aba412938256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ddf76b41ba79aa2c8a6b47b794b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc4ce0a6dd96386dde2ec0cc3544ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4844e19f3239d5808f92bc2c33f906b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4471478e762f353858ce58969ebc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5673a27bfd14e55dc4a7b3fca55ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fa26098df7adf35f1a8e963916cfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa45ccee568ba31748429509913236263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b2b36c5b8848cfc515f3fd4b48681264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533fdfeea1f97638ac38502417928a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4af23c2aa3db05429ad52136d2bb42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43776cfcea12e0e0bdfc7eb952c00afa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79854b73aab7bf5662a706dcd77ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575bac6b203c49253ce46fdbabdcef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966a0e2586beb40805ebe328bcc6250270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfebc111e1174b589375b8c5b6d94ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918ed5ce4e2796210cfe020c154e85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a395a02cd033e50794b3cc0e6b6b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe442dfe9ea69df71d22dafd9e72721274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552989f2cf0ad58cc29b989a764ba6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f243c03faac9ef6e15f69be434cb05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b886fa3e6311411aef1832c66aa97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609559a9baeb083b8d0e9ecac843bf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f2aa0470e255d0aade0bcd47fc62c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588571cf1bd2d74480fefae33f091f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e3f7c0fdfe99564582c408913f08b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56542f30b4b65df663257291808b999b282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1213,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9593,470 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10323,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J149"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11008,3110 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>26770</v>
+        <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
-        <v>9.24</v>
+        <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>26367</v>
+        <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
-        <v>8.68</v>
+        <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>26371</v>
+        <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
-        <v>12.77</v>
+        <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>26396</v>
+        <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>10.53</v>
+        <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>26398</v>
+        <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
-        <v>7.34</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>26399</v>
+        <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
-        <v>9.789999999999999</v>
+        <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26402</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.68</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26409</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>9.460000000000001</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26470</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>79.06</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26469</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>20.45</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26514</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>5.99</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26544</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>17.62</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I51" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26564</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="0">
-        <v>11.18</v>
+        <v>10.75</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I55" s="0">
-        <v>11.77</v>
+        <v>10.75</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26566</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="0">
+        <v>10.42</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26576</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.75</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>169</v>
+        <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26599</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>10.42</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26615</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I65" s="0">
-        <v>13.57</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I68" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E69" s="0" t="s">
+      <c r="F69" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I69" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26639</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>58.03</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26653</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I73" s="0">
+        <v>10.07</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26657</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>169</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>16.2</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26697</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>13.24</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26710</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>10.59</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26711</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>228</v>
+        <v>97</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="I91" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>19.48</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26727</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>21.01</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="E94" s="0" t="s">
+      <c r="F94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I94" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>237</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>249</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26739</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26740</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>19.79</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E112" s="0" t="s">
+      <c r="F112" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I112" s="0">
+        <v>6.03</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="F114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26747</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>4.43</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F116" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26750</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>6.03</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26776</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>9.140000000000001</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I124" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26792</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>6.88</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26801</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>15.05</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26801</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I127" s="0">
-        <v>15.05</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26811</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26812</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>4.53</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26815</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>120</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>8.83</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26815</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>8.83</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26826</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>11.48</v>
+        <v>14.85</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26836</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>17.33</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26837</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>15.73</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26837</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>15.73</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26838</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>11.99</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26840</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>12.48</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26849</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>14.85</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26871</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>18.89</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26873</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>337</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>26.02</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26890</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>340</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>11.08</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>341</v>
-[...36 lines deleted...]
-      <c r="E144" s="0" t="s">
         <v>344</v>
-      </c>
-[...135 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>