--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a3021f4a5a557304d83e1502613a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a3c982627da1ea1b20a7d7b4c3f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cac5ad26a837b4c63fad03a2789bff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976989a1797f0d92df04f7a6eb48314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a07bc430f1d92883c8fdf5ad7f655f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82868542c7027dceb9a7a5dc9bffc01f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004de07314e247a716f13dc6f62e8947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35936c712dcae59cb68e9ad5d5b27f9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b2575fdbfd66bbf05773522b30c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa5fa328a6b9104180053d4053a00010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeab6f4e8b26d5538445267f684bd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7af7f98ce308d9739f832fa0f00c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49431b2fbd29c1c2f8db352a5d666a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483874bb6a56cd1e057243c7d1ed476714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c0a8aee28fe7b802eeaee1bd878615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f6cb0f08981dc18812174504c0ce416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f28da7b4c476227760d24db3e6ac7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24930128c1bae5dc419125eaede83d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e231112e2c2bc91faf08f0d22f986019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572898e81a4bf873b4c70acdb47979a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b466657820def29e6ddbe96805a61421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554617dae20e73e3a2cd423e72884d7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c9972aa87214860fbd5e0a334af423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2bf86e45015d6b351abec7b9da8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e07f155f601d95f876a7f1858ceb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111fb369baafa65453ea2971739c68626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968498ae5dce5ecc8b5727d4ba8d9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fe4fa541c9e46e716538bb94f9faa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efb581628979cc8941258c56e3470529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284cfa4f2f61ca512f96668a3b471630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3de095784c12008326d7f2b6b6d70a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616a1b7c3dd565f1ac6a9bc40c354d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e571bc0180674cc1c1aaf03cd40b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad7e0a1a6170457c6d51a2e000880f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e861807b528dd61ef4386bc2d45435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567093adb8d5bbbf52165c06a1246ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b879472c02cb8ac1b42f4d28bcc183437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75790fa0087af8cc5e8560693a6a5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e8207fa67391aa8866500e26b22239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638ca00fa1c5ec77057b40ecb5f184040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac42a553968dfe56f4f9c22db499a9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f82d13591051d225fb596f97529342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1b4e000237fff8d7ab6814b62c81a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b598c518cbb7506a98ba24ae78f5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeddaaea5f38ca5d450b35da79cb3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd26e39c424f1d09dd63b4a87af99e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52c2b8a6426c80cea8989f56466fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486a4b151009275ce3407b0b5a8f9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a6f0b789157918f40ec9ad9d276d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ec629556d78f1350059a2f03c19050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41832a7aacd1ad4c314b2195b4dfb03551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e499f8da6e0cd9f67166827e143a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c9ab73683e861b0e23b33c696b2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767568acf538e14428a9372314886cd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51b7a881d1188b7bf06ec2b1b6e54a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149900ed17862f82cf591c2ebc4053356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174d6e658f95b9c932de59be318ec8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf58aaaccfe96770300c5476b7e7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e12ae2146389dcca3a060b1aa2019e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a03813f1e08e4906eaed4a060c4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b96a969d91bdf4067fcabefcd426c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809f4066ab9876961cd0ed532ed0dfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987c71265a775d380c26aa274bbd5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880c19088507620e5342f9ba144db4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02946a6e29c9bfed41db59eb97bbb5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5af1a1eca30fd8cb587619e4e26b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01bce8744655efc070178ce3b9496d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f16473c374b56858db41bd00bf9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276506845f0b7cf7e59b0220f353061b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ae0506cd618d3001709bc2c2375570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8cf8356794af6550091dbf382869471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3037f1a258b6fc7a43b9cff7bc8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122366536ce1ce7b7bee104b50ff117673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd41a2f961c7aa7e9334eb23cd02d8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166b6630ba0cbe06c9b7bc7143f95d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d313f58a9e11b71e542fcfc5fa80b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be0f053f8c0b851cd290e809c27ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064a5b4bd11bd40bbcd37d2f37d50a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece3ae145fb51d6797ce8457313cda279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1d07935baa048132968dc3b0249b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf392cbb8629c22ee2ca6b2436c615681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b19fa78bb0b61923111da64cfe1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8f44ce314dd7e3fe5565ae40215283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b81c448ef425ad3c886f74e51c8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23cafc2be58d8354c07cee5acc04d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968af262db481c84040a99538507134e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4c670db42e4f7b596fb923d8676887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d9c580c7b619a636c2a0a9c2998b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b1b8ac5afa6c190ed49b4d314393789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1d8b8a1fb42d7ea81e1198b7bced90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a8221edf24b72f54f477812350e8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381b725e29ac919b4d5093cb9df39792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee402bc3968db7131c943123f1c3ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c337e260fee6df4064cf71dcf0622994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6c948af361abde69e0c6ab838758e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298593f9176701abb4cb44672b9e14b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464cdfea02e32aeaa196240f95cfb4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b666d665aebe1515985c442be152798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043fd23b0bf279617c88171a38021fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c586ea2b27ada7f19fbb5c8749a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe12a4a4ab214d94a629fe8c439ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57e2a79aaba539759f173bf7a8c108102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c3a92896807c481230b4c1ffd30e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88d0e5ce8591efe934c33d2684277104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ba7a5bb325e7d01b1264efda1872105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307f49ada6f92c5b8d406e0f61eb07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9cea9db6ae6bc41d281a3c89635a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca464f80eb26faa64e01644cb2ee87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30856ff1d87fd2881b170358f75cba74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e2991c1477ba8ea08a13c5816e52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8c09306111a0fc846affa58766bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a11efbe06a41dbfa907b41fcfbe7b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aa74e65fb1df68f7a850b1c336628113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c925de01329932539f65161e35cd12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ac729574694e8b5674e4f7c0fd0ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc222c9aedf32987dc854766194a0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e98c577ea0a7e7673829b79ad52be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86167fb2121e7e59d1c9f2c6c2b84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62300d9eda4a601855a035352040507f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d5e6502112556d1ecedaea17ca11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397075ac92898ec104ad499f6a459398121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b2eed0ff86634ee9a8ea86d61266c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05130fa50ca7e11e6025c85f90763e25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5adbd2c72005ca84c0681576815d67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a991286b33b96f151edf3016120e694125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27243c42c506bca748e708bbf2a80ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c169771e76cc578cb75608f3be6cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121743857b6b6680b33b3ae1b01632128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c854ee387d870ab41cd694adf7d0fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b308ce6b903cb165450b6c52d46fe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032236cf51a387f78f9db83951f46eb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8236a5002ba089dc5f83303cc7123a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c74abda6baf7773e42c63e47ba3e42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6daa3d556d5fd8f6f9263a6066df68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e5f30a6a40ffa9d3451d62019f1ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0ee82e69321941ed9173099a735ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132fd63734d364bbd064b8793acc442137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da5dbfd9af398780bb0b356b28b4eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a85a7ea5b8cb69cf68d7983a495ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82173b0df3387f5e199030257e4e9f95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b72ff741c7ad6889632016bd2d8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8592a5b4f9b9c22a22343364acb9b02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8546243dadd87c53382fa5ebf78c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6a5a962c9d2ac49ef21fa5e43608144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac741ab18f0ed51a9cd83cac4655e073145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6aead5733e9635cbf677e378d1962146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323ec377f49856aa1f5a49a2802539147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8802c910ef309b2261f9b8d90ff29a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5d87c36c04ea5352ff2a53b251c4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69ea68a482f494747ae05e25075cb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02430f4adc6d0d5e45146345ff7224c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228e875601f873f3618aa4947d6a329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff130c6268ff6e3e35eb160d64d1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13364830bc7763c331602b30daba6d47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e077e120cc6448e22a2b1bd6ae66f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd446203a32ae45bb8838adafafc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51917898a5a0ff6e7cad6c7b3cc93e3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafeeed5a2a81bfc3a0ba0b8c3429a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a150dcc554d4c95579430137eb5d0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f97ff40a51e203b63777ed3fe2b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a166ec47faccd2873416aa6cdaae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f4785e662cefde58a25b641443398162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556ae613e3cb228ba20b4d0bfa23df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2611e52cfe7f0a41af51f82452f32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d56ddfa557a5ae5e9735b01ae6565165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d5cea66e5bb2a75b6e953b814cef8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba29a57b60a746c6ad20e1ee652dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac93eac0269b71fa89dd521fd66c86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbea8d7230a0840b4dbc81b390885e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264de4992e1ed883de9e059b513aa0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844faf77acdac051a0953488c175d15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1900c0aacf5ee9579eb405e85ac74b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb00daed7d163de58a88d07d63696173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c82d64fd3b4c3b6c6cdf04bb5861174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dec414e18fdc8e565baa5f7c9ca71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfcb163b6dd583ba082718b712ccca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb0b429a2675d4c69dfae6043b2feb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42d6c5e2b8f25a44c9f931c255efc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30399f2a92afd2058cd9d3ac9c71287179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fdeed27b8b14f02c9c15145859b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4de4638427570b793377fbd6d43dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516bf9fcb944a8128e4c1f664549ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b34a593aeba70229cc9eed6493d59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339425354e7c2c4f132cb86959c9c87f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31e7133c097aaf1604b99444355d15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f971b6920a4233ee04f7d021b06ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938c18a66dffcb8fb19e392a1f8957187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc7ea19b1693e25b7ec924584e6a0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c84a8bac0b8c21f70657f1da24a59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be11e7822b54c13c31726600af27922190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03fe47de3f85b49ce9b4205592989a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20451cd3bb1eea3b718b110d3d49077192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4900dcc89edfa028d5751d0e7be25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bbf64467d72502265d74862816be9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b254a679ec70a611691b860404ab5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506440eaab04ec74870021b62a7df9b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117bcbf6139f4418b8916193a2027d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f24c817f58391a439fdf6518827f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b19f70a0de91f2e0fb613c79bedd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5413dba54acddb6118f15c9fbee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deea742c7fdade613bb35e66e9c401201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1fc82357169d31c5b8787c6ac8407202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031be901f30e072730548e2afa346981203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038319cd5b96e5bbf800fe754693926204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ffe4b4cdaf876ba79302ae9454c7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5502681d9d10d337e657ea42ba7bf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b34460c216efb73691a6ee3e03a485207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44351c8a528fb84b2ee0c459e01835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994c6583fdb2c76c4e76369a2b97f4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0315528a0ae0d50170688ee27cd49d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e8d312cae2e60530c6da8c7efb950211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610aa5e5944cecbc4d5db9dee60ba70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a986ecd6d330a93bbd804ba32c9ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45245cd54b402620ee09393f90c4e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd81bf865e619ad44594a02aad7461215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a4aafdcb0d63e090cce6c77a3d2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b64f32d65762f76424c8a63504b9f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b9e70a89e069f93e5f9852cc7e57c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486c652691bdcdff6700f2454e6694219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005454ebb63a9785dd31d70c9bcacbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23d1090d0a16e3a15bc3bf42d7afec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fae5bc83a544c228c0371deda2740d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d58224d3073017abe37cb3e6e29e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8bb98ed0ae66e2e3cd2b92a2bdfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e635bb96e3ef1e3b19c6ce4592c6e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7fdf347b95b8ed05dba3caf66026226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949530dc6913414bce05a379604e02d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca57c664b2b5e23f5473f6274ab49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088db9bdd66dbf9cabc5b3a69c68167229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32f2074d14c6b6fe285e134bfc0399230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d1150fd73cd8f3850d29180eded5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f179c7d3e2c23e15265de51cb84e4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d78b9d4d80c693c9d1b3d7a59e4fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159bc64f78c0d1bde82ceda1d16d763234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b42beba4c99f03198a2477bf439ce3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf6e109a17ff8ded4bf8303496ece0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ea6e12651e432a7cf561cb6e7541237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0af0c0bfee06a7ead57410baec7fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49b4a544161087536442e27f849167239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7064704eef11638ab688dfe54ec921240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ef440e7d1ae5df4fc484b4620739241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60377b94593a5a69e07d3169fcba87a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244aeec215a16563c68f6ced648f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6389ffb50c0de49bd6a95a73f0df5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be7720ab0c9b248792dfb7844e2687245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db51f71d9f42e0b72d26388c7dd95d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cff81aad8e33febd412ac88dad5f0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97688b5cae2857e14b144c50c7f1f192248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923ecfeff997c0a53da739c2ad1462249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a117ed5156c59fc74122eead1df95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7018e637980ef4f9909980c5d56465251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac47a4e6dad50958ae979a7f0a506252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd14cd60aa90f63fdedd8942a9cde4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd628e2c6ac1d21bea2a2a67fbec70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cc4cca959dca4ae1f3b3ac111cc79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56576ebfd4f53412fd4c8bcfcb38776b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff98695a0534c41e96331502d74f217257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c136ed55417d374203298e8a6bdb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7509e7528bda36f03f3addf5c8768259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9057678911079ac956a459fe65667a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9923229704d5cc57716c3373f2f08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c3e46accd2fb629f6b61c00c1eaf0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00056e7378ba3849bebe5e52cade965263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808b5105e518bcc13feeaa881e05716264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5a026e152c185d45f48c5d0b56c0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805de9be66b76fe6c6d798193a788710266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da5dc7cac248e2562a27da3d136ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02495b5a6fe22bfe0e104745bf03fc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5e954fb35cf0feec7979a94b7620b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e77b25828f1b4e9bb95395be90347270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad55d6443463604eb3bdc5820e7559271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ebd430f5c5f7a389b04ac92b68b50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f710beae78dc0b9ee72792491768b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a01578771801ece5aad6c4761f5f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb51c4fc4062b969fea1a2d29144850275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18baa6d3f330276ddd82801bef5b9a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1235642c1393b19a6b3609ff8c104f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2453959bc9703a7580059de6df74a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4dd0bbd07ef2906ca4f68b2b2ae1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341506bffbc3c5936e652bbc44ba2cf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d29de82ff346378ab84dbcb273ec0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d0d6b94f88a7e4ec80b94bfd58636282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd010136c9f8877b8400910f0a21b6c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cec482b61e15850933452f9eb7087284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d800c8f37e4a5980bcf94a9e19c60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461a9e83c4989e183a6f7e049a7ccb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e71bd566fd6fa8a642516f91834af5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b53b44214e7cd8c899e040cd2f8d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5c784306ba104213e52f85ae2c29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9c5dd7b1b62e91d0f8cede54f2f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37298d3d2a92518149402cca305ae456291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb20fccdc8f4a6f38dace516dfe6af292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9617a9965520280c14b2747a83afea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b18f3a548ad96964acfbd0960a61902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f877833215372b5086951e36ee51a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472da4ca7a4030484f0073205af4e32c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12481a295af410b8f7bd5e4e533a90585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150936af1e1ddee8854526a7711599976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaeb8e2c747317983dc1ff168c54337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43524553a9e7799d5dead35f36ac1478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9560826fa6ae3f8cb0f1d8c9f3e7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177b9f04c9ed1a020621e12b26d48d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9957581ba65c811af42c50c8510511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c6e8172709ff6e50e401ab3015d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28613c8c68145a114ef07b3bf10a05b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789b9f806eefc2b3066b6c23c68f1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df589a08ae47e2bfc214a1a27d1cd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c86f44cc0cf19a45cd5aca70b8c9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e31860f3b019a40133c6199e106b6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9dbbb0376e3b5c56036dacaea481518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44420a7c3428e113014fdbe47ee094919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0866884494773a576e3123a7c9c5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829f4440831a3b6c51af02166ee7e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4673867a7f084121387a0ab3dc235722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673917fee9b27e2fa12ec8fb6b33ac9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c40d0ef7c793f30bf8ed1b685a8c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03776be7c53982147f4756fd4b4b538525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b7df06d0503153dd1a103c2b690bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b87b89a69b78a99af5ba3ef6e6ed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e51a335e099d7c34e8e47b214682f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b59d03479ff47f552ff527471bb0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491429b61ee8cc20ed2c5672d8e8f8f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ee5ed7c1e97dd348b09d9cb6a873231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70ad77a88fddcbcef546b1fc1721332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54ec3b1469c11f2948a9d41d93c8be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9428677b387ab684154b73fcfbe46ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c8c7cb272125f78a314fff7c7f1db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54ad0fa77d2a1636abb329fa121d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b839e449687cd29db1d59df690c0e0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558fe53dbf8a0326333730a495198da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf440d02175926587611848e9158539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f72ba843b4c1969b7fec0af3f50e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0716d10f903dcb0bcc3571f0c8c827141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953f4d87785c93a0174175465ca119f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a45034d902d814a9c505e8065d8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55410f362233d4ee109be2fb2c9be0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4aade391c353591622e4cfbfbd17c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642bbf15e20c23200f1880ab5cfc6be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffeea7065671ecf6f7e283ae013b9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de55e6e5fbee58cc144e315ebe08c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f510601757b4f4e838459e67be5fd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79087246ed59b5acfffadff529f979950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26f2b1ca491be3922a9c4d545e44c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef86acd4e1e601507ac52e7bdf6fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d41bf0bee163e5239937e4f67e63953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692117d2f688ebdefd44b78863e4fd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbfc70fbab4073fbfb68fa53039dff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12398bd22e2d8a42f92936d29690834d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fb764b336a9ee26c6ea12df7b78b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f2f3495751bdd58afcc9c39f220f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161a061f8f12945450facf7972bbab859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a770117a2aeffb808e01e7779efab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718bbcd7e818f0f57149f102a72de1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659abbbf69d4a561f08efd3e8f34ea3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a710daad97b0c905cc6cd649e8dc5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414acec267a824c69afa675f6472ae364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa41f21b2d95d4b8237b8a47baa2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c653c1f2dc06f17bf0bdf7d2c3a0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcab1a20f48a1173c9a9b5608643ff267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da494c60c4c44c3fe4cf2f300042d3fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78985a6cf6bd81731b95eff8f6d9e0b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b77841ae17af58bbfbea8b42dbfac270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8443e51e5e937884ca445cbbaacc9e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5775cd03c2860e1c175f39deda62fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80961f2b1b8b5204d6acbbf6e87d835973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206ce5853c91b70538d0570211b213374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ddbc22e45623e2c8e90df2483b6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d70ed50dbc3084c775ecf850adb7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf002bb1195ca23c4bc235a1a745780e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411c67231925959ecc535f159678ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf102ab56d063ba4d4380ca711c2ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ed0895e7c498e578df1bc545399e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae61ea143b29e97a3065eb6b3f5b6df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6e28c2189e00531005e099f324af982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13511376f5a6b57e6d010e112f9486a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639779c538a8cfd3a82dfbec2618831984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cedeb1806d1ec62c099b19d2de71285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c104c3811324ba2d44d3f41e74d08486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e67223dc50758226baad4cbdaf2e6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283c6204da35e19f0a55a764b27a8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb72ece851cda89610e54f4c725cad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067286b25b329b9280612a2f421382590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b00e2b6362b92039cba4458fde55f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c177092a782d48de16136889f71992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac1b9eb200317d22dbe18789d7527493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcddd579a01a06941c240cbb85e15694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe0d9884c539a9d2e36849e8ef276795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074fd065ff81dcdffd428c2734a642096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848273610ca4f4a2f17a0a955b9815f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d2bd1a5420dd60bdcd68ba3a02f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a644bf470399c25fd07e0dd2d7327499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f995af75dccf09ee594f4c932384a59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806a3630b9dde1f2c5e64397fe62e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b50dc23702dabdf648476c038e6b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054708f7cd04c204eba429b584df6fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4656a82cea98fa8122ed39792a815104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37c9124ef44018e21933d69f274548105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae3683d9e1ee6ef71acdd6baafe0ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778cebb8558d6bb35d916bb0e90e34d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45db38878d64d321a09ea8a7465b36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6624948aa32ba976715228772e561109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eee2ca0a32c770f3660dbad7f8de8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a34d8924f5e03905a7c60da3ed0dbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ceb2a79dde3aad97ef036a375786f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b789b063094b8b05fe25571d98be422113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f8ba4a7cfde31badeb552aeae098d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbb5dc198892f1361ee40158e785bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d73c9a750136b162ea2dc9085b86e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046953ee7c08f87f96912903cc630b10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf297afeb744199f72e25344cc07677118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aec05f5ce51d3f777be30d2f6ecdc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615577c3492c427db5005f93e79bc54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245dee2902e18a70cb4f6bf9e071237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4ab29a7fff70bcfae9ac81b360cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68086fa6810e43290269b7d57b998c7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528de162576171f1e7912ca3304c577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ddce767aa9af7f55689717cf4ad5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feca2ff8030b21282885c4a0b33b935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0fe750a3353933e6cf14689b19889127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b5adc6d6f67066a5ddf63a8bcb98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9caa468b874d571dce0a012dec42ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4dadccf866b33cf218a98d7ca0d37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4152b52434fd587470416cbab219092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a662726eb2ec32c91d4da24eb0f3a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56adae983d3813e0fcc37b2e52eec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e05defdfd18d07bf99f66674fe49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834310e3a1c1e96c4cfd4329ace908c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a20f21100f86eaa0eb8a206ae2eaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2af9fc8d7fadcd2138cd4e582b021137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf830808dedb6e7861c64be57924f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b937db951bed1c76d7184996a6509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5867bfad3ce285db3226b73c587917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1742ed7a045fa6157b667728e021d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2bf7fee0e3f81e8f078e2eb07b073142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f610ffbf72a605ea59568bc6fa83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6166ccfbc2b3fa0468a6cdd0689f7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d11f58698bcdb97132dab2978c158145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca1d85fa53e7c498a4d6ab54bb98a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31764c31487cde45f07510aca25e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e3b167d899c6b09afb33915bd849a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a78a7a1380ee06f37c44b1ad25d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a34ec85f1cb319df086b5e374c6448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459b3f5006937e824702c3a4b0e0c8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c824c731676172f6b2eb5051b93b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af719cc9a5db9a91c6bcba13572550c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb343981fabee1f21554d7435ab0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa43e00935107a79d500f43249b142155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43e93510a3b6e46b846e0fafcd739156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee007e69b7ab5df9523eaee2eca22c0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc6773cad19ed022586a0d2465ef13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da12418be5071363518f7ea67c59bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302351e7395b5c3324e8c623fe5645be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6aa8dddc85f03e078c6a41a901c29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746471b23e3244ac41e1795faf01a65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd14249547a649a5fc02d27f7b74327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6bb9f9d9ed81851cbcfe80e426df5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddb4b8ca38ea6eb06af25d94ff6b1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2947cbae3fcaa992158ca0ad01ad0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94270dfca6137b2fbe8141e21ead2082167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe53f2caf79e2e828d58e3350199407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57505a078595bc7df5765700317559d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9480621d4a800b8baa50de4065a9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c2b9e206422094bd93f957cce4c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61555170f98cc364b0f749e270da7a2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912fdeb48cd71b9eddfdae56f226ce3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af1f7f5e39077142c458f1dff6e57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501ee7d8e8e3b827cdc1f98579caca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed662a1c2d43e6e792e8f72c8a7f9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72631a288db67f0894aeb908499e3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd45ca80e8d20907854306c59affe5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013189b73bd9bc9180b8535689a92b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ac35afe0dad2b3e96b879771173d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d862041b24ce4c2f996bd2b0022f381181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac312da30b8348f12f3550cf5a3f94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6392697a60975b282014ae0861d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84748619d6d6daae523cce682b533d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5517418c285e781eeed75e3f30f50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd00c05df587f5ed87793dbdd07c1c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc79bd59189a45ce97a4cb8a722434187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc2952b2f8dae3b7c1cb167bb9e5d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d4ccfefdf00565a2a7aa1deaed74b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22e4e19edb6516946b15b98002b5ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37779a9bd6d7e49238b56e42aa1fd2d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8c81fd4656438ce1eb5887f1ba5fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481f4a6df02069c30c03b4c6df1bc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5a53feca92c805b3325cba9bf1d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084c8854017cbd76ddbb3eb71ade7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995bc825783662a55c782ca8a9889f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc38b55e5f2e921f1969aeb7d5486d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e085a804453b57045163b748efd6e84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc754538a69e4b1f7c0d797172d40c11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977dd2a0f88fe2312e86b861fbb7601200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d2a7478b541ee4d4f0a0a7bd327f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d51fe3c7b0a152fe87562329d4c95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fd1cc02f8d556f182afb87b5d1f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e07a0ec8b629e4a492ed102a65afee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5f8aa500b90f68220f3d3851f4cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941bf379eaac150da69b1bb1d6e0707206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66695dfc85978004a4e60a9b0f8c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db900f33582f827de315e63c0189de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a031bb67a1296fce8b9d44d88fc41b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c986f84f4a238c562fdefe1636e2da4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4da6d9dc06b32ee2d77c58d362c64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e490952f436a57bb60890fbc40ff2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de5066a172dbc309ab8c714d6f6c7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcbae09fef622e1fcbaf2cb5c93623214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949414082e58a7f2587574eea933ff3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d56454a1144574f6946918d0985764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8756a88f402864a992dae3ebf2ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be2172306804826bb77f74bc965a67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab718118cfe8efd2eb2205644bf4f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c86db29bcaabf6f065684441f744e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19959276002dc9fdf0be9cdb6900f0ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e60d7438a85c457bac65cb3eb36f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda584d4fceda41def69eb6c7d38ad3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800aeffb61264c19546e44a0cac5dc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21a680ab024683b580fc437707c59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50430793b57e1bde470c8e2eb96c3ca1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ac06e9441a5f26acc1ff3c51cb85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d86191524fbf188a491b29650aab4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28827921c73efcb39034ac334bcf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a6031cb185081901b2d9a47a31902230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e371856e72f5eab807a6d4498a0c8a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97014069c76cbab896c2db58fd5a7004232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ca1654851fb06ac214c25ef1fd0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21176fe37ed4a4c3b845c0c1801ef780234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7c909a7a2d71322bdab0ca4659cda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502327f9a31008fc6bb383809b84c732236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa8aceb4c1d157c110c4402a551ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead1d662b82a3e8929d04cc6e4cff2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19464b3d798163c688885cf21618ff0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f108f43a794135ad0da8b64bce2ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a9a65c060a059dfe576840e1d105241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7924136d4e510284c158d694c15dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364064f1b5a5279220128bd3864e3964243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4422e8b01bd516936c1efa4df808477244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1036c2fc1a980f45044bef694cad6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399a95f83a87e113250314d4fbae8a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f86963acf448150471d3e6699caa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253246305727b867ed94691a078f049248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac73786a84166f66794bfc6088abce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1e2e04059084c42fab712d07eb15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ffe43e5478452087f5458ef0020a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b7d337ba59bb21c27aa2fb9928bde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249a9d364297a5f05ea4c2844fb6bd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac6c804866d0b24db6c57a0b98427d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f706c0dd54bf7e733af13094a2d87c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584499a31fb5e3befdaa99d12ca40fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866311ca5b7759ce52d88be20b2b7bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f8f93250f59ed88483db13d545fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a1a4eb3e2a0628cfa37a3a9c974d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f385b3101fc966d34565885f3063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ebbcbfeb1dc63ad3e8e97fe1af93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b9b8373b3f6137692470f3f63ac88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df6026893f8d01ddb6af70b8bb5bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde4f9c1851ec69746d3de14f301a49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b294deefa965423b43347c844992b7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49a48f348deb7b7ceb8a3a67484ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80668daf3bfa4b8ac30d14e4e31f45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6258654424395cfb8165bd01073f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9cc6bf0b37d45e44ffc0d8304ef53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d66251f9ab49f973398bd71aa679270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83519fb0d3b811cde0157b635a212b08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b99fafc64d3b9e8f85aa03f728d53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61448155f41b7df819b7072a189bd33b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfae7313e93fb5af480587b82643ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d949ebffb1703e623d84aa6dd23782275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f4168dd375769a2a5f73e6d904ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef78e0c934d1007d3ade9faed49c0df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4db2d7c148a2d5a76948e3c24c798e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d784bd90704063be05db7e13d5326e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21144f5b945b8ae970b38b1acf2060d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057ff64e43aff81d8ccab06ebc023dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d738302e8bd2ed11d67abf6a5980282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b4586ac157077b2c6a3620e935e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8c5817fb9e1a809063e81637f0f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f11936ecee90fc5bc1b556d9afbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011afcd3beab9ed8edccac97efaa563286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580fe1e5808b6b28dd3216d1182383b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a211a9c9434162d083508ab237e91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eac29b7d374ce0fb23e1ae7dfbc63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc468079b95053e4d440bcc99531631290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d17edde96223b3930462e7b9271c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e840fea2f8916aef5c530df3aa45292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>