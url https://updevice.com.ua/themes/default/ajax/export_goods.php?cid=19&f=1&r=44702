--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,59 +859,62 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
   </si>
   <si>
-    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
-[...4 lines deleted...]
-  <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful lavalier BT earphones ES77 |BT5.4, 10h|</t>
@@ -1046,59 +1013,50 @@
     <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
   </si>
   <si>
     <t>000012848</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
   </si>
   <si>
     <t>000012847</t>
   </si>
   <si>
     <t>000012928</t>
   </si>
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-naya-neck-mounted-bt-earphones-es78-bt6-0-led-display-120h-/</t>
   </si>
   <si>
     <t>000012941</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO W72 Earl Ⅲ abyss mirror BT headphones |BT6.0/AUX, 25h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w72-earl-abyss-mirror-bt-headphones-bt6-0-aux-25h-/</t>
   </si>
   <si>
     <t>000012942</t>
   </si>
   <si>
     <t>000013015</t>
   </si>
   <si>
     <t>beige</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9252/</t>
   </si>
   <si>
     <t>000013016</t>
   </si>
@@ -1135,51 +1093,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b833421d3e5b194f4d7ddfcac56fc331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08914442cf029fc626169e615bc623fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc4230b918f79204e3067f4c87e1bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a109345f6fe45596f8384751452f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778755ab982248850808e9a3f73e28245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76afeb121a7ec76791519bfa98a69626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66dcf0934be7bcfbdd467dabde53d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e751d5fd2ee9e8acb31199cfcfe5248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4722f39e06c7e4364cedcd1fd12d6119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c97a4b952f49b6192df99e743a9e8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af14922aa1d04285a2e434f9a42690a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7578307a3542c4fdbdfc06dfbf7fdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eea0e05a070305a8f7980dc621c1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4c54226e28fbfdf7c7438a793d8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc3a28e125f099b3a6e20ae75cc0f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc3b04fd0339de29a2228639b93f4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3ec0f4238186d18d624ebf9c0ff817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4168304cf0f3fa7203bd4ce7de7f02418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d8404bd4c45c670edda293107642719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c4e148ade508c94b897403980a00620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422b5b3c8718ccd2555951d01f25a0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074cd22b0d43959833b22273e84f64922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2f7fe8bdcd80251284c2c694e05ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a78bf5c54308a1c3581fcc486921ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db338f0379ddb07189c17bddeb84df3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd437800c64ebc56344b1d6a5aefe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b572cc62f9cd35d164b3b97cc731727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23fbbd0dd213fb0fee08afa58f02928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3006d3d2f9f951635f4edd753dcc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa1ee5132deada2f2a31d01f85e00230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecfa6a549650aa620946dcbb213ec431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438278286c56b9c5021987d7ee68fee532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0301caca24fba98694b042bc0d453833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e48c162d22e17adcac5304ebc02334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570afbe6fcbfdb2e31ecfc942cc4b01635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ecf92d3c97e3f3346b46c6b7a47bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511b71b58ded0ff936a7ec30d99ec6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c7aa8b2ce40c6a2752a9e1a7438738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf8338cb61ef51db7ecfcc56811af139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a53c19b187f57d48d4fa86bc82d3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93679d821babc6b8eb6f28fb58f9cc9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e1665a3425ee8c068f5c81979152242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44d3f1e6bfe61c3b097c4bb9aafc5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb2e569f0d0e3cd48c093155dd34a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225a0c394c851370e9ba14d34365e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65221948ce88bf57f96c956914be046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef80015c89138c3a00d17117958c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556037c801c2ef4b97d197a072e6c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e68c25490e076e732fd82c438eb9e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa13cbae381b00c9ecf741ea6d862650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a1805640cf0230f758bd6d03af24651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c288e0ab49f4deafb5c44f0f4a030752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caa81336ebf727b6a57cda0314587653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1735e8fcf7a10b8f2e46de9e8db4fbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e1083671b85e549f7d950460da8c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa1534b3d19a989993c173945751b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dc4ff07bf0d3fe7822ec6b637231957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2784b212b67f08610acad7f6805e1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db7a9391ffe687f06e0829a1f06e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d946abab36da225879fd8295879ad0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5f0e81576c3d5e276ba677993015761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e39bad8680124697a6d40e3ec78362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a19ede2bf8c67d44234f2eedd7128863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8f435dab299ac6d456fa0d2a35ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de34c3d0718d32ee5983dd42b2e8f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebf7c6f4ec1c355ad4fca9cc33142066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415720136b07b9f13e6ea020c50f8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137213f9188c6a98a2b0df40d7e81ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7b9c7b6387820c2811ece2eb3388c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d84e27a8b4f7f7d8009a688b7e94770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea423d8c704d1d1a30253f22a466bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a276ba8a66ce810e3ce057765ec68272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e675fa90e723cfa739d02237df69c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400f0b44e071d37e0421b1bda42865674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206c49f6fd4557680c6377b92662b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae2da407a3327bf6e4e75d1cd4bfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cace27eb80d87b8c30589e5de9a5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2e7969e780983d0b6ff773d38a1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6006c8cfb2002643c82c94dc5fc9be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f443fca828386579d3aa6420c0f5ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9816d3b5c6ccefea54630f3161b51c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bb6f1e335082fcb099a549aeedfd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210c94df6fd04ab70d70a7da50a813783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd9a27d9faa7989bae708ae11fcd6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb80378ac56eb7910cc4073f841f9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b701b9ae3aa49da63884aff598a7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a087bda469bcc259932ba8939a075787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b86565458718c4f3df24d6d24c5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac714e9b599a5533636876d411e32a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617431d891c4a892e532527fc84171e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e055e9aeaa48f9065feb083b50d9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d26bf64e4e9a9117bdc4700a53fd8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d5642eaed02a90561116f962736593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fa7803975d2a9ff5efc07ab1cf34594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0403f6291af14fd5db2e3e9322b8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cf736f0c4f4ff784a5a219a0b128d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549ef0e7f1cb185c9e1f39f97ebac997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90ce07293d58fac4d71793f04772198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727875129f6777df8f3edbb68735c4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b14d1cd44212433c140a9304d95d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78c5b319a76cddc0fdab8f46957e78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028059392a5286df6f9e1dfe135aba8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe3a3dd9e976f4144885a73aeeef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f693e37b992525b533ddbb3abe6a4ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8bfff1d6f9f0c78faf48c7ab8fbc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e512713ffeb9390eb7c6e1c88213c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490a8837c5f5deceb04584eef1a850d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41818c20a2a51274bbeea8090d24a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8972e55aed8f8841371e887eda6db4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bd4f19cf0f9d2929ddbdbd63036a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47846a389d64434f3e48271bad68d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95763104d4eb3a7211b660b812fa800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd0e3d33159cad0b0dfa2599d19645113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fb7a72957b47747dd4da074a82889114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b87672156be384a71218ae11dde166115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4f84a2525bc7d7b8e0405e5f1b5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571bc25cbf311639f14e72ff17430d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ade7736f1ad6ab4b91ba0ba6bfb9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4fcae2492f36318ee289e4f214df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b393ff929525e34a400ee2e16372491120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a777e346fbffe13dab4026f01ace84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b89680babcedb6a2b2fd4da157fdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0550dc9a117f7ba03f7bea12e18b1a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2a7f5f26aeb2250c3e42726cb7aa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93d7d61d999ac4fd88902bba11a45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c844c01d2289558a3613a685bbc00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa4e5608ae6581ee3bbda1d0778ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff9b4fd5cef316d4450fbe688add5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797ed181425ebab11556cea383d77a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46888b090bc8227325796b2d43eebd84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b5cd9de290091a1ed04e542c1cfc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0a7b5bd8569e0fc70d82c05c21c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997cfb54f2f85143fcbf9ebb7833602133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ca4e22aed6355b4b63a00d1c33a98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79e22aab1cfc265308ff75a0a7441135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e2f868d47b69dd066f28602647e35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49a42b54015e4c980ead04efb9beea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175860d389d2f4965ee8565be134dd5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbd6954cd9f03b39dc497590c7fa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8ae9734432c655a983aeb340984eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f3b2feec760c4eea80d3595cae0ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba7a7d47faa702969e9784d7db6fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c769138d9398c0b354d403e641ca2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a3c75928137751471b29d3b9bf9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef16dec49fa7b7bc5addd9f018a597145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1831af2d1b15f6625bea59a89e56ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af17d71522d0b037f654c173ebe7c2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f89b56f3c32215aa2fcc8f79a4297148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83011d5cd81f31d9b6fdaacb0c68ab4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27159c9ea792722b09d3a773d0d3b46e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9a31cd9e19285a944937061f2188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898bbc165a825ff3c223f3d33e641fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4efbc588db54cc76d9d3fae8476be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7573322a3692351f23527aa750e4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3858bf05ebbcae5b36b70629e37be00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9899bb24b1b097e1de80e941caec2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219422670c40b7797d9deff01a056fd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495435cb5947bc6ee0533778aca1e3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3fae6d7ed21e6f9eca45d397105a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6969fab19eeffc9ce603d7f24e7eca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68fd7f66f474d360ef894705ea228c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48a8daea64741c224a917c53d6d049162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583003ebaf38006ae0ce90d7530566ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402b4bdc2b7ef4a17ce75690284209164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5ba73259e0391c328d370cbc241a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a371878e34aff60b8fa26f129837166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96893ea62e8185c4b59c6abfa1d44418167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016afd1e04ba3a9e7cdb42b6e4f8a20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49418ccff6f2bcee937bc34578639f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f4d1361fb6494a92e5ceb6c20aca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667db4a6bbfd9a928d7b208c1b7ea20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ff0de23df579367d94b74e356ca92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a9be016388e85bf549e2e214098d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913dea38499a6dc5fe723d7a20653a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f64fe29fc5f71e156f23cab76f467e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c76562d09e63a2c487ebc4736c9dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e4e73df46e84964e84d8b6d8b218177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911698ffed2026e7101f4b65fff8a4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e261fd36aea45948e7e41590623384b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9511550dcf4126a7c5a949fe488e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dea8307f8a98157e9c9c81f6c8000e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dada2a9bce11caf2632d035ccafe8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648505fc3726321beefbd7dd36cac4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8be7effe031d9f02f7283d593f8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd21a329d73731f91514207e492a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb716bd56a7818f3abfea35765742eef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cdc1733ea4f46adcacf6e1e1f1e45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9f7bace3d5cbe7c2284b6f72587a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdc16718a7bee44da4ee9efe51189189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4655030f87d3cdc1158a928fbb682c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ade7c61f355f74cadfc47c4d54b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585bae02b4612174377bf66aa805583192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46602002c3af2cc316d45ceac648285b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446af5a27a38d8d6e73004ff34b96c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569a062e641c6012fb8af19de94e0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e4203e766b45aa7c6e37b27918725196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0140394c004ab73b4ba5707be610ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78937aaa8afd6e4c28478810bde3b45f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd6adcdc8b159a51e92179b46d9760199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9615eeef55db94872b209ecdd76af2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b0dff376c382a745624a27f1eb616201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf7bed45e1e77a82eda90aa64d2777202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca101b7bcdaae7fd3b0f0def3a57ef9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2803327d7cdfcd716e0bc7f02ee17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de28edbcbd8ea0903d7cb55fab900d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabef02e038fb61b99a5c33ce7b176f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffc532fc710e00add7fe64e163edc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254883a201753129588c266c0aaa7a8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e00fd225062828e5790f9df12f64f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a8d8ccb0410f57b41dd1c8d8cc8eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c54355fabc7b26e543c89e958892ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404fcf44d646db2bfbd0d5a986d899212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d0e596bf0ce2876f54075167bff3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4164089e3b238a475752e8233058b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d5532ca77ce9fd1f859daa1be86b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4617f95a8c666c1da8ba64b2b2a869216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6058525644a055c8ac40786df2bef6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01909c3ae511061e79427f27696a18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c310828d31eee777f099ce65e420f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb51590d214fc06a3084c7ff35df416220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7e4c117c0b46cf6575afdeb3eb6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb758d4135ceed3e291221eda035d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55cae673c98ddcc462dc741ab6cec7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e56fcbca141cac89c94c78d2f5972e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035b797ed68190871b7fccc09414da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7abe883fbc36d7791833772800f61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71261fdaf7bcb523c77fc1dd21b623d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a5b7e9c25f142fe02399b8b0a653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe71d803449fb1a31b977691f31908229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a50d8594de5a9fa41376eee5af549230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54a7eef3d318f4dcf6de696e2edf4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfde2a993b3e2b4cc523856e88ae04c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c86d302207bf4fec56a516fb45974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594af52ce6000fdb710136c172b251a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad0716ac79484b7ff4df6811945c09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc00d817841953a9c0fa670d238078236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a93d2798b7868dfec6d9fa11b549b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb76db17958651cd2bff80cb279ed4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd15274c73587134526c78d00bea92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f042710af04c5c21ec510aad5704962240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291376f5ec9bf43c515467ec0f48ca9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b4f6228ba225737a5a11069852cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8cc891ec382417ad5509c70ef472e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882cbc2674a1d9f259b0eb4dd42d14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a6b2e067f49bc645f2027ecc26a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691059482c1734d310f99b583a354a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff7edd0c621f4d123befe0f4d3d61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bfb994a9dfcf70eae6fccd31c49c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6851da900ad26a27c53459969eb603a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac04f46ce416bc107c90f4650b6099f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4e3bf97c51867d20bf5f48271a9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6fb6da18388e05f8edc1648870ab6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819cce53866181458f2b62a8cda67f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66b329595da7d2b8db6054278484d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da164527ba2e664013d64d73840fdfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450eeb320af7746e74453776a9f57a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccaf726f7f0ab081e102966ceb1521257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454edeb82ccf21341b585c73068958ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc33a08eb82fb5ca1ef22e316b6f05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ad1a1da7907d5c242ace51ffd4d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29528e74c23fe137a16caf426124347a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e31b4002d3a961b5afe2e584a3d18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd01b9dc0a538050a71b1d21995df8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706fdc7ee8e863e3d5f7cc96dce9634264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea6f02d501e781afaf52132717806265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b08222ff4fde56983c1ccbd2e0b3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f13d1817847f4e2d13581c7dd37f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46909b805a6ccb7ba39f1a2555bf56a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9292926966604da8d307ff2957cb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f91d54f82696f9cd3e8ab402289f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874922948188cdccc30e3a4f7b9af31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87e3ab8a640aa79edccf1f49443905272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbdd5417b04b6b088737b067efb60a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0d6514624bf460ee51c9c851b0780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de238151deb0457a0cb61d0272c38e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741151d8cdb0536eeac2766066a9e342276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdff5e71a318b0829d991cde2045a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbcbabe135ae7dd46d2a21d89705d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72851caa70d4825188e200257415f593279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e9c774b50dc7d9f800f749d39988280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b209a10402a71f7c0325f97a36ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4678aafbc1eb3af69e24487144207282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f06b2d7d2b29dac374f72e84be014e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a079b340e85ee6d3e26d970aab17a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80e5d2eff14ac39bbf85be3fa11263285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f981e1b49aaa3590b85c6f0551a72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23539cde4f140c24621e96073927d5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04e12dfff1cd66ed6c59132f0a738288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9ebd58195e8feaf252ad27a7e6a28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6af8c09d392b990433435fc259b90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce15f7869128686e75bf9198b3145291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8f418ab1afdd973b413bac46f994e292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252093b05bdd1b723fd3ed24481322921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6620e8fe772fe21afef50f2b0a32e782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d317ce8b6b51cf9f07129d971b7a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782fe23e3f2b6aca46e2560030e6ff84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4429bc3bdb8a8b9abeda95829b47fda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c43912519f48369321091d1068946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce5e6605455d5963482f17f617a907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ac6f325e4683bc3e64fa72c1637f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29f35652e3e8a8df3a14469741c019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258901f875b20fd58c42642ebe92a7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775fef25928e9193446e8394f94506711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7136ad3ff9983e0e58d36e22d18740112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5506c33c3ff7e78bb13d95dc64eed113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc18dc54be549bd36ec86b4562cccc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f30af67d6b2a76398d84ebd7c8c9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d08148fd75a9526ad65ae2e3de5ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d279635a7f91319ae5e0487cb79e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25b96760128948f20c485040dfe8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bebf8e794dc647387b2eea39d534d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f23368a9a0bc33ca2667694fe436fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec119bba4810acd7847a5b5c01b7f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78dcb7a920d370a17dcbda3265a5e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129542f849610dcc870d6ccad8aaec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a090acfc142ee727e1ed97f648e5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a729b2a7d17733a32f36088c0dd9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35464700ded8280c44f201c2dc30b3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654253922754c1930b80fc7ba1f1158c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11014cbc0f9426f9de381046eb289828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050742a4184e4bb59ed9bd781995c5e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55d8f569f26a2d8ba837138793e7d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4733b90d3fa00ad23f1b203434ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba642049c1b36ebb7acfd16945ad4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa862388dc768f227d55455a817b6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df4de4f8b83d0b16024c158c1942a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101306bee570f4eeccc95e1c2c9136235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265e82a345ed7a3e10ee4b333488f7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885b501bafdf4e5bcb697a0525134537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a558efc387595c0a01c5208b38ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0075b2f80efe466e4192b7cbd9fac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a7cf38c5496999bf3ce3d9f2a7e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e90e6c97ed253bfcd0a59837091d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea0264ddc6ea1d8f5eba2dc5b10bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ad3c3fdb6c5f585b2ef090fc222e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf63ff3f1de0ce49eba0dab6bd971744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889209eed76344f961c75e04bb22fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3f6ede2666ea00bd8386fb87c50f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17804657f7d24b9fba9037fc504eb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39b7225036d2d1cd9bbee0316b819048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1290de13fa7673a32dadc3855828e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8261b1fadbb841983a5ec5d5b7554950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feda6ccb044ce94f9f98a2a91e0760e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a78105bf24b982d52f43e0400a09752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425534ed5c5208f44c587aaffb8e987953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31db2155d44ceb855f2ed121700c9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aeaa86500229acd6d35b8da555c5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549859e2ad2231304c98a6f4972cf7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a823db8a045d3d4a76ec048600a1f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a3fe918a38872cb75319a9c6c32558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df578320f72afd624472b0bebb0be959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e21648a229239b49882b53cc934e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31ff6144280ab6eb831db09e1a9ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f045e195db397a0ce66b89366888bb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62801b877d5429473a7d7cb1487b316a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389bb543576494e84e359865d8a69ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90215ad96a832e3470dfc0abcb662065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ff92bcd03b3340349c53459be8d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009ef64d5662596218660aa2abf9b2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f80da57682a9491cfb96305709e1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcaf96c4831f1d1415efcd06e2d59369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9fea2e981ab2fc65764f4abec0fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4736d327172922764570b981df008671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40136f4ef605b55f1e18ad1d05c565d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9620a60eaa2c04ff4d5f36408c80c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718265e19d5492ed2655f60abdc1c4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a691e3e2a2e82ab275e0d766d9633c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd927d5cd465fec6aac97010aef783c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058177fc7fe0c9312be0156ae418f69777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf5b77b42fd8bcc4cfde0f7fca96e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759ee78978d0d89524c3dcc1dae80479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d695fd33a32d38c23ca792613a0d2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7043b6a14acf6ab2df4df1dc91aea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d0e6fda7ae58fe7e3007394ddbad282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191ba85227208c6932edffed5c1d9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b7b1773c1b6b26d7550524be508884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc78656dca70d612f2391efe5a9c1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3cad9b90fdadda04129c4d34cc5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4038284645b9b7e05d195d9e86f14b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873bfeb4df26d88527d21b8659a1a9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420992bb885f0e0967d249c230a1d8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e5c82fb7f82440f228dee210daed290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174622566b8fa3e7720afc52caae75691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72018070196cbb06d61ca3745b0719192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb32c02e24447c1a9ad0b10d360c1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4d64d8991c6e92f5709d4bcb46e5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6497367603e2f6ee1b4dde4ad8454a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04487a5024e3b95757ed17586a3b2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893259b6389e2c53cebf5bbcda718297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f27e865f690d1e1fedba14955e0da598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fde79e0565ac4ee5107348e316d6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7f250b6e38f1625f77a577903896c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a45a388deaceade133f569cd4e1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069340c0b88c3a0a60af0a791b277b01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5b687ae7bdd393fbc930f7492a189103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b29b2b0a177ac9465c222277f1b81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a403e7f1fbacbe2ba541e97a22f57c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8e721691ffc61861f0982312d11f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa26d67e2fbb3a3e74a2e5ffd100c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fdbd9e5da1960f88b4a14476f7041108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d5a1a2cfca07dd30de2be2de43d54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c375f13f1e695984d84295ff0d338110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a564c21f53d9ef846ce1732d6741111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157b1f0576d976e2bac4298d81d9fb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509c6e0ca0a6d58a34baab6487668b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaf3099592ee9ec6a6803d5934bbad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8723a3e5024e520ab6aea8ff7a47e53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea5c24bd6fae127a60442793fe0c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c9a750694a0421cdcc626edeed24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5ffa60bf2ec224a50f97383bc748c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720e6f0d2d8798a5bca8f1f26369b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50506b6d2388baa3fa81b3247c8fa0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a7610b7a0a270a0d3e9adae5d2a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b89f2e7067b226c8806b4f13f6db07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebb5e68c64f54ed02f00ea9df7447b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f355e4f1259d010b5edfb2f4e37dada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aab0e794e76fcef8ec36dd61a553ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0daf89a1f60f8a1e4e2281e51ff45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73f78e5f921648206c04e8cc6b7192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1428fe6bc066e6b25efdc8dc63bbd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9161cbab4d1a421bc032ed8d989aca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd966448bcf50c57df76b47e7c169fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796de3b47895802f15aafeb389a199131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34d8bd52978b9a3ccd9ab070d597cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba83dc6e60bb290b3f46cfb510aef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6487be5afaaf3364fbaddfc66028134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6062c92dbaeda703d05e833d42e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161468459b3d6489d1a0867bbf40ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734bfe99bb431aa0749be6a40c3dc73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1ca9cd59fdb4a66e1e9942db703d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2c198bd856cb12bfd27efd81e75c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cf335931319699b60041d7c3ede5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ce8e548e204863a8eb9c0c6d0d6df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eec40679fec3f507844c15058f4ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae996a61f87ff59d8ea48e7bfc6198143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1880d0464d8d6ea1a784313f3be38b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c52c11e35f3a4510260d4a6a0c3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b56e82d665e622961ec163cd704d83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd793e464cae41b649bb68dce1722147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95446dd1c056c99fc038269ad2e926148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f58f57f64e062e598b64631dde92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa167b8d152e0e8bc2715c852f296150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953fbbed5726f6004d4fa96bdcc109151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d9b4da204e65e52c60422169abd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94489466a280f4c5240a557b2ec58c96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323910faac84315a3a81ca74590e580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05226c5bc7dce675ef765d08c87eed0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba37dca688d7e0c5555dbb81b6d9dc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a65f7f40883b69ba6a6c64ce07727a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc52e28caa74ac6d830a6cc0372a506158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95bba817d86f74513e2fdf7b413c0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a752ee6cd72900fc8aa10aed2bb11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cbd447f93595957bab7f913b9d3f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6879e774e3d9e7400b2d657881111d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f77ce3f9c9c440114fd6e53d1f6be7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca48c7c5d9442c82a3c77c74cc743164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e5a578c406e0e7c4b13c38d4a8a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ded009d65f1f8ccccab71d9c4d910166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f7f2808820ee9f5fa0ea6886c2996167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3ea60ed0b9fe5390560b5bd51f1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4977482c8db8997aa33fedcd424ed8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d4a091b5e332dafd06413acb4efda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e72e52b0fa6b146de7b949e824010b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d06647e8d05fc9260d25da69fdd30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b2f4cd248813007ff97c0dc41f1b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d015b09f677f27a8f80e8c9cd6f71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40175f0cb5c13bbb0c75207168e17e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc2ea4d68cf49d95a9d4b4a360319e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc926f3a8d86aa35b83820333718467c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451418edb50dab0c90f49b887776d83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feff8b5f9b7b92e72f6846502f12e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753cf261d09fa70f4d61aad1ab2d0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ff986c81284a053e6937eadf26ce9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901b1aebfc39818627a76c53ac19400182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edca3c56ae665d43681b6605cb93b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb59180b78bde7c8f28757268903ffe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988509b0f0e93783c675bd6bb3f47a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4db7679e78e413ae56fe862e1cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc3afde59dc5ef40569d8361533a94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97385d62a5c52a7acc3746d3e40bac5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362943cf59cef1b75df7b57f1f80bd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00776c44724f978f759a8e75a2152a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5197cf44902393f02506fbd4c7f65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecc3a78b587e1458f9c62fba6e355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fab56235f2a8a7e2fc2b24924dd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e084b1fac73417cdf2723a5a301a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caf90a63a96cf81aa9fc051a603980195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b1f39340855a68dfd62141cde7486196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a0a92d28e9a3e26ed2644082079ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953cbe9733fc144492a28924eaeb94e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d5454f40484e255bcaa02f9fe517e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12dc4a8e2e178acf557aafbf6b43a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e20446c4250a2ee69faa8af5c0be95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e477f1f266a7fa0e969b76c846d376202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad3ee5a4d2cbe636a695ec4f6f8c0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f0ad0c663e27f07906d97c1617144204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3328157624c2cd5475291c263288b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be2f587aa19939ec096dde3ee02bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07839ccc4cbf95407731563f8ff0ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca342a003a7d8c00e119e6a84012d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8649036f9fb515d1935629384feb7e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcca6ff13b538530bea80fec7a4496210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93df4b8332d1ebcbb3a435b3d41ec1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0b71561b26f01a9fd35ac67abc5cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3adfa5dd2e59e1b29673f761f9f14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2530e8f015b9e28804c3c68c920b4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bd9ddfacf48d1d769f4a304ccafc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed09ad8ffb6c0ea72c031e939efddfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd57413057e782138e8d732ea8a988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558b026c0bc277fa98ae4b2001ac92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2fde314d633124b99c3dad91c8d1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa95eefc20d50f79a5f122f1c38d12d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b529c20f2397ac0d4b5ecf4322a22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b33628bf17020426f610687710bb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3bfcd5022b162ad7f1d5d99ba62b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b9fdf1041c26784f2e5f4b83daea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1da30cfdeb146dca70abc615e3a71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd565ba71d5f79372b5e26518c1b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39614aee1463005bd58c50a4722a40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152a64381fc2801f7bf5bb6f64d562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845fc3463b003b7d860095c7e70e91d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5021f480ab3dc3cea1d20ebbcdf7ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ad0811aa2c9c85b38fecff381404d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d8ee89cdb9151068e5fe33dbb32f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222128a04a4c5ac4bc2cfce08617545233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbafcdddff42a5308599a3c006fda15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbfc6618296794457ef440fdb5062d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd2420d7506d30acb103a600a0f09e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d1a5388987526a896dd65956acd99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b7212a44bedd43deac053dd883a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d95e84c737f8b1a97ac3f0c602439239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3502c24f2f754bee7b1645645d4e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0c1b5a3d556a0ca647d39a9b9e83a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2b68ab48e30264b6838fff0a2fd0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7b3c66e25da5fc1a720ea93d2ce4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be3fcd8d50e8cd17a174ca0f76f9f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55ebce6d4ebaef9ec1f45bda5470d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb176584491d993344d882f4740e390246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6065a8d98d6c77e5afe6b6be4a24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f1d307feda2a242adc60336c1487248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d0b35ea314f44143afcfe066716c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74f40bcac324ed4f54fd75673bcd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360f5c78563793ac4ed0ede1d436de0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464074dd823ab5bcbb887fed43eac4bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4601bea489af894a9e0f7298f5143b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb2c5981a2a937c9baf6fd5b87823254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d72197c3f7adfec51ac5103ad25e75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b7f3600b5381ddb028fb1497821ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b12e40243b51cfe601e6a0ad8d7f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb6bf955ee4ef7eeb33b333c5b0b87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582388ae9a88d381e6161e7df6611eb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10cb1df988c642b91a82cfee43da0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37be50757c25c4c2906ea9bf996156e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8cafd3ed36760f4989dfe07f11ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6041e584b4f04e8105f4af1182fb24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded406b643729973b13daee3fb551c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ecb0030466b19ca7aa1684fa6d31e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0c195ba536a757313f136a563539b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69943debb77127a27f1f3aa8cf887375267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb587170be94eeb080dcec4a192a8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d15e4d255db8d6482964e2c00bf14b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c045b0ea971d11b64aafec9af1ce7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273af2fca13f28f04ea27a3413258a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe2cb041f7854335e015b14655f388272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc4f562d02a3b091da5941b175f517273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b3e2be31b650c8e70886f1649570274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a9aeda084289642126170e3f7f7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbce00326b50cdbc81f4e24386b2c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2517cf38d17945531da7b1a1ff13e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2ea407c3aad16e858065a8bb1ee11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358592b890db1d4d9a45734bd394f03c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6dffbb02ad0cc004c7a05bec99ed3280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1165,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9527,410 +9485,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10480,2910 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
-        <v>8.92</v>
+        <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>10.8</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.64</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26927</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>10.97</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E140" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F140" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29940</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
-[...8 lines deleted...]
-      <c r="D142" s="0" t="s">
         <v>341</v>
-      </c>
-[...138 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>