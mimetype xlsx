--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e7e7e640d14ab3c59e283d7a74f5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2330afa2ff822680c05ccf5bba6ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2906b01a4475f57b714852d0ac1c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40beda4471b992cce7cdec6e80c4bb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58bdf9f367d620d2dd796641105f525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbc08e254cd0c3a4f1362de3ef74f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebbe257a4cba3bc11787cc8e41e8fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feed6e05d77bec179e31fbb163d5198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b6bce3ae0a8ebcb0a7b3ab7e8fb979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44710e1791c8e6fe4467447a8301eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e60dcc83aec49ea09e1cac6531db711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ce1bb63b274e250521456f8ce351212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c90d76593722e1426f382b5f3ba1ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b4d36977a5a5d9316acdf3007d07214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c302f4a013404e31550d3c41599169715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490bba07c9e095545f74fc76367349a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71abfbc9751a11de06e15bce6f45d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fcb699f21ea43f1af8642288996b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb736a8565005af1ba09a1b0e7c1937f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ed533cb8b4feb54beb3285c9a1a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cd22aa732e6b9fe05ddda78011c1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4fd7f8f013a60f1e7c65cfe375da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e913582edd88c4a7e089ae7e02c02323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5269f140d6a9db1d8d1e9212cdb6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90a9e886e6ccc9be45ecc0cad656725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1e96969432ebd90dd19a24f29f2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102ec7996296e77f77210897f70f97627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad48810e339339792297231d345e34728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f21b23eb8a57e1f874b36a862a486229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16a746938e96124d4d48b5818c942c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31685d70ceb56154edef748d3b3932931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb0bc49bdd74105d485527dc3c28fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d7b20a7cfee291cc638fcb356e6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029458dda100b07a4135ee015333139634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ebfa931625482cf6224d084bd45c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe5269d0cda37fbf3ab02380f5c3a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebda818f7ad4fb5918e3c6837cfbadb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f70f3ab6ba647751523aa6e55d6c4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff895d59279ad3316eb1ec1090e6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea565f0b8a5be7877e33c6ff1a56b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9bcefc90356c20f6cb282edd79f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad59df641e039b0f2afa6bac523bbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c833b4251e097b712ee7f8bb544c0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca587a947e07541b05ac4661a59839444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54311e77e985a796bec168eb37a610745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b84e5052c785bfa88c3d1825aa790a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1619fb55a635b36bff2fcbf82f6b5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3baa052e7c59a534185a745028ddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad7042ac85fc088dfa6b0a2a4d3f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed061ed30aa019757b447747eb4cf3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698da5c93baec5d263f2a9869aad1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57fbed1e5db3f79f1270330e0fc07452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1274cea3459c1d3c266a8f480710d6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ccdaeb8016b4aa5b1ee8f059f7cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db64f840f3770a8750d08b59a9aa9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf6d17485211a6881f9265e50140656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076959ee05b150d993bef0e9f731b9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e6336502c5d56c59a41c4a63667c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ced2b34aaf6403584ae4c4b3834c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9611f9b304eca22eff4a036c5baf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e2553df07b3ad9ffe3c972a1a25561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd2c4fac52729363556fb22c2915a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013490ccd2b1c8fda53b3d7eff8843b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6eafd0b60a98c396a44aaf33560c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a21ef344a5d08b8128a3fa51160f2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1ed9e6c4b8f6c0b04004af708c0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab48b39fb2f9c4692a5bd2dc84356267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ede77d53dd6de8431524d516b78ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f42ecbcb93850fa9f670c33649ca9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3dd553206b8ece94d67bcd2bcd36170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de5c51ae6d8f27715d30af32ccf17671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c45440031ef74473b07563978613772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ece730bde301ba7ffe7149671b37973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214a6ee545bbfc327a082494dd0ded74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3dabeee1c1d820f280148d5b4e3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda6c99c24534de379e7eb62c6d3ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7921787270d26aa546b6c5705d1e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e25b8c93848b273a2a9096e42e5f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6394f4720298674902610aa1e5f7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6469ed7c7db8ac621a2e2584fcdf04980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db352afc01e6e7fd72c650a703b8a2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e2ccd917cdb8d5fd19245dd12573d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f972d6cda58431c3e71e566c63ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c5faaac34b57c3ecdf2989723eec984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6cd7845810fec39782bb4a2567fee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7331f64d722e481a8a27f0f20251a6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2562e697af17c4542f946337e5cc51c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524f367a3b085ed5f585469dec6f4fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef28f4b5c87d57eb57ebf385f0a09d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67324d73d867708406ecfa50ed9e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b990fe2cec6885300e09c4f658601ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1ee15549f7f98e5ca3ab77b26e4fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9278daf9fa100fcd3829248ed28e2ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6d61d699ab366292598c19f626c1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3c7069392d6bf56d90e11e60c8dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7fdafb3de7fd6e3ef8b88b913d50896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2869ec2854382229cbfdd0d52489f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e008c9d5847de4cee97b6af9a9c6f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e720474edb3a282982cb76912448599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4432a427bdb6dbec799edd92d837d2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba5be08a1c3d8ebc4cb5199292a7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c356914a4c83bd271e5d62be15279aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5700fa7fbaf5c3581b968f5b851a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702baa368c6979a58608dc63d2c756ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04c14ba3cede8d77ddfb682fd8cd3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48e3c843c3a4ecf37d9ebd6a8c8a5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f933d7ec29adf27f0c42e854a38d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3a11794d6d90378ccedfa37311ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b39de35109ae5fae7275ff25991dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e9849be647e2a94de3e1f9ae9c46f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce2c9ce1ce009548d7af00d24c26d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763a053111bc4d772c8fa74c4bf43bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864801d5262b3c80129264a644ee5af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b9d714c2df452852b9298d8e6d28a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7d500068e744eb2acf4cccb65e289115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d05cf70bbe87264f150573de618942116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690db70f5d0d06c0f702a44a6f3eba2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27545ebeda10da2698a91b0b51f236f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537d62cac358cf81940e2e5c836f706119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c42a5e161d9f28f1e25706c31bd1b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7742215c5a5edabf345728089dbcc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f62da9b02458d382e259da97fedf33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01eba9bb099950b6a06cb779d9e55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d7becb653d1a77387af76e483b7cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b431f299c54329909bb76a1dd8f7570125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe56184c926180296bef809fc7f7bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc24817b9a1e113b9e18d1fe0e1bb57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c69c3e5f6a66045f217249cafed2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf60dd6a1d4fca61bdd8893bd58459129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71ef685e823c150442b910be40c2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a07553c4d70d3f4ebcb6694e860176131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e550ca4af2a3fac562f963e14a04ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682db0470c1838471e8e68962aa1a30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3a12c91ebba7509af23d41c92c7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f2c78564ad7ec35f089f77542450135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571191a6f6f4dfc7e82e7be0b6dc0907136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098af6e16691a877bfcb76f752b2ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84854df27a3bff6bce43380249cec7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba76225d22a82ee330b481ac4c7d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb676e9371bc2ff8f4d1f7001d2f643b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45afb588adddf29c471ba1a729cab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306535057712fc73a55681d9203582142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d843062237dca7f6b4c254d5ff89927143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc11e67981cd90537ae28b675633ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f84dcef8c581fd45d1d436cb5c42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05179fbf3d138e38a52889fe7d6480146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e027f46736c6c51977c0c21178ae57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba76aa4c2d9d6e0ef25dff130e0074e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b84d246d0431e5a1e91316aa66d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bce8d7bdc21d359c2dbfa41c24bae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e32448c66b9a0fcea80ab53e9f3c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dcc412b579f3ac7ef5db0d8e823d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b896112e23d07cd43091d30bc881d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c221674a279f0a19cc281cc4adf7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6740afa8d180751e4e3bed383395b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c34142b6ff824cb88e990307c6fd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb214a895e7b43e97aa8e09385ad234d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6f85f8bc2ebbc0e242ebced6321a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e341a53d626f8f7c5f918e39a626c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57886edae5501d22b692d25e8fe2805160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc53afd9476863623636cc315ba11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ae1f7dfd4a39a97566df898b46e5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34fce65de54cd441b9f6d57771472c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c134984c533c22ab007714a6fdea8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba140c9f6fb3ab364048a3865970a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089180ee54365f62e0a5634d8674f1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202caa65245a2f7f1f5917b9178b104167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdfd62742bfe78a51be5ab45bf9047168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d4bdeeddf2833408e9341c4f3997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5065e19aa60928b62bca7a6156581fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ef71360bc5acb4726b95c8727930b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e838aa2e87619f8c94bdc532a2991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da83defe50ed8ee3f294aa1850afc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853e4ff2676122968c2d35fb8b9872174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922275981d5c8416eaf511dd4c7ee7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddad49a8aa04b1eb7425aca1afa3631176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d31de9f62c59b78b155f0c099441177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19663b724538bdd7f4162176d7fe8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15551a4134968ef648b161f528d3cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b432d80b51f49b880e987822e8a2669180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de42608bd2202d95feb6122ee26ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149918e24f18619d6b7bcd8c5c1f0c10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f043c2b0ae1bdfd0e8158b8fd9c4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e8be9ee7efd4130ff21c71dca0a5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334674649574d880af9d7b7398deedc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de7f7ea8570469447c1865c20a8ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c3db50b61b2d7d0468e41483a2863187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2987a677f3e0475f539097323b96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36322625dc5273086b0bbb73a31189df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a49fe9725a302e830e0713ed0d588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cce568a7bdf869048f1be66178686191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec6cefcb753f08fffbe43e3371798b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ac03af42a053dabb7de3a7b2b7767193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed398effad2ff8d80ede7e550eac8b26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b3e95e0cfb4380d62b4c653e904cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e82189dc2c1e74d3c8eb4f4e9a56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a865e78d39c4a6a8a096e2eccd02f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c819e49286af3eadf2ff21c765c321198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c39f7c06c7af9b1eccc9e1c7dd6150199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f58def7f925cf5eeea3aa1ed9e22d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fef44aa07d0034b447592566cf5f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d328b5797ce43fd26e3c4202f19133202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb92bccb4a3ff48d177b89b4cab573203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64d6ab937a8df019030bf04c9d379f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9927a0348bcdc8e11371f857dce4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf22fd63aa9d20b0b5b48858a72bf35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c09789488dfb5c897d07c0dbc362e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a6719fe374dd822b32e21528eb3c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed20c2eabe9510d156c27f6644bc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d698bc0b0a8297f7b603e1de0e03b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2220f722252bd8b39d80ef4c6fc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14ed000a04d6a75ba66491a751916212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e7118b6f82b037c382243003123e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e969c436144a0cf699ba3f618e91c3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb6a59d4d1b7a689013f7c0780d7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89d35abe4b235752c3ef04f004b79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bfd8c81b4173f2a78b6dec7fae17c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212380791aa47d156fac7df79468a0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638430157183a0e3826b7d6dd545a31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d649194733c0535355fcf4d13fde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafccda0b4049a087683d73ce3eafc77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9577ffe67c412c9a92be356db217d6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdfcf141e6baf7409cc0fec643debb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899feca1e401d48b4595e00b9cdda0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b30673905a7373079f0fd74b5163d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05faff6f22fa84279fa6dc7c8f667a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9580e1e2ade8352cb73a3fabf2c36f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f19a2ba072fa07d94eb3f4893769d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489c59a5719846e04c0c1f93cb06469229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d032e2454d367632c1534c371edd167230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95226ccdd4d9a84ed9dad35bdb9a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8449c69d4ba002e66e4fccbd8d83a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986d1bac0e0de418fa115ee6244300233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9b0cafd762a022da622f12d6f40f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488948d60c94e84ffca0f5baea52520f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61500c1b0581c32cec490f5575f4370f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458223844dc539d92ae7b4449a5178e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f818c9cb1c89e1e14fc5ce7013896238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d792e182edc995e2d3b61991da823c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb8d62e149680ec19f428b1cc7b66f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857d789fc67ce63a362f794423864c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb3d6fe758064d1952bdb7904a3a89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf23d07a5d8c1dec4408e8b09de387243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a3e2e0f26c0ba5b9e9edf5f2da9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e86e1b13215480d1822e606444f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539591e89d3ddf2a2a9fe6d3009394a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d1abc1c445b9e855a2e46669a1a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0f940e80231b66c7a678c230d20f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f1ebd3f676fab436b352f651db50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c818025d502ac1b95fd530b68adb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328851e1265dc9cbe6ed0bb0f386e71b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2606a9c9b21caaaf1691e106728c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12693a6c2b418fbeaf225b0f51a1ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76981ec627b8e893e566dbd899dc3b10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732775288c398883afd15a966cff339255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503d2a8281c8114d77758a703eeea5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded035e09b9166bd021e494f9a7cc1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd2c33d72ecbe68c900c4b51b1bb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0183de5518e34c5aabd510e11f9732259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa19a4cce90f96a71c4791a28ea1d08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622506725ba8639baf9ef4f058814f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46091b10190fd3cc59cd5525c6a79d25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6893acb088afd0ef29c580a396fabf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f45f51a19042121eeeef21f09870264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667075d665b58c3be591676dae8d618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1e1853988eba27433635e4874e540266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e67640d680f43bf21f6901ade28fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3a9d7907260bbc86726dcd25c13af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85323e6840dafa934e18d9968662bba3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e88288c0ee96cceeb2561afe20270270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae2d10617c058eac61350102e9a8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e53ef9660fc9d067fb49feb492906272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd932d775a6bb104242c1be1bd71ec3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abfa87ce0968882fd37bd0e73af19f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227f04c8e35d8532dbe91861861c3e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370711422fa3a02b17db0f387ae53def276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c971e78602c206fd166d79bab2a477f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abd077ea84eddaedac22b560ca1f4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad09d9d1cb28a6b62feaa1fe5a673a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ba624eca114176a78d2a6be8d0f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70763210b2fc983da87d98b6b0b352aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5bb7a862d5f7995ddec432e1f354a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a66014aeb237b2002ed31e5e5d62b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff34d6178263b5b9f7775f7611885284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349675f2eb35b8ca280299fc9c89dca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf9ee85be9943fde951209fbf3d06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f062c5435eddc3c4fca8658a821fab1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1258642ee818eb5f34139ac8cec723288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f4fb9cf10fdd987763067df6be15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25265cd35c7f5ee55982c892648b10a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a09b00b6a1612ecfb73018d9f3b31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9bcd2b864993deaf9c1fe8f706028292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaed275d6949888a5aa681882a0e121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b1f1156b900a418e500465a124972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9eddafc0c962f9bae0ac51bcdf9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee1ac90452368d0cba33af1fc3f5384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5fc2a320a09cd2ea4bdbe0659e54c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05525d445e54164233575613f826cb476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d393df417fb80f5d8c18089803199a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fbfae7daa7f3468d0eb324ef780148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcfd3907a139c7281e8d05b2ca0d009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec0419f9a17811b6d44f816857ce710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a968a093aa0b1946c1b51b7df90211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfd03a26d470e8b65bafc4ead868f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ee61e49ba1488923d3b88111eda513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc16abfe3a04cf1ab247f32fce049814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c537021f92d0bb5b289ff99f36088215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d468015f80c3241d8388d87052b93216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca31e89f5fc571c35bfae0a94eed1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930c19cf2bea283ab1bae967ed62e1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b69953031531469a2c74a1e929f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef3b84128658c847c8198309c514fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067ba65391f3f4d535b5f55e98f48e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b182bbe68a1664cb16d998b53ebb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a97722c93ceb383431ac53891ade5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a05683fb2a3148b8aa1d3fd77a0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb203e6cb4143f4e65c734698d186cb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13f0c5ebc6e9465a6918004fe6fbc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb78c093c04b283facfb0d62f9c6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934712c201819ba6b2a0363aad6c006928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c61780bf2085a5a759391898ca7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfde585cfff9a124187ef8ec6f02b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce5b606684162b430b73c7670f9b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59560040c3734817d9677de68d6c7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a499498e657bb8a832f9844aa7e8e4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71443f2f0d353746b6fd27d8fecb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5f0b14c608e3e71775369db0848c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9319fa624fc2befd86cbadd1b2da1ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b211176b0598638824b8445c50faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6746ab2352b6dceb8bcba8cab87a6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3de9f5678604d54074b1d9218f1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8ae351d678ba01b2e39f2c31790d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462a515b37548c922fb1da3e4f924841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d61fe20e25edc8a9f492e8e66920d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe888191b0983c603199a6c6ebf01e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed7ab252ecc5d2f35d7a8ef0ec3d4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e601b5c546bf949171a31ee95e61f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212dc8a1cdfacca1ef78fe22cff506946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f82ec75bf2d18ae9bf0356e19e72947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af33067579c5252a79d52642c916d1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db20da8e2a2c9ae34dd4def4039b4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe5200912f179a9e97ee06f9c8279850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e714098cd9981a93ec7c745ecae9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b616c003db0d67c116ca96ff8182f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757efb8a4fe0a69ea5bd2c49decea96d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343f013c7506cee7fe5cfc8202553154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d8751d446af8af4618f438c661e2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcfa56366b84f439b08a2f6c008c6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172440cf8697cf9ce0d6c8389a653d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f6b4e09906060f3cb6c87b505f1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebe7e35db0a120fdba7d3226948b1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ea20f3670eba3b27c05739db0152260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b2cf40321edc45cfe80922cd1cb8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb473de8b8f2829ccd21e6d4894b4fdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6ba7b2c52c2adb0c22891fe89135e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197839167c8dd39b8a95f2b30659400564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e898cf6090aa3fe73d712929b7376365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863d1048b6252a2905e0a234711f1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b39d9c8e96fdcedc50234ba796e2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04871787ad9857eec2342178875a971568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2964ddb400e21f3745411c513150e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8662bc903b9f11704f47ba93907470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755b0910fdce712fb3dd2bbd1691cd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204255cca49e777b3a42db3df76c063b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e43cc89f378d2f75bda1b223b18c0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2373acd90494c7eebae4e001fd4e47974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e23bdbb330b87ef13ff32b689374c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a0b3b870dfe3d4f5a7a412e47a3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2669f29429c58045cac00d1389176e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c935ebb257010b57e0a2ce0b13d7d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b822376f9c10bcdd449e0271557a02b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3bb8cc9944cdb03f13ba0198972b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c3bf9a5657f325c4bf61a9dcac09781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3c76789ce679d3e5e24fa6ffda87b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796fb760ecf385f5576eb010d504bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c10b8137cde745c98493bb7e7f3de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c578c079e6e7f7f3d0589e92c5e4e6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2479dad4fb3d2ac39bac0845612386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a565bab696f8d15669183caabd796bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5a564295ce609a687642a6b23c6a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468a51b25bfd83dfe84f58afe2e755e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715519f85c47ea7e5fb6b2b5102ab6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10e398d9c90edb34ad03cdc3c987a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008bff359bdf285add20611cc02ee592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3629dbdf53fc47ad9b52c3119fadc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea805d16a4e4972462cac990410bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a227594b4267824fc893627ab5f3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9c39a1e795ff1aa3d8f9327ef26f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b9454d9145a821d51d52d38fee2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a2c7989a413d231ac90ea46258bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1df608160aa6543031a768b55d0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b16df6d3bfc84e1168a8e7659da1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47a6f90d6d9eceb09c117f148385c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7cffd951f24577abed1e4ee7dcb50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22fcd41f211c010fff49eac9996bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4efbaeaa169f27a49bffd47ce28cef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd754e1c1df9a685c90efd3786e159105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a46257d8453b8cc2a2d7e6bdad9f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021cc4a25e68f83b0c944362aab0d27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf6c23d3e7d06edd96235890d2309108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed49ec9c4d3f77eb552c9ca080937a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc27c16e1a7b75216aada2557d177e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af5a18a6b594a3a47724f161777564111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b9bf446ce5e64a869d5017699117d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba597e053acd17528d6ba91668423b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ff144f3c7ab6275b0b02b62de2b2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc7287ba7620631abb56b69291c0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca5b2a5b40665f4e0eb68f37a28960116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8df7bf5b96bdff38d27d6c20ba1ae1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b4c076bf89ec4dd17604a32ed7849118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd12d6b876aefb5a7c365b7b0f32ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906deefd09c50ee052ed4ae7df9c1db4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef236304754a74427f57b23f513f757121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a453ac3e16708802f74893faa70e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a82398acd0a1c1cfa7c4a2a26a7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df40277c82c2929d4cb0166f7d9cb98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec57f4d63c58a0b5fdcce70491c44b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c319712119655aad64918fd3631c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a8e222c1b1750dbcbb0e01e4e540a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e7f1efada034310a820acbc6b8c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee41e82ac0d6eb4947ec36567e9fac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961bc68c1ea9ae084c7e30d290703de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6bb27c43e014bc4184926899ace99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c068b582d9083a3fc88ac014e1893c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3953e482b72a3e14a8470376bf922133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbce1373cbd8f52cb23792a4234304134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f23e7c098e8da921eeb5655babec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f92f3e996c15421df3c8cb15f7e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a066c1516b34fe43038479dce5fee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a18f034feeec41b3e6108eefd87bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3241e93685576e6d3bcfd46061b007c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d32e989cdbdbea1c3a8e2f619690140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda23221704f55f889f55b73f3fdd14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d04e1a96a890c53f8d3fa495c43312142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3b6cefc04074882be2bfdc7faf96a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219bb2f277f53a9ce828e48c207decd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8efd424ee9bac9e8181c28cfc77ce5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc76cda095440195b01bce1bb4e3c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24405032df00ba799c28f33fc88ebf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd7045ccfd8ba3044ce6adfb997bc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d1face3260fcd3b2c8d91f6f1c6cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a2092f70e1d0f2e54ec22603772a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7874dcf82d352f086d7c92d148db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011f568cbc7ee6817c5fee208fd6ee6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd4c58288c3c59791c621dde960cdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116fed50d834118e2d55c8563547435154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059159c5d7aa79e1dbdcc800bea54ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f027a730f498ac6bf45057b17938b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d302c5ef700f5873dfab5375e558157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f554655669aad2ea385814ef1558d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5098138eea8045df086216edb0fa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef4af6dc3aeb3f3afbac9b3f51f0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74981f0ae6e350bf2d8e0d9dcf086fce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aaec6d3188cd4f073b804bf6757f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478304dcdb81612189a34b78f817f1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0d66320aeec95874dda02009b6b5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe1daa957323c3326f420c5bc76a0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4064a2e3097946a74d3c1e31fe95af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07167cdcef5b9105a075b0571db212167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64937667fa5d97e3df72cdad49e1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30363611ec6e21ded6a44b7e6653a2ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b993cc2c0ffd6b4cb03763e9f854669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4600b3192333ce3240db78fa1d39481171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330ccc9edb450fa799638103bbb1ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1363ebf0d12c20abd73218d155d7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142709da0a7db496e0d8cd392b8137174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942dd75933719ce768296a14903c72d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70e5c4111a6fb256081a2373d8880176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f923888ea6144cca5943d095206c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793af8aa0eed79504d14daf9bac1a028178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ddd6777b601d5feef4ff819cc46bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b26a6ea98cdd6dfa162bbee1494a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a0dd3da1ea8fcb01dc1bc0b7fc5a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8126e481aab7f61990e89f1e0a355c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100380a739e88981ff272d94a7836b84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2e23e9b675f626daa898622214dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83078fc32a587818ff5931bcbbc839185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a1217edc217bd98efffb05667c9d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4618e8e6652c1804bb47461974827f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b74e4562add2579763c8a9d76fa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f7a670a45c06f63a4bf6dec4630ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193d873d4cb72e6c926f4768b3e07f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39faa1269cbb9adf44e9816a432d353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff03180f8bc3665f46d02f4237030d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bfe9c382857706f3df6c852084f2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140bf9ed9382999b86f89defb41a91f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e54c0c6d5323c2e0089bda90f3f61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b62b065a829a908b781665a340152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8ce7a4ed3a6bbed2c6ea3f22685c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675a80a546abc26882665606848add0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d3e448a075fe287b37230d63b7ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa86c9201320697a5a81bbbb94072d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a42d301b8820dc9fbf243e36b6290201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1fa678fb197621b4337998fca7421202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4d86b0eaec7f2b37c9909f531c7f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5fdb07e4f47f5b205cc4bd7d56f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25de018c4ce24e931dd59c998e6d345205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6422f90017a2d79ac574c7394fc75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb00d5616e3ba475aa565a75232271f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f855ccee53d89c6b8cbbd7aa39d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157064e3fb40bb423f0c415e2d7b7ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d21e55341f67a9e271eb481070e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e551ec5f20f523792874ceb3df609a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2c93f2f6acb4526f282aeaf5a23a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345450e2d093fe68cf492f4ffb28dede213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b845807959e1eacedc9112f27525214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f34f4883b0b063a6081b46f1432e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c79ab91e20eb471edfba0c5647851216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622f7b4e812f64b22a9ad6b5a5a7867217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6876a9d9c6cb94b0b76b2280896f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a552858c77856fc1bf5dff1aff3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333c0d50ad9efdf3894aec63aab483220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c7d61e1d8b994f56671a4a36fcfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c7f30ee0f73f686d5b9a893b41d9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf60ccf6588572e5cf99bddad690e47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16397cc12520eda62e87a7cb78c55a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0b7635a1a9d36eff2e1c6d365e0bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6695939e4977585724149b60e65e14e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27205c0ca2ad4af27f9296d151e9d7fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d759f19eba6cf1c5131d56eaf54a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdff4daf1455a8ad8b1da0631c407229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11070ae3de4f3095e49d4f28a8eaf15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0105b7cdde920952ac07e8f6b3f293a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a51f7f1019faef1e64761138fa6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10260bb318c0b98bc05751d0a8207d45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde535bd5ca269eba0a010af70e913234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928977fb92bfa93fa270dfb609028545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97680751901320eb8f5f99b582f6c110236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a183528ea59c21c460ea708482971237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d597c596deb21fb5c64169b99cd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f4ff318e166f7a19c41c673de3d76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce7bde27d127423b32d436f527f94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70a054814247d97ac721f5bd39e2d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50c59127cfb7abd7ad53edb28027c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfe1e04bdea7747739ffb94cfd27a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c90e8450f4a09b4783c145d9380650244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e7b1e6a396fa63c7328e7cdb412a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab87be9b2878e15a6d21561465000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b84776d1c213496e75096a919857e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ce1ba403e6f7cd11985c61a3cde33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91d4d8a2c68c318a506f312b2900b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed593b25aa7b35887c19e9090b3c7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f9d42a693787706bde27d719b0432251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8115bcfbe91dbca80c267df9b76bbab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb46fafc735b17b0c6e2cd0027a8206253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf10a9248df07c47a8bf216d87e640254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeee4222d3b6256d5a6a54cfaa3e22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f064ed1de2037ba8e181c3aa738cd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67593d8dbafd25cbfcd7734e868a9a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873e8e6e204f516af38905777c3fcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a8ec71b7b902d2769ccdee81120d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e56d1c5b0d2d1d5001b427236c809260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891928244e24a1348ed77da1444b1575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedb274ab8c548ef3dbe3473a8e3e89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a2dc05b003c1e3459e6359e83ac0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d8e56ff0f5bf088b15be20aa9c642264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c853af52a6b7a28f49605caebd3e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927acd821e1eb40153b487d4e753e14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c99cc842a415ca824497b3107a7bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a84cd3cfe5771d611ea53c869ee6fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f01ed269b7ce1c01114fe3ff1309a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507a1cc1eb73b64790de21d7a1da16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a8070d2b8f43442951f6033b73dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7da73cbd0c54642ddb18328cb1c2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02944e0bc804276f54826145193e9d1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44186a6e64d2847affeadadc65956d94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca3dc5685bbd9752ac51ccc2dd57b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc966041f2f8d48e34855891cfe276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccef79924b95bf119695d333eefe893277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce974f62e5a32b3f4510c066dee80dc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53247c809f12a126abde3826b3ff9ec8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2267d225468d8620b7967c98e3ca8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e661eaf9db76cf978aaf8b2dc7ec2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa1c1e999b97df384bf2fce57ba66282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
-        <v>8.92</v>
+        <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>10.8</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.64</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>